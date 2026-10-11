--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6762507ec7e1a1cba84082c76d4301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e3d84e48a92202f09c561b7d9f6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0f8bec86a8e8851daa0b5b550a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a6fbfce241720683c5d26d7617ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352ba8157870045620bc0427607bc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f06be6145a3cdf3400a1d6cd845fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e2f1537b0571458b5452a4df05dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd780aee985d1be40a4683b07907698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9e1f9a9708fd352dc1533f37be9ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d715e960cfc04eec41f294549b16e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae296367928a9b7e2b966bfa93d110311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b9b5086009e16439b4230e3abc3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f086a041e79d71639ac90327af0b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd74470e48a32354bec531c971e197714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc430e6164b23976ce381d910a695515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61718943221f94110681de197dee2fc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6f0f95c4dc6e6be062a4ce89f90a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca9f99ebed6eb935e8f1cc8eb4af2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c826954fc5d0bf5346df174ec846bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea45c45a5eda054dd6bacbda00f3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8b8635a15c34ba3fef6521ca893221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b65132f92d9c89479a9766a2a60f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f277ef8656b55e7a0f7c588acdd1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f2258d9c39d4196f9b1b8c799de724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f342d9aaf87b22690b11576e5f93e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110fcb4bcb885a1f8d061db2166d4c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96546d9c98c6d73acee23ecaeb121927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c26011c826ab25d74493cd6cf56628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c926d172bfdae34cbd74980233a4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78413379561d190bb80c7b3aa3c7b3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c044843fe548d2b23c2fc6b68a9120331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889887c36b78173cd627582153b6e02c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e260a30a7ca0be37fe48e69d49f89033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a3682e3b212216f9cd0d9ea7743234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088fd6564c924ec388970cac7c6697935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d46024e9e4cdcec6491f3d0e96fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7821632cd09e9147ade82ecc4ed5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef198b5b516d00be020438d7ba783538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791d754a706a928146371e7b632ea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb77de8ce7a9fe1df721d4d051458540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72203c37de2b9259c9c7731ffdffe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac67d1d4d74ab25206302f0127062da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cbf52653fe0a1ccc82f09256b13f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541810946207f690c81998826a5117b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581339d38ed0669c01430ce879afda5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ccb57db74542ec4b6d8b8f5ec6e3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df648c723b35c37efb2d9ddf07f30ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c8cb0c3b9f38791744d9f58bdc7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff6af7fcc260da979d5acdff9594149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f13105ce686920297abcc598340f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa26abc5eee9565f6d02f46d99f38051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709887d36c0e3d194e457b4a88c953652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37285678a75bec86a7f66ff830c52fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b95c5fd3f1d398d940ff5c7072d1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d58c16c8c6668eef764932571b8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c795de1c99e9db8a984ca3e8aa431656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cdf46cbd3ab646595164bc1a1933d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6c6fde9fea8e48395f3c7e987dd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea114821a9294f7a1f3301de5fbe84e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d0765ece56f202345b092425a75c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754fe0285a9e202795cfde9f74e00661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6321777dafa78234653b4009d393262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca85fa0ed38483e82abd85bc6ee72863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645cb46f8597f044cf4302cb7c833d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74924b741089d5a839cd30cdc2e30a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef54a10813fdf8dc821eccc922f91a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35fd9199128e2acfe6b591152e795767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca27d4238ab9cce1f31fa00410f1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ff371d2ead6993f2e27fed069dac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89fc96a5c4507ef5f3730ddd87a00970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ea614f5306050973ffa7172e054571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb5a2103c9d7a6a0e4e692feaf1da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116bf65ba6a07bfac6e5c14c4e30d4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43b38db5177fe36713b551fe1990674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ebe05e9bb1f191b8bec7c9d6c13775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6c56b4b09205793aaa73726694bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e1d56ec52cc25223827bdd26720c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7336071945fce360b41f0f5c36830778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd7fdd915786eea37c2dfea9c53b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946a34e371dc48ca2279d1a035ecce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888f4f884b01c6c86ba9e0cb26df5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c87d9b6b2527cdcf4b644fa7391ce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaa8f12fa613b5cf62e0101c56557f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a8a424653e47194747af9985603484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344aab5ca3a4be0405a4a7e7ceffb6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f634ef9d7af981b7afc2fcf5dd90486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f71826b43d1838cb58adacc587b1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af831382393748e2c0203c844872871188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94b3c0ec8d066353a9a5eb516cb31c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2221b4b9d148079ba9a98a3b54d4a7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2390e90fd7e8e8eeee134a56df0a2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0feff159eea266ba075a76a87d04e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f8a7b737cfb76b1258b42e5043ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914af96397261f9a72c28a4392701b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1165a50cc1c581154588458e9102a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84753bdfbac7df09d308a2ab4a9dd36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ea1c7dab11e6c80cf9568b44469b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f1d06fb27daf6cbea4a4eb129e1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16732c766d9e16baf47d81da87c453099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe77190ea070f440542d3c8639f35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5be4cb09ab8e37602619ec3a63980101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f25d8a2972fafbf4ce6e093dcd6f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf13f9c726d91d5f8cc7305cae50c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6e0620510f755f5e3682fc39e503f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ec96ecde7d5c46c7426279c60866105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c05021acd87442aad79fce7bd4d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3879547860b786a59c2cfbd343f379107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bb03f979e6a3bd845811ae6d2dbc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c51515acafa2e356689cce5262d03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a50b96f2707df1be1513097f4739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfa22f316dd7a23bd0b60cbe3d6e2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6e67207562f127f01c71a5d9732a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4898a1761c9bc0ba6d90c837fda6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621faed3a2b209e34bbd30413095bcf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d7271b5aef7469fa209d8dd5c453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aefabf592777e5d3c2aa1999715cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ebe6b7047c5a6c621350d0ee8f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352110da85d9139732849f7c95a5fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082015fd9184ebf28711e3cd69b7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dddc517736747fb1abbf1c7030d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf7de01cb1d249e4822c103df6963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ed697fc3bc52907cfa8be947c69d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6ff91baae1f7b6a62082d33cff8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea95d5c69b491b76ab86131f6a1d938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215537e69bc80fd09ee22ecfb73c74d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78fdd929c84f9e36e3d0e97e05f0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e45041174d1d361c76d21de631aa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c11dd582e84fd5cd6d083cefb0048128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b547adcbf775df77a161348aabe971129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1967058c7112dd82765fe4a3192eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3236a4463575b161f9f3c12e247c19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc536b7b6d2b95f7a5d4d6555e46b6d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432dcb4ef6c446fa3f2f868948efd2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e2274aa351376350ba03e0374250e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328179acb92fbcb25c0795b7c45f47b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e516882bf2de84713174b4ac1c8fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975a2ca048e6ea43c5744ce355ed9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9773215bbb6823c42baad36a9a52c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e4c80bed31356b28929f336919e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281999885150ade12b7b6804b72c56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd452e17710b5586faca4165ac5698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5298f34e26a2815f5802a2f7dfba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0dfa7963e6a81b2cc0edd68ed0319143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2c5e428b077865e899c129c2f659144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2afb5acae62e281642db255ade7c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0285165d4282084d1792d5ebb4ebb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7296a10e9da7a7ebb595bebc843b08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422c572607ee3031139e6e38ea19ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de2f8082fa74edeabadaa78bce393149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30722b2adb711bc5e4160f20c1fe7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9d1676032e0fb6f4979c4a0184a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e4b7213bf8ba481405c3bdb792e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09767b1623a81abe8b5b4ad0c98127153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6b30a1efcb3262fbccbd0fb3c1d72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b9cfb51913f94ef618ba39524cee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90135c1a222cf814deb55241f9e78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef98aa8e072d50c9920d86a8257e273157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840812e871a9e192c1eb36d4801ea29b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4f95b45f73e07f758a99f18e77e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960da35347c941e9933f0cf209c695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec3f97895039096c944536d44be0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc13936d6a852d8cda7f28ca98637a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeed47ce596ae7587f108b3386c68f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c178927125723175d02d6466e0efa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1738ed08f1ae69b8479e4a68cde8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ffe7ce184abc685871efaf3e5d769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106f5ae681d4e7a7fb434a7c7310b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2483427836232813073b2725cda40d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bade6bed49c1e6e9a4d937c47f1c50e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f721dd15c2bc52643b316dc86aed9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9f796ecd87944f264a24965a0177171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac18b7004c3121ce9c5a9a8c92e4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaeee934fd91fe3cc51eae77e09c01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4609a23b703f23b4ab8af7d3e3461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c1eedd9696b663b6a9117e3679d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b5881f3de3189b0fcbcf994480fe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d4e9c4fc401b930971b3773d188b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1d53362c2e42a82b1c230ac2fcd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cdec7db2ff37ed5fad320dcae0d4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2d41c431ead8f3b1af2c9f32c249180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630e058e7ef73325cd5a4554419e4c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a0423845396605661548bdde404a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470c9e548f30915fa33516278c43e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f7456b994016580108865116d117a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499df7ef0005909a95b6f7686c5234185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071df83ce2d62c72b517a224a027d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684f976492abc2cb4638ba48a52c86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9fae50bf873908ed0f0a07952038b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440284d401876f8a1366deee1e53e840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf3db34e27d932a96bc350c1c4b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ffbd7233c159574b59477d6e8f68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9d6a8d548735a49ca0b708885a02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1538d4399171fe26d3eb18147284b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06565c8f7180a073cd06b7541a4d23a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba8ef4b1b4c67de7ed22e6549a17f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ae21fd3a5cf36057b792487ad4c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53f6a03dfd6b54adde5f3c526c5b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4490ada10978b48ffdf78bcebbc25e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168272d854a36901a042b8a43c6e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231382625b57ae32093a8209ca5a44e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da9b70dbcaa402f439b84d6e6ee18a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89eef6a90b4f4f41f121c5f69fe7e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecada32215c9299c6da878e24310cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8f4b0180ba5be173e4cd8eebb521204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a9ec43f33f3c4cdfc291cc46309d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4fa2312eaee7897d41af9d0b01df3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbf2d9f712ddee16d62c35b49324b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8a773d00fa076d4d1638f9ecfacb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a762b43a47af3dfa0438366c05165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d8bbc22fdaac779facd2ef821f4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f2e902e7cfd521857dde4f0dce988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fdd700e45af62148724976763575b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182bd0a22d7f49b690925f72f24b05c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7ff255fee331efc028d65675aaf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8356ab2314fff270b380dacb609aaeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb7aaa6181a5efb7f9d9091e1afde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eccad7bdc1a0c80f46aa0da3f5c1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe701bce048e4024a433c961d0ac38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8efcb7faef1666ff097e5b1be3b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cfeeac8fa321e783c994356913e5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe0397ea3684a44c474187fa9b63e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0778d5b516238d9e863c2cca6b77289222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01958d0991eb9ab89e0ce52bd3730c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2dcce4d771ae9a96b2963ab9683c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff3651072dfe70431eb79bfff011b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f15865b35666b053e1500f7758f7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd5530771a3f8b75ebf2b6d57f961227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303cca9f02fcc649a8b58747a16b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d2bae4828dfc15fca5a5f7dc666c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcf9839beba8e55aa5ff2ab7ed4ca3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd155361d01008f3c613cdff797cf4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e8dccffd6ee9c6189ffcb8c0db21b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e16dac3d2bbc10c169aed2b2b98dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fd913fac7f6d0531e4ca4939ce412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa4a75b20a58a182ac3baf57b4bab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3553894f49c0e8603ee32321c1a36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e554c989bb406ed2175d2995f23a6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49ea0b64e31ab8dace6ce6817e9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa6b925b19a7aa594eb89e8de3802e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ef7baa66a5d99e859b3c0879bd34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b101eb0294ef3cec8bc351bb1aab47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf8c53efb1b00323ae6a057690f0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd77cabbd11e482bc6031bc636793243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9fe819c5c6698325c0a22ff6c005244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3fa6d7705037ee04adb3d2936858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774353e1ec1acd966ddb0800fd4de7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b63bfcfdbc90bd2528c2a999d269d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e28d08c17a4c980174272c24c3128248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c05af2cd8a222e5ab64600cad596e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc7a7cdc0fd47d56f88c868408c8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee9b749ccc9f62b4622c773cde7f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d44a4f5f316da6198a69475e0393e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca98090cab274b7c5f55f089d25c90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dde72ff1c97fc9a949a9bad5d4dfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7f5244dccfc0cd45b483e4f0f3a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477192c9f2a725a47abccf9c48cad8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b2d528025ee31f4ec6b5b74c4592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db273436c065c58058ffda1ed4b555c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b760812d343336b30b2df194d4904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715ea3b52841108ad1489c64107e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba7b66f7a6f0eb44022262c12d2c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4be99476334a86ef413cf0f14cf9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433811898c7f3aad9148e103f605b6cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38677ebc2e569d7eba5cfc36ef38266264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257100eddf4460b7488ab25fb8011368265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d253c61524479657f4979b5c65dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933a33cafe014c01ba1fe23ce4c186267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5cd6bbfe792c98ca30eb30e38cd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0517e230e387094b0c9c56212f7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47772f0ce94c5531b7b25c6176f7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d6c2391c32c91522a1e2f84d72fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a1937cece19162f46fd95260a212272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d68d4b6c63ff5c9a18758ba15286273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4851fea98c229a3075de13ba9b545274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6ac1782d77ca03f65c8678690f35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304859d1431ec55314e47a2d566c71e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49c183e272f12567f9c7c0ea5e6fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28230f186422b37225d7e2b4c7ace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733fed89b3cc0bb2d3e5771e16ed73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a10ca88863526b9a059138631bf815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb21b1d4eae3442cea396e09c8c68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0562e54c314fc0dd0fdcc74e3447a07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad737178710350bad60a544c69117e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89da6daf0c2a99fbf1420f2c3d0f4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348749f4a94476e2f251ee47d07d0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd47e098941fb9c81b90bbd792505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23a316940699edf7151ef6fd32006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ea1353f7b659d8bbcff77caf31c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f221e82fd0f0e1c4e25b5abfbdbffd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b15216698eb74b49c3d0825738b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd83feba2ec557f4fa95887df73ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162edd74fb2711f041a5be4d9678c6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30ffc26505519660574eb29efef72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c858e8de549b3463185ac7a95aa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47c7f6c5a1d776b8756bd90a8303f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3187b92b29ee45a8b844c2c1cc75a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c33cd0b65575efd33434ebc4e9a13a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e18016a232f53c118150c789131d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc8fc8ab0d178ea8d05e03e2e59f9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e924a5b8d3e06ee90145f6ed4364a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7572d777db28966f97c6b44d1f57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b29b62db58eabe6579f01b960929302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4939faee35cd7a4a4ff32ef493cf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0008ebb73e1a60812a3fdf00986c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f191c2706880f6958238d2bcebab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1fc8437faa342591979e82044dca2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347acf316363b1f33a06ba3b07ff2fe2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f245ddc77f66a8928e1730c15d3db0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95d89dfd2b0f2f09070e97f06cf8bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76221ebdcfe813b0f8e8ed11fb2af0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691865527dcdd248f48a58e5937ba06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1aac8e81ed86cd4d0d78c5a4732aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87b33e0380a67028b214a1e0caab5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba675c32b3332d974beebe9816e7510314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9af85603f9189061ed928344dd5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82593a520f1bf8ddf9f2ca4909c7b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce9011701d44e65a4569f3d5097eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc91960a4cef084d5e573bd1308bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd063d34c4bfbfad2d303ff37ed7dad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365aa20edf77c6ccc0691060ca5a6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268c8a9218b88e9e71d6e0820ea028321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9985954a724e0b6ce19f8104a1a99e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f08f45c9dd3caee45c3013c328bb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912a1cddd3286ceaffa71c9ea16f04c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe527e4d156f85ffa2f9dd80a9868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39b16be3d6df0b2a5cf3a885c15a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200728ca4953573d0e0c0dec84acce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f769966d42feeb283f7a35c0d431b80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4962219042c05a75116ee3c6b002ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583bd12d38a9d015ac47a6296c193e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170289e1171470cf6f96b3b297b3bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844296874a281dcfa4ee847c2b489d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb904499404916a161f865e59828c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3096d4cd04519ada7d8abd1c6382c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deedc673703f1eb47957431abbb60e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc884b06544cb02cb71fbef5319ae82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda30e2d255b5dcc57f547e31c3cc25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd7e57e9c49aa998b10a93e439d6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e95a289a4889faa499721e1862107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47aa91f3f84bc3930adfe3f025c15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20fc691d533e3e5a3326da30b5376e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73059c96045c282b29109d72471ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde6901ec8722df93dc9984b09c06e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c8ebd0b250a0d43a7aa0df878caf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585928e71eb11faf3e3312fb6abfef5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df02991c006dde90d199e73d9e08cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fbb5fa3b728d74aa3bb6e62c367a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615471734a2917b091180a96d81cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38200f7c2676aa3036b7595d4917e9bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f10214d932dd747ab227398ecf6d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6498d5e8bf920746ce1d722200d0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31cb21530687910a56a8d75289ea8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9d21a74777e0476e3f434d8b302d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb44c7dca4dae37395b8d0b7839ea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad922ef876068c116dc4f19b3e1f50c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2d083e42fc78d31d475e6bd5702fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901cc8609892ec082f476ee3ab7a45c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd97a85efa9d6e899bb4dffae2a3803358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b260a013ebbee446f6f4d451766643359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51489307ceb6c8fa9645739784345e44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873540a53a310e751e28a9a6f8f6a5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0dc1f34928779cbdd763fe4a6357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43733bdf93f9957845cdde939f5d346363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623681b31bad59624eb1bd712fcdb253364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcda2f06ea744fad28b4677008da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c18a85eb3a7ea57fa47f5e21e5f3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa2a075faf931a20ffc4a62fc8980367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ea57efba3800ce4e1333455e07f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8b3deba486811b20020d5ee29cdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61cb90ca420c9bda12983351c37d60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0bb38179240b31273a5bcea77994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734771a95a7741377887bcbcfdb5859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c08aff4587b99b9110e0a6c2da37d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b60e2f4f0c554f78ab639c719d0b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fb493852353c440ce3e6dabf88bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ec419c6cc7e8542fbe1210ea165e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572dae529f636092dea06ec82b1aad7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a069494607fed870be0e24e3cddfd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3457f7bb8c47af07bf85ad32cf96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29842343f8c781cda74b86d85f5ebdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad101e3d797387e1717c46473b404e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e98b801f09a17d8a92914237fc15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c6fb1cbe57f60ae0b24c950b928d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934847f19795762107a5fb1c0e462ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518032d7b2e2af7b56020cebbfed11a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b923c55a1d7fa0eccc71f3bd1fab5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681524b66bf5e6aafd905649f6e19ca6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d92891e836b99cae8253e00faa665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf7cb6576a2bd161ccbcfe95a8fbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd19324a200f8839dc845517ceb58c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd034750e7cd6cac733b80fc5d6425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd30b3c312bb38a070cacb488f241d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f5ae6fa932366ed1a545fa110facb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d08af40e166e3f667ae2d88dee390394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c16191417ae1863cf8a1bf56493c3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011a2a367436bc6494d56c254fe4b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581707e8ee55862749321df71c4094397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017827439a1edd1b8b88050246af5755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db947925df039cfceb7ed5e9e978539399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665289678294251133000e1c100ef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414246539e033b9a23e6c613e5c08506401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc1b674ab2839062b3d46efd7da695402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db4818169c843a2e8799c2ca3b14b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d2f858a027ba44b392b3465c6e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232f1ccd585568cb43ec862aeb8c5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0edd9b7315e70c92b200a4f8d153406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75df3a95edb07207d6f5861be772b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e88fd3906ef46aed56c936157c09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2d403b2d55eee8e53d1e53aca12b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607eec7f5a06d800d81bfb8ba7ab2cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee5aafd963c4dad8d94adf76ba5ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934410dcc2a023f8fb1b6950412c18ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f3d8f08839e88be7a77ae0ac18cb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5d3095b614c643b66268a01ffef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a9390e3e2d9f206f532ae08df512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82270a4c1031e1328f28a2a11a238416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ebf6f3a546492289042988e6a41f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e40421df7a20571df20d08c97df32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be279df9814c64c76fad2f40d17ef98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e80af8fd1731fac6a6d0baad29da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058692ca5c27fda60a86b435677e2237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566ac0b4cd328b52135ca53d13e790422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d40d8e041c0c9802d1fbe2dd4ec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00694d835b86f43c6ea2fc4625492f9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7bacb38626d3ab45b27559e7211f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3dea7690c38f6e6a53a12e1ccef6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e968ba278408e73a9a0d29d79ce0d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d9960f45a06bdf3b88ecc52a9abb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d69ca3f3364bd7ccdf1341f57e2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab16e05b76204531e08802c407b7d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0c2162f863be827241decd3bf1e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8718ea82e5ce125dbf5428d47571e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9362244a01c99a4380e9e4a77515c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbcea00d83386d4a26e72779e38260434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9edc73d60eb2fe0950f6cab63f74d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2939dae51ccb7e2cc06473ec6126436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38c722f4bf2592ad508802c4c1a4a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a387d6ad89edbc1bc2508c195da94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c326ac97855907ff29c424e1c6c28d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43390a6bbdc4b75839fdab76d1c32ad4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9a1a719f89228035386e4ae56055441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e65daf0934b9973685e912fcc53d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670fa1e693cae00cfddb94eadc73535443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c352a1b645d03b78c9b5686a1d5a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc3c31924e9efbba1174cb0eeadf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae0eca10182b1ffdbdbd92c6117257446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277237d65ebccb810d4ab4e0af479a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe00a367a648da99bb8baa8466b9404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508e8fd3a01b2b94ac5910e159e501449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2afa7def1501dc6b8392ed62c075f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae15d96fd5ef6c1c6951fc3cf7905a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a648643f09384a1f56246f7508c8ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e006f8208c80a157d8c1525f72997453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d7b71509eedca5eebfcc92e454c63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacbee8271fc107f7433f9edefc75ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97d694fc8bc29d8046a4263bd756a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e629fd1b8800d578dc54126b37ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ddba88b46d9c1c8833f8f661d571458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973312dc4091dc0d55cb2739297594ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e9f2c6274d526c3421cd8b16a8849460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515edb70ab7cd55881cf62c20022648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5552a59a407ae9febe0f0595e5f9831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d743c56ebd7987a264d2aa8a012ce7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc40b3d01b3c2574a07637110b680464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c4e759249dde96aaed90a889c971465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726033781e55be79aff91c12ee3b02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f66aa69afcb638736cb312bd2de8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41b4535e3566a588b8f726905c2559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb74fd28ebd9dc737a7c1a367b6f3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623c1a8adab9d8433d3df37f81c899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4abf72aa5aa0a4a1f6e42ad54ec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947ad8a546ef256d2cd350ccf33a3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a772ba79912636838aa1160b677e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8324f389b325b163df031a6dee740474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4f6f710b145229f29f4331e1c8c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f85daa9b68449963cc97887cd74233476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e427aec0761473a8362d6a0cd7e8cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30cbb8c465fa8b647eecd10f0ff793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52c8f83040a9fdc70e14dbc7de95f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac79de58025b83bf2b8a2fe44222ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e3c199c6c14216077b1cc6bc35f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811e0d9b7976f81f95e1d16494eb02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711602ed6a82956be7bd85bed08519483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23b0d5a892934f906095e9fda04c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e5afd1f7179fdc171e41712ae46b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf892f32d59e7d1bde16d10acc6f8820486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d3e78e7c635541be27b1a92034a79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62982aca1dea7c2dbc118a0abe62bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccf5f50bf22aa823b2e507d920e27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d90eb6a4adeb93b95a2f85903269490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5665096565996da961fff40832f2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3d8fb1611fdccbf6b857d8a94098492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ceec9b334a2eaf1766e111b29a31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e228ac9723980198ca9757df99d30d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c07b6691f1dfcb79098be95f2585495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a9ea8cef10dea4208328d9f594b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191050373622b52b9336e606fe8226d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345ed30c6efa4613ef83b350bd9956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06710798cfda5ab4e5f527a46f4d78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdee2ce2a1d074f2da884c436e6112500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2818b1272f71645e26898ae0881e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd1539e58b7ce9a4dadffb4ea1af6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f712d479dfc3627fb840fb7ca3a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe850faa2db6d256b7746a8074141504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e19d7ae8736f0c10bdd50dfb5dc79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d3580ea83ae96d28cbfeb38a11c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a3c3f2faac20b6256ec383ff7188f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffd1d2d6101b4a36bee7e713e8766508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ded2c280cf5b4719c47d966467323509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60e5dd55fa1d4d87036cbcb74b088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996338ef7dec8102c127fb18f125660511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bde9cf8116475e2d58b4d5ecd256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e00b4d8660b2db98307c764fd4ef6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb0ca63add34c7d4b898914f8e035514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931295316c782915183a2ed76d2232b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be2841be064d874d9ce5cc13c62e6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9e05ce3c0b5e5f853cc457a3edb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25eb050af01be27100b49aa15cb61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150cac7fe70a2d96fbb6ce1414fbe9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da811a239bb1f622e75d462b81c9a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1faf5edec2c55d2cd48b403e24aef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92ed6bf0c5847430c2d61b88f7d0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c1b8ec6286a20881723b88e6cbca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970f0c60dcbedd8506cc5de25ddc4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e9226815a374864754a4d144e826525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25224a5713c6c99cf7d2bf0e6ecca46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fce2d068b693cd5a06d27d4ab424b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e2518e6591ffc569722dd2ac8aa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e69f51e8b81b33fd0edea2f999b17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041c0f98ac2a481a58d45a6e770001530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea99fb58a4e694647ffcc3759ee6fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d8b3145b6ab48e9ed70113d49749b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6a7396c923c453916b29431b648c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1dc2412be40566ea36eefe0aa6a89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222eeea64d86835a9e4ca8f5d79cb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1b3fba7af5513ff4833e61168eed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8891d4a7dddc7cd7a8097f9c6d48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd42bef451817976659d977e8ae53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aac3b0a4c45f6d534dda403a6f39f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507696e670fd376b8f37114cc51a590c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b06258054b780d7e32591aea3f639541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daea1a6d5fd56eeb91e27f9970eb25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98d35273820f51a0ff021d214f42a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7504b2db9f5189a33dbd3a11c18dde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f35b80646d8fdd90242f23f5082e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1732d7fec0e8e75bcbc06598abe86c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da54376bfa192ab71cc9061d79550e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfce83747a0657f2b14d7e0a8f890548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59785496e918e9b0f14c924ea376cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6b8f180b06d140f1abd5a8b6c4d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809ed6c6aaac9c44b792c07dff090f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476b44eedc227923a80b78a6d7f4f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58e055deed1a96d2c7bdaa9cf6aa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51252900103f0f7788995fcd5a2cc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de023818c3e8497078389d7973051555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786cc0a5a25ecb972a5f2db982c5bb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456a9e0764bf202a94c74e137c6ec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9eef491a3ab6bcedeefd1d3156409558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c83d5824c72addffee3f4e3cfaf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1350f5ceaf355bebf7e68f4b5dad2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8f5803d71ba4ae6fc961af96b232561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9b559c34385425fcd0ccfbf7f543562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb3de0e07f7eec7930a997074e417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632fd95fb078cf6ef9028750a275019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2291a282598556ec5008aefa1b4978565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d6e963e9e75467938d703b3875cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2565b1f6b5a3d3077a705315cdb6ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2399c419aee740446e890dbe29be6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb01095bd592448d0b734e67086cd33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d3e903a97dbf79d4c34cf9d523be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113621820c9b2725bbc41a6a6db87b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642515c6718693ac4f72a0ef55b17f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5f59b50687f1eb53a7cd70d4b4d90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e23ecca363ff24b3f0cac72ddd3f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ddc320f80c3ac351a91692975d3ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777cd42e925894114c745c6bc5a328576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f9274d91e5dce806bd5d414bf2bbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d19bdcf25dc082f9e4ee4d96ae24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad51fedbb3bdddf4363cf6f06fada5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe90f971e8e17101c1c8ace65ebf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dccc83f522723cbb2b7e48a48b837581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e45edbd8d4618257381734085dced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923a0d2f1e9e0053db9e2ec24a3c3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a3b12b019ef74e92b4f5d6ac3a1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c23a9f01c94550112c9ee10d4cbc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b447a0cc4d91904dbd468c64a683a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3cae86a43acf0b47d9c3b12ea1ce7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808cc56fe100e9cc73af21b310b815f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d4ea4cfdb92025524c51d30500e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b5e019d325b45b27547698aeb036590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8bd4afeec4086ff984d5a685de3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd1438cab58c85ebcaeb0c63bd368592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d9a40cb89984114d00a3672bfe9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e421ea8f63de4050c0e94d3a333df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c052a4f7b6981c5b247073dcb3cd17d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c304847ce3e960a3ceb613201c68b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42fcd90cfa67a01cc89d504c4991eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f725a1caade491dd868ba1af6c4d82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de53c1fbf31d4fa8aab3fda6fd59a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ae31e719345a4f8d2e7d2beda227600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6877fe63d8c57a4517b8043a9c1f1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f3fa1e68c545cc9e7cf72ef14470602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39943e260ff9c12e9a7c6bb8394d5500603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82f3ee66ad5b95d38a01a777897ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8630eebeec00e1d586eddff495db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f882028d304f2b856b49847d7529606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee520f816dcdd2e38a0b26d98fbea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329bbccc6748629920de90b7b5928ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9cc58f60dd82d2194820f4593b7f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4f3c4135b8b109ed5bdef95de0963610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9624a6b91a0a61e94691c9ec202400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8b0803f12dc35f919ed7f5fb2872612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d12ad42d22addd5dfd6481a76a7df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806302cea8359a8fdbc676b3f223b1d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38e59e2a148e67dbacccd4a54f9864615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f64e8f0004c8532f9159e6955573616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8a6cbdfa7371a09c73e352ad4a99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b2468f30c00eff322f231299809a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1b680b9fec979c73707fb15fe163619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5ac236840f66d8a65fb12b58ac57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7cfa8b411f6533efeae026744b319621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8870701065750cf0ff43c92238a53fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda4aa52926dc2fd11d718fb5bedd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251fe747a61df75b2e2e0657aa0780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07556588dfa77a3cf26780a7098aa87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95363e749b5f35c49eae5db0789aaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cc12b352ffdf11359b1528551e20d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5dc55bf68cb9872b7cd0334e5d37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b02bb2e2ec2d0775425079c207816629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af46aee4c26487f596c41142b57c105630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ff4d7d1c0d0595a277c85d7ffb60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefbe4beb45ebfd16005b4bc40b7009632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba629eac230b688e0c76e710d0063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816da9514f10431dd5adea766b3303fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f47a97e540a86b32f4129bf91bca1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f924f1860c2bd269769c6315c236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80093e25a5ecb6c0312e7863a9c1e80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3ba9583e09fe70b97415030f9cf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d769b291bb51b9d2d7f78c394a03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492e835bdbc25384a423f80bcd63d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088f409c59d498b5fe3e28c0111bd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800926636c16b20bc7f714c2d7cf60c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186c592ceeaaa3cda1f9e8d9667872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d031eaa88ff43fa69a2d42f601161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7ecfa2e59be5c17bd8618edb079c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e265de5c8ae6a9d547aa413c6d173e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a3a732ff3b98af657e87897f6518647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd27c32333a3a10678d576fc923843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c92164985f5316f67d372fe84b2a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d15f5bbad3d8c426fbc73ea345bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746773c77fb9ca79cea516864fbf6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa809d996c474a426e3705465a119652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823216ae66c6cb5ed3b3da4fc86f15a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2816b16013ea060cf2866d6a642184654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af9625b211f86d1c5c65b1909fbc8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206124cb349d926d502ad8a47c9a03fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785fa9c8c2fbd9026d4e148c1cd6ea4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8863ecd1df34a7d01f979776d267b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740f50843da32437b82a6671bb63e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1b7ed9964e07b89a6328ee3bf205660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e225eab7f570f135ee122af4b9f60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb6108490a2726e579ff85691a5c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165f4d5959ec67c38883806dba1d96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc8ec4e9f8df78d9000ea2977beee6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539bde58e80071b885f63f879c232d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce942995a903345afedd4534d0711666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236d60dbef86f236a49398affee307667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548270ae24aa7a5875c1172eda657312668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465f7e0ca42e00a7eb048208b1c455669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ffd9255cca7b01fbf978577d2e0ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a953702795b5ff0f4f9c6c45294f00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250141976a78c5685830c58fa1285687672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815a128dc9c8d8b0c8ae363d8e7337673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52921cd2e8761cf9658e22443f9ab592674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6d5d9f83b7935c30e5b447b92f48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d58a257d12ff2d2efee6242cd964676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348eaffad7a844731a9146c3cd571dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab868ae81f76b89e68b1d1d43032f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f21b955ac43b06d11eed325e7a702679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b09058e7ec436f12ed511b68c317680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf9fac5ec5fbc176fbca81f2bdd3c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8951863eb6ee2a3487678ce7a244682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2a16edf4016a170e0afb4aa03e28d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82c925726a8892e42c724f97f86a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f809aeebdb3fa18b486542da69b6f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed77cf966895da0e47ba84b1c2f2409686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887010282addb857f432b9632b4009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e425508781462400b6668f8cbbe93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08c52464057bc25b2a4885fbbee7e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966de962e92db59bf700d747ff3b677690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226baff5165aa8ec77d3cfea536bed05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea5a04e0025d70cf4711d790df531c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114ac2478918b0d422fbd1be234d955693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2533d1171e9579e4cbe011c83dc267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050d7be7f5b87c7f221c24027a20ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de745fc88b4f2313cd989dc33832b04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750d5d983f6af6c706630a8611fa65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491be1735f93ea46b8cbf684a1875a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bb832ff9bc644edc8d4f9824cd69b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3f3c2b90b8906c3b8631c6669950700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de4addbc01323a8264dd2d5f33c77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73232fdf4a77dc431ddb004ce8c621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fac50f4069d5626cd5eae8f8ffb8e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6fd2ec8e68b5563b6d6eddd56f408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeebc052f237afa0c396c821b0d2f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1bc9578c3978424d18fb26d143ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07feb3c4fb1b3e7278ed297489e4d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83efa01c0dff62a06e82a95a6f0c0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df7eca4c9c1e1a3d6502332a98d21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d291915031ec8c06e40508e209c7ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98826e850a21950ec19edefd9b9e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95debc7e388677f3e5d65362fbe948f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7eac0a2cd7907595549381c978b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b07a117ee01f436945feb78f72770714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0143b253377bba7a6a12cf8da3f6c7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5442f6a0e83af72d68052edaa78ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b328fd727cab04ca40bab60b898b7a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016cda29a532e1c2b9be8e9378f380e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ceb92689c585303ab1e1c2cf45e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52282dc6fc5334e0c16d51960c7dbbc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968d832d4acba1ed62fd41bc4ed96f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381958795226f219345d891025dbf18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7217b066137498a70f644082cbdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f49ecaf046fa60694edc3f89dc2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720a0df2cfcf7694431db9e0d41728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d0c9093ddf5fb55acbdb56814e0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4c24d6c2eee8abb91178078177172727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555781c4bccfa54392df662d2ba15e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7971f52248af8f195a813b28b08f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47613d035a5f9cc48abf452f2b360eb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8accf92218fa130d5e8420398a9fcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b807176d94361fad40184f187882f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5d39573b4580b7af09a3038bb9777733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a646a889ecdaa077472ae144a347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725772a7411898b9bf6fc59314c8b74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb122ded022f20fc103a94aa44078d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307720508b5b1a6aa6e14ed958658c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997f3186ff941e958df1b4d80e6553e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5da73a9fc50bf5721f63b2dca2ec4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed341ce313a12d88e6681aa09e6a5c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b75dc89de9bbe0af5d5affcd07a10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f4bc76b8ad034b1f60a33ec8d8f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8161b631226333407f797eb6e8a69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428288b544b26e368c9bd6d60628e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6848a98573ddcfa38a5e49162d21dc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9952821b8c2a9b0cc7c805a13c93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e27a07c09a6c74ffc2e0968698ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bc0803f5280e5cd493ba20d7079e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd91fc24f3b6d4550b11ae978dd842749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5789f6183234658918c96f610e307750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40b22ee3d3b5ede28fef472faeb34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130deb9695dd84474c9a0ed7255ed6f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8689c41fb5dee12e947b30d0c8709e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4c96bccb3d1da176e4dd5044eab09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9de193c139959745a361131a6adef8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04753a57a13ed231f00d5f88f3b58b9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d079bb1707468085dbc840857f7634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c2292ae821d4c3d87e144b3d43ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4149591a50f3a20b04a5faffed6fadf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50afaba92e3eaa6e36f8a0a8c1bd3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4251718b648b8ba520fca44c7120c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743bace6beb02bed8fca76a504bde0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e983141e4b1317ed18bbc44d8cec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7147b26d5880053c0b09bb220bb1714764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533daea43f44b3772aa7122845eacadd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b4305cf37ab9cbee9152b7dc3e97766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1398f109cb4a5c45a0d3554ca95d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301720203297c0eaa073c99d8f33934a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b60cd0ead55ab600f905cc40aade6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ce73dd1e82e05c18063cf4064616770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e054238b1f102297f985e8bea825a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015db96a02c42e2387a372e5e9ccb35772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd6090ff5dde1d81b6f0a4d6d4407f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b530541f01dbe956c1e249c7fc7f91774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92702dbe1e137cafa728be11eea666775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417562f064faee060bf975643a736f4b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef361a4894c917fcb4c2fe6d899f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16fda2a13e17d42604a43425834ed4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0345cb8623cfc44419c43df4c8b99e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c41c6d6ffb13730300db13e3e2747780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d424adb89f78225817722b7b1129781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de9e8f80c6ca947db7506d2ba729b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56a81095be969cba27bc755d7e73a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1ef8bafdff05c90c0fe6a4cbf4a2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff8482f7e76386790b50b1f2c59e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca595aaf9c173a8f0df56431be257a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41127cee8bdebb1c28e07db55cc9069a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec515ad6dd27f6a924fd2ee7ff0e1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d06c59a84ea00b3e1f79f078f2bf1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d6b752df766f33400b01492996bfb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83716d40bc705797d3d38d92dcf19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dca76434018984168f8a6ae5899f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb79b372b8e3e13ef4d19ab6bd0c88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba689abbdad0dfa80e5144d4dcf988794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472867255a73e5194670f404e51b022795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65550e8fc833df8a2b1b574387269c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009f4abbb8bf4389f28efe370f28aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83a4ce305b1a352867da83a28094d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d2d7b2219fce3ce9be1341b95b5a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09715860cf39cdd662fd6117e1ddba0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca146da80a2364949ca514cd34c2df2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874db51873ec57796cd41d337c5f3f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf838148f6a4571a15d3eb3065eb4ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc761827fbf18d0b10dd1f131a90bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b9dee0078c0ccd903ea7e816f7f9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e8cc3126f3fac0d6eb6b90663fdb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddfb48001f8f0871810dd5fd90d529807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d606c296f6c3f3a0668f41c6b6d5a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b001f9edc04d556fa94411622f2ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a84169366ee44a411bdef7ce55d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaaf6709d7dccf75930932fe5711d1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78ec809ac2fc6e368673b1f603997812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87472c9d19b1edb6471efac24704ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc642945766a1cac0efeecc0e8054814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8efaf9d75cebcc30236bfa99a5a20815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc074dea3f14278beb61b62e68da61816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e48ae680fa399a5c3900606971b9817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db11fd5015da8714eeeed2a83e7f5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f332db23d66a67d25fed46d6032d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df9948b511977957433b3f2925f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6afc7ef0a98d23e73ff5d37bf43c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd337d8bb8f1894d0009d4c490c06675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605772a069c0dea54fa8af61c6d9ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a94cbc880eded0ff015cbce10cce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2f18c28c2e45276ad07365b7ed148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae404e33cd4b7d3eec26b83000a9e4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0794fc8fa9bec354d04117242f9a09910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff031e64b22e257a164ff0740d2db4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32695dda8be1768dc880382f0f70dda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540f8d8c3edb2f774c502417e958bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100ed5bb102e30b1586ab8b0f237ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22365bb7ee6c7e64e3e1f84d9c15515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ade516df6f9396d5b514adf5554c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e0d5e980adc6e3751035b9950ae3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd0eec77334d8deed38aef4dd130018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754c7f2e6eb39cb35ea320d72fd29619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cbc46492874e7d1a9d6b47997ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819dcde3d7a5421cbdeb8b4d8fafc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b67ede2ed1e45e6ac11d990920cf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e4e283999b4ef9d4301d6f2221d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecdba200f9d9782944f083040b79524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f6f0026d00816b423a25fe3749be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05756093d78153e8e6b3254e81f4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a156582cc8bcf74a03033c637ab627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8332ca91285a9a071c8a5feeaa620b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716683d711ceb27f74e22f539fac7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14168a6eea1c646a7eedcca3a8e1e81730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8e3fbeab542912a2f5f1cf15afec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2b4eb4feb5eb87a31eda46c74c7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22626631feea0472bca1683e72eb986333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5e4f5e3987f2c3b22bf555f6adf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfebe32f13ebdee4408bef69046903b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d00694ed1aa6d897f0c3c8821237936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e158fdbce876d85366b1b9e4d6f4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f734d2c5db51991069d54b0307c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc845d01e8626d097310a4ac387de439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bfd87bff00d9d4138c98735532c8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b69ceb2ae502cf8ea365047d0f443141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80271edc96fbb131226a0d9b95844742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba8fe40d6dbe32f3952440d7076c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791957d8141d632871a722a6e35cd09444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4b67f80d4e7e6bef211d1d3ac5a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192b67139f17121195a9f13f3d9ff7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b9e012ed6d0eaae7b5b981139f8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4caf6341827674d95b8574df750548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034f9b3c5f8d379f67ebde26b0f16e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b338f58e5bd9a5a3ce2c366b0eee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562878baaa046463fbf222bd3d7ddb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1d6403b5d6267a277e35a5bd9af752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d950169cb720de3fc229aa8c3bd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea725cc5a9b52025258be442b5df57954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695efc2f57a9fd13c516b0bed665060755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa27223a1ed49732cc6835a68f5f3e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5178811ac7b12d7f0d1fbc6198f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d66dc410f33b2c56438995500644d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26419b4efd29af2fd52b374c3e8a7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0d95da1e893d62e964d02a15be2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a765cfe5c68945f81386d82012627061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1febb6b5f80a099062c66cb3135162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b35eeaa86ea2458bae49bf831d2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbdf1f17e9e1f694f3daeb600d3c8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347b2cc6fa9f4378d0dc7a230c7c2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd0143a03fe10e2808dc490fc9d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755f4458570860dc5deb768dbca43467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a43a3abe4d2a04596b9a1626a1a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c94e6d25cc85be2d321d0ad0be3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ae7b8568ab7387b14430f8af54a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6abfc11afd8d342088fa9d9c997e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08f94ad39ca35eb0ad6e33dc5611872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ca39272d6af49e4a147848c3f9f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032b0a67bafdf172662765cf66fe5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b881850d4311f01f71a541aaa10075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebc8a55535d0b243602e7ba40fac5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd2aeb1c342e0415f3433151e06c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3277453804e5a86af2b4d7fe2752d9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ee4b00ee401adc4dca2f95c9a0a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6f0fc4c879c72fa5baf30b94d3c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a793073711742e839030b73fe0ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84145b534aee24e7fc9d874825f5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67961b5b9eaa8f7a41e8625baf4b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d642d5571667a616757b20e6db3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbac8bb258ef733ef7d38f4d256c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42231e797ef348d32205030ca94513c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd7da523e61f918c5ce3e218207fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0cddf95a249924ff3c8b020dcfad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc049e01157ea7ffeb2dd0b5b0ee33e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9612c0660bcdf4906185035188d39390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c258d3bf7e93e0178532b6133085d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc592a9228f2de3ebf2877ef171f3a7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08fca7ea53f3b013a82dfdb042334293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f933a8db4f856b894024ed42a567794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d622ea5d3da9e766b74c4979158df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ac4ab6a5c47e2cb37597ba2d038896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aec28f3f00a816c9dbac9ba0b04b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f2fa4d7d69fdc416a05262b29f0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf1edab1fe921916f7c61c0d96c63c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8458082e3e8244c8234c21ce4cd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed6851b2b7e8b7d0a9d94f91b444b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2591177afab44c4aa40f41c441a09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb780bdd0268916ac18ccc2f858e18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d9f953dc0569524c019440151b4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e116b19e4c95031bb3cc85d8b5905105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed65c5e7e35495ce61744a4dc1e1dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf174248196aa8f677a82e928c28e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb15014ab692bf31efa03152a773836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8cbb3f9402fe275b934e5cc62211109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286bf70d56a4edec7399e21da5b89e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702bff02a5e2a6a86ddb382fb7c58d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e3df5ce16f96c39915075a382e09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93d5bb6ee8018bbeee615ee39c1c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888102ec4ff48ce08564a93d680deef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346979081679c881e98b9543eb6c6e92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf567a8f66d6a5be0c88c95aaecd4b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f34a312f7f4b74b43c1eafaf5617c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeb69f71dda768f0743292459f5a96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb2f62727c4e61ba0f07e25a368424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7723df8f44dd4488ab78ac5bbbe206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603801c47d60195ed47fb2588511832b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6786a2f4be5dde973ee60c92e6a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429b44402367585b71eb6379d2b535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d080059ef7ed8fce86cdf12b8f0ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c1f7b13bda78135fadcfbe7deb01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76f3ebac3f5e54e09e24e456a9966126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542894bd0c721689ebc7b4dfecb46f71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efde6e81d3e64ef5877a8787e1bd2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ca3450c9e1e44e248664f6d9e5e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753bcda4f000283d66c4820ed290352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33a41a09561f3fac3c8495a71a886131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f03c31b8bcd35ceb82da8dd13699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6c94972f09ef7cb95f1cc8dd6bf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea52625f4d009c07926d5025a091ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc198d55d391199efb4ab9f46a320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5f687d5b94dbdecad901447a0452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1bbe60a5ae7c5a2720fa09984876c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a41c6ae97a9b11820986b9b08a17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087c61f13b76ee2063b80a9f46e0a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8191743bbd4e867ee5c165aee1f2a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e15d468842efc9fb8492dbf82266141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16597ba896b0138a384d03094fafe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e82f94f6ebdb759cb69bb5302dcaa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61364c895b4dbe0c9a6bd3457f3049f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaceeb1da08fde5bf7804725fa38d94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560efb0421af675bb7b1c2d57b85b04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc2fb0e560f793dce37de62e57612147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92b57487ec89030d6f29078ecc7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d188d6b7aeb7c562b5a03d672e300fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6f319a3be84f569824a851fd6bc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8ed66abfd4ad82db50687016fea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a5d6282f1a42607381ecc2f65705d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613fcfb933f58110d6b36cbb107587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450f9c8532a16d328cf3b1a71070983154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ea70012f34ed8bfd3d4e4f25488d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edef1fd986e7114a8e04e4782378e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a71ee49335d9faf1ab77411c10123157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d219539c88d03dc1c19c3e4dd08a448158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071c18915c373ac5fd527ac843ff12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e87f4fe1f4f89203f31f1bac80801160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0ec5abe1d9ab0d62fb86e8cbbd37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f38ed2fb3a8e0e945e859dd3f3ba14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab79714fb0f9370adcc16412429dab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e8b9e375f7997b5cb6421792be07f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c22672d9df19b9eac534ca4ff6903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec1b17adee7270929ee0ffc31ccbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6730b28a7cb9ee7aaa70d59813f7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0e22900903eb1dce71f3fc32dbef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1ec691d2ad19f4991284e5ce113de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1444e6c45879408fed6bcb13747836170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6db51b3768575a562a1e06a31a722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc25294250d772f6c56c0a33377fe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9275cc7f653542ea3a4dec5d43d39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83bbaab6d5d79f0a1ec8fd58c1f16d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15896c0661895f19f0548277bb408175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910d2e63fb41d30ea84831db73fbc51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7e1333a9b8398c7862ad8acbd27d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fcf81074d46227707ba27eeb252c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fba4af3cce42e66e36ce003674b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609eebac0910af006d3c91c6813a5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6de6512aac36389505e7681b3088181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ade3d2876bcd80b1738451ab21ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2959f2a60b774b8c5cbfd2cffa46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c181275c97aa06aacbdb53c89ab6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff5f923230b4d37a959a712edec0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d158041662b599c1a8a10cafa23d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b3eb1724c8c46b00fb804522d19c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70586a43fdc3a18551e9837e130df9ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700edeab7ac0a7381e4619f825871c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb793d1e785b0e22c4629629f0fa120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab82dfec611abb243b622baaecd66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed2fe731365d6429f54fc986d42dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920ffc6e1ae7990f389c1a835332dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289e3cf9efdd254446a1e6ba84935a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b926e70c58802e2237d215841cff9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adebce853f229be69e2f3080af17cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda05563315ba53cb0d6b809ba7690197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b423e0c5c42254ea7bcdb2e18da14fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f79e1dee65b3827bbfcecaaaf2d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3cfe577d4a99956543fe843ef176200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1d1a239d7d9069112385a646c164201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf4b052a0a196fa8d588145d6c5e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb0d8aedb6bc30d15382bbf0ea28a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93400aa750e2e9b3055ed83f209ae22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa074f4030912de634a2000dd3d356f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075142f23c12ef061bd92820acd278cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0dfa1191fa5d55310729f59ae004207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e166f82be3636261e102afcf30053d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da2d91868f0c6080c8fd6687285c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d099f608f453be9eafd770d862a7ef9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6bb94c76ae197cc9da729d5b3e24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2145ddccaa120a7a51f1b0fe14a720212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66fb7fa34cd265b241ef9aa8a83f4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e75d3a2087636e94f2706ff3f9cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb3c22f2a9358d5a15d99c3de35f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b8e44bd93ff7509bb6d6c9760487216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5fc89ce8e181236122ed0b726d7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe453184f81b63145ba07a2870f657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a247cf5c8edf480ad04fb6219f73e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b62df1d08ca6c181e91615521685220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23642ea93e80041c3e2538a41af4155221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863f45335bcf3621534b604d101cdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d66987d1cf69768ee6677b4d4e9bab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a67060fc73ff2b0afaf421a19d04b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186c7ff0251e263e2405c92fd58086225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802290a08a5c4f45506de7cf4a809b43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed95ad476715ce0dcb7581fcb6c5f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e04113fdb5cab7ef30d474f0a15b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ad05622b9b479d7ca3121e4cee08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d89e1439484efa70960b3197beea7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c3f119fa62b3da3892874c812e80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef7becadc8373bd44e84f136e6a98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b63288b4fc47358dd7e17912d350233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd13b6ebf22ddb88c86332b56ca148234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c05039e6bee57e87c54279bd6789c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb590b9d88857835d64d352c3abc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1879997fd496e3b8c7acb4523d8c7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff903a6b223167207a04bd44ced9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41693ff69aff10011d66106a8cf0de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc275574b7939af9d7257f2567452240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b5dd38723bfe2bb40d37dc008e23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92032ad42a19db1f689d2023de7209f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe4bb84b693fb09e0877b33bd3c07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1193f22c4493ac1d571d8572cc7a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303d1b4c526c1b26e79f49ff9322b72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890321f74d67f74a4b77213c1928b7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49c9e1b1d4afb67cbdfe76a6108fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a70e8b21d6a8971368cbfb68c8db6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4290f05d167e1ae9b1569aae215b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33926cd82f7038a6a6d66bb8da96bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ed8a0a47f99521289455d72a260c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ac3701424758ae0be4b15b4ef80a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933de9e33027de0daa140b2d2e6f051253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff64494e7c8dfc3d17a76fee3b42bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcbb64553f33b014b95f8b9f0530d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57226047611d373e2876a59463b834c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908f6f4d6d756a3f60444d94d09d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e7ca39789d64099f7b4f0be37347258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2ab7e636b96c5e88a2042524f231259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b78f63363d7176c487e197fbdf8e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467794b562c62f1b9385a6bea544fa1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed179ed0149103859638ed7c6f6a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d970bad00eb10408c0e43d67e9937263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c31c5d71d64c1df8917d99962164d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e2c9c377321979ee065c1bd62360265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca68f7f7554c38361e4e459bcee2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b7a8917a2ffd49e105d5afa592eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afe48d3a175fd053de582197cae452268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6893ae7697e27b4b4ad6f3d4aba46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e024d645531fbcd475313d0f91e170f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d07d9a1c9370739f803276b119aef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e6f83b517235f50db768482baf7ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63743eb07449e74ef54e2bb0be9806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b3b9dc275d18fad978c63d72fe3d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a940a87889622bead797552a150a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbddf4663be695286547cf3fa6d2289276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3586f880e36c3958287935a82827277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17529aaec6724c74832982aa03aa2eeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f1f6275a335e8bea20dda108e990e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555144f10870ce8ba096bf4d67ecfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2dc74a3802608ac2fa18fa3b79c76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620018d3bc76e782728126c32a27b40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc3012d41aae5381600987f9e37e55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ca3934adb091971711832689459d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db870f05d5c567075f8285ccf9be8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7aeee35e2b02298bcca7fca61114d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a32fc3acc69b8be117a86ada48ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa37c4c6a0aeaf8f3035480b4736532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72744b8d09e421a682f496b819076f45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811243ad2b6d7cb652dce71e259dd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc76c36f761237723c5570958bc7f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206559e615d4d2f7f11706de1ab99f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afceae4e1b677f2cf5574832518fb69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85488d698991c7e6a38f5d0b5a41b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd013d9e745d8361ca726777abf488a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5e8079a87b25be42d2eabf5707f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f05afc5296a2b831f867e5d24e364297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf06b087ee9e0455dea08a3265d8267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e2927190891db2c6afcb10685873a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53881042e7721c42883bab259c1ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2341c403b4787faf5d9778ffa08d3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d5e3262ccd9d560697b096402d6cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7903b8bbff008d6453d79910325e6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270a4a0d51c537c1ac290b20aff0d2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d5b5e862dfe14c396481cd90ca63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67468a32d0f3de8baf45563646094306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb06a9951ab073d108dd54863a287307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0aaccb5b845529599019bd495e2e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823ad8cc0127c952f18bc37a74a317b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174379b0a054ca806d4d926c1b7f5ac7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda076c61b08c7f5b84612f07af75dd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3878fed4efb8ddd81f981ea23ae4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a99e7ab347532b7e75249cfa6dc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb2d7f7584cf271044f40c69184be5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edab1495e4c5ff721da4197a7c550a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5851b0464d062c3e5c18cd9a9c743d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219d34ba9d307a8fa2aa20d262caa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34babea7c5be8b7a51b1ac54d2ce632318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc589c76c6ffdcef6a45dbabb69f75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153a8bdb3a7a720ff7bb2cff1681dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaac80dc911d435b384e4d8e5632a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f821f6d3d4ce4ef9543f0c0cc08fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318767941e0b1d7a44522b4832cad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9181822eeac512cbf7c254740e87a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc6a94a4cc57f82f0a17602bba0a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebce772d5d2528b755c70f9a993bd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f62f7fee86974d33bb779b75594a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377d9e364a0cfa871da57a30e1a561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb507d1f42c4d5b4ad22dbbd154ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c4b64bb42ecd80925fc1e4a446f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e1067e02c0d5eafa445536a9d0ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54baac802f2dfe511db22e498e43cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494668cd743dacb75af071d66887f1c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be7fd61b0fe6473a1890074a68805334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37293359d002971b395b4413c295c12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f4a02aec6daab48318c7c27eb0fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f1a69775600cf3a3c057e7ca63856337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16541c262e23547dbc79a37fcfd1c18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e826df8eb5c27e82794fcb18ae46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2bed6ac763c6ddcd4651f88e8c272340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03132687712114d351d0b2732ed84a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45f910de965122b7dcac89180ff7b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a6c481649626462f750b6fb65b28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78892eb6a2be48f43240963b09782506344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8d766f184d319f0bcd69031b68ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dc0c9a2e3dc4a1ea248549ff0c83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f98a18bd35dc06bc82a334bcf16c10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700dcda1b1aad8b016151578eb130ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e848f14f7791e7d1e37035cabd89cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418efa7d59ec1b950411f2297b41e2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6bbca72fb78cf85661d1ae1d7b945351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89793870e8c4683ac4d7db720b1dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077491bfc5f17834e18410b9b5924964353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c16127926905980b4e3df8a34f7fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c30f479197047c8e9af1f1f3ecee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c864e3c3758b40801b80bc1bd91a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905b7a563cf8eae457b7ca5a43504e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce725e4ae9e59ee643c09a7e7b2a482358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd80463de0fc745a17092eee7caec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b755b36ae54fedb20fcabbdb7ef2b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b1ca4dd83be0ef3a5e3e0a32b9812361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2bb8b9a37f47a40f5d68b42744c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed545836b58af1973381f5c6cf03f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1140ae037f649214c3ec816690adb4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48862a460fa7310aab0e5eabb58b7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d850329189f8600e5f7091c1451d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f619970b160d1a35595bd864b8b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f898fac2db5a151b42a176cd33b05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedffdb1039b87009b584cb18fdfede369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429c5a550f6f5948680d2fb78a5610370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f00844b68235543b9351c4709e53c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c1018bb80875e0f2262e71e924b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6826e075777b2976549cac5cf97da5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342108d1b320c4c1119dc0890a2b37c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731acc4d2eff9108fc7c230355606f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a7ea813f77c8d5d79684f8bd682b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16effc48ac78016a7212d7c665190177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356aa94ece792f75e3c34ad5ac0ddd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af94d8ddd92f129ac5908b6152b035379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997bec51425555edd0ce4068a0cbb9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52e7960a7e224b438837dd5f8dab50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67373accb245361df0e58a105baa4629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147fb41734559402ac4839ec317d9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce91aafe3c936298a735819b0cddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35025b35e922c5ba80ba8d7f0908d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62279107caeee6dd2d83686183304cbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4a5451104bb9e804602999d58b16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e942396912a3b456d656d5f1af572d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e808c26322ed7d04a166d9a3ce4a12f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6ef1cb27dedc02cfbf8f322e121e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be3f174b2ccc58be14453abfd00a74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8685c933feacf46704fe8ec59099392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632de1f2177ddce645bb34102ebdfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b64a4aa28744cf04f8f78cb9593eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c49eba04c41169d839272475b0f409395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6330682606e3b8305ca2ce6005ab72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687946f9e032a5ab3711b1d82a6ef1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554859d9188e076913550cb93d1fdd8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4fa403d9ba5f95d07241008e73d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab45c294d0748db72690578af6739b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d10adb6f2770af1662c672aec4ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69430410604feecadcb939b750ce0a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc0331bef7a311a94fa5ee43f82cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f009e74fdda5a38f5d3fa6c70d83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4d62ce6585281e21e3477faa0048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f182e45213c78944c965252514eb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf3f25b0cb8be43ae9db4347b5da9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df9aefef3ed9e914178c613e385938408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384e048c8e1433392e34fbaa1eedbe0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3176167a1c53ccdbd77c1a0a394b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b523b353801f4b7c2bbbf30a88b9c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2a62ae845c20c7ca83ddbf902596412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b074a01a4aac2d16da0bb6b38b4a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad11dae25f2ea7ea1e13ec5509b9b28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c82b8665d2a268808a66144992ec07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6c15b252900f742789c3282c259e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b04c66bab980933b4e07ddd86b7e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57efb4394514895559b5f3ef846ac7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491d89de6a63ebf0dc95233edb23f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f416229b7baca5d421052c586b24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949576962438a63f10e54cc09a7b733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab464fa566c36bc96da642cb0dc12be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b541ecced912e46f87d2f8ac3232225423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb705d4e858aaeb9b93e4d3c2eae2a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa403d08010f4bcd55605ff50cd39ed7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957cf082c1d93e66423aa1dd55bfbbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5592824a57c6a7b68172169bc7ff6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e728e1f7d75884c6443e671a031861428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08e0250f030a32de2458b89bc082f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb91ef9977e2b04896d76396a49ef5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f36501fe6e24e015c3a5792e6bf9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a1792fdf73158ff3a000aa88a185432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e41e713c76ed9645e24dcccff237b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003eaa56f4f457c4cc7f5231c861e01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09758607d673977417cbead3d4972c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f81295df1e7b1fc64b9ec65507420436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ee407edc17cafddeb286bd9ebed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b7650fb583e1a0e2a06fc1f872c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71816493d3f054f24d101dc5116da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df1cfefe6147f10fadc083eaf5e59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b969b5fa4561506e3207e9e792f02a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc2eddb96c41633488a7f380b0b43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a572c3bc6e9210e1a8e887c6a934bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa4a2f776ee378c9084ad53aae292f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043845fbb61163b8d724b1dd82d7960445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7cea365366da51773fecc6c63d2d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26666896ad3a599aa911297949e1671447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91106396bc433f9d1f6108c73f92a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98314c29ea5a4241228aa8bc7f72ba1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d735bdfae765e17277dd99b5015bac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d17a854ce9c8ae0b88124171cef6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965716c7e038810ce30f9858875384c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4dedeed2dba3c89cb762017cb18a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70b3ce2923c9b4358d7389ec29d4f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005091534f17e94253330a9bb8ced8af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c302f20388c9509e19c48990560d12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359c170e965af4dd46753dd9a016cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0644ce20fa9521e6bb14e38131db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64945a76f6ebf2982b8feecba83b915459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b296a6afa8311665082f54964787460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee809dab90648aa1b3283824a064bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a87609a66b872ea045b8aaf7022cc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b60d759235537b3b7a764fade225463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3890dbed28d4992f39261bb0488c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e5e6346e610f7676827a489c495bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad76abfb90d4449ad9738d4e2e82d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a023c0e2ab4e7e36f10aaf3cd167d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b911e99e718b43de5ffdda8adaa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e567d43c0b520a5ccc749f4d652041469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8667fedac798067e3d411ea3713a30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10eef7bc8a16b08c1a1e5a5da4e103471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddddc6025ae7c61a532c5e2ccffda59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37219d3773dd5b676bb06c6a90f4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f835b651d55ae8a5175b85fa9f9fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a7aa053f1a5b223b95d859e52361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519409c0da45cd560e603a9d9213876476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50280928d7306b290d24680cb0fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c7b9e7e7f478efd06c0afb619620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c2f0edef8ebb7d55473897e8c08a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2c0a9b0d638f8e4f7ec82785eaf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5c3e30ff6f8a1a0d76e8fbf49741a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b0358f6381d8bc72114e7716280d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642544d39e66fcfe2923fdba509113483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127af766abeb06f9677d27c37e623c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165553085b1a1c90e165730cb701cbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeda058fbfa4d6198f5714f08227e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259fc59c471d7e4e37c43fe63683f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11017ccd4ec67b1ae0ad4a83ea14d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad423645c1d06e6b57e2a28de7e8ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce115039950e608f8a8e0b640b8368490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8b97739ff79c7adde92b8693a66d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d475df4d6aa3a9a2c14704c440d89c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40657b34048637964c41b941dd95b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be78c13cd6f293d2e8abd5b3876e51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42a98598ad3e0cc925511a547f8e83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef19319e351de9410d46254245e29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d470550acf8e938e5b670a98af16ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82096cc8c5e4e342bfc70633de5add498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a359422c7ce64b78d82bcb1420da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911336719d8b441e2796334e2ca3528500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e76ac6d0c105463e99b98e4649f85e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560de0712667554ad664712f0a08414502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2930aabeafea13f31148afcd6c065503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068676f5eae6fa83aa9e84b5d98b3ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d3fdb29686b57830d92539f9617e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d9803c441e69ee6812052ff59672506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5aab91209e3b80cf7b1d1d906fe56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff946445ae057ee2d9cba4266363996c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc0bda9e5cdb530dd7399fa54e8d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777bc5ed95a66b29132b9c01fb2a71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25cbeed6dc4d866f5f16fe0c8b6e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ae6eb1afb409034aa8eba23a828d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9dc14e2775c3b1673e65b7f85a743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e64a008d9999a6592a7beb4821c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a611991df649eb6e1424cff16bafd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f634f50eb9e30024ed4e99c49b9d485516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ddec0d2a1832c7c4b397ada6875c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89441ccd714e91c3f38c2667692f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb861a9ca73aef53937612b4074ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3255030a81b64fe8752d4ae8720f6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0191255555dc69ea16ba98987b5feaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af4d68ec1aee5e0ae8782e3f58740522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535bc643ed238ca5348975e4321c59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ab69d71857ea33774f161f24d4d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f039a4e7d75e631a365fd1bf4da91d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf35ad682f59f52a28d2e72c819fed2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48e539305a8cc61bdd6caac686f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3319b93df4034d5fa54d1a89cc69bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40a3e4d880ccf56028a3d3ab27169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd70fc12be65ab336aeeb11dee71d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9724b8a9e47a3e998567698b52fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dee40ba979e06d60129933e0f9ec3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5dd9a4e339917ad8c64c3f6e70ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d808971e43261a2500cea8e9cd91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0e067c25cb2c091f5578f9be6d73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac591c84dba574f26d41ce9e5aa69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c76a64c1c75633c61449545de4f53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121983bc7d42a9225289b645d8951901538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4848c2875d7702b8f3e5e1a22e61e06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb584763e5b832ef6e481341aa872486540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f72aec839c08deb1a8603137e11f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c5b83818fd3f82386f40a3ebfafe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a3fea3b64440c7e3977ed06f499e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de290836e5eb492f416c23d243b4ab3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0737caa51510f7163535402832aba0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee41127bc3e017640f638880978b3fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d85bfdf6b486b5c0aa2998fe1c54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af174ead9da145315174d8ea62515d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc4d528868f1dabbda0699fdd061a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb74f2c458ade053e8d8e18c53b0f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e014698491be28e568c14c8fe005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c34fa657b85b17c8595cd0fea421552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca915b8548732ea6742ab32fa05a2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00c8b03750095073d96639802d0f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c8158a77aee645ac0e1ecc95de1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb40c17fdc026f04b8dd6726e4e4ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6fd9be0dd835062cf669da3f4702557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f4f160578e37a464fb2a36aba178558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bdcd36d62d08c9f2b1c332188f449559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def68c341413e2acf5bad8d17cba2b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2dc4568e0694111b0b212314501f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2727998855c4c78b09ff6f968eca2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7085eee3874cb09e4126529e4376563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05351f16f05c1a60bf8684286d52be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ee93cbcda841c79052487c46854a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539104e027646629b0b898d9f424779566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d033e576a012144db1d1db6642552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e0fdc0a6b55e58265e3b7d4620c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d86129f2f39624fbf78af2d74d1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a562dfa77bf3a432592b79dcdb5e0e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f65a6581034a0fd4a7f6305017228571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19fdf5429d0eb572cf8807d70866b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a81a9488d760b5a7d7a6699354de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a159b97b2cda32248f480a3b6af3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb70c6399e4b819275799872e47d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88babdd8cdbf85696a0268c804a2ffb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae8d376aa59c6022e787a19afbfa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c00e2935c02a182ff4bb41e31428578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735635ed748c1b85c925d287a6f408579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c435bdf3476f52fe6640f68bb799580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2c341233bd4c95d6b929dcaf2235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8236b318e33873dfed0cd87e89f2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de370ae7f3d7a0adc64aa4ed6c6a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a77b505fd4d860ad346640c377ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd4893a42a945d2f2c621aea70b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742e2f40bf4fced21f44dd6acf3d23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528009115ae472aa81a148985620bb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd417143dd276f6ed521d4e562e4317588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe39d3e854b5e0f4c6a8acf383914589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf41389fe4826669355f56448c6315590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a62b247982d766d047ec16ffc233591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431876d0a710af18dffee1899d1982592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a15273685bf33edaba7aa27dd6ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3211709ea83e731e29233bfe5f1da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373d320ef9b06c3cc2537501354f3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609905399f04928a2c5ca3598a2414596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b933d869710ffd1d4f13c6f186c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c3835473b8e981db7608081f2e75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf25468dc0c5735513a9348439970599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c28428a5dbab7ea152461b3da32a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556086752a0a6720f00ad61bc7c083e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be1ad9d6ea3535f6d49b3507f9138602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f7de6529a9284a65b167998af046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a77ace6ab43c56644d255424de222604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3acfcbc5d690b3b5cfc9efba62086f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228292349dc4a0136a438a0ff726699606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f90ac79cc7209dc96657a117458e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf430fa78f255513cb90dd4da269879608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be70b7170fa31f681110460f05d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c00cc1dbbf18fa3313c03217f3cb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6aab8d0c2d0e041fd2ae12e6a6e84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74110dc285ec366998becdc7f08770c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc8e2291b4acab9112ce40136990ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649700b1b8a42490192224e0031d7aaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c26d0377df7f1ee146c6e93fe8be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090572d51ecd2a70aba195bdde663d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98965ebc1614dd01dce6f20d6409be04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eee15c4e3e3a791848f21778a69b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b7f1b8ed2020fb2bf0b18e78434b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727beb8f9fd68e67282ae5ae33a82f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065dc111829583c7b7500f17b2468d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa47e2aecebcd4dfa48e8963547027622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc2d548c064a11c418d1dd114976d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b50f2e0c40dabc47b7d681bbfc473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0f5613d277f1609c007b1c2503c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f70ce852a987a92de69c6c9cee6c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a3e736a964bfa6a6fd7e8be1eed1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078f06960fb97fa55a8fcb133e6398628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c7d58a994943e78e6497d3185b936629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bebafdb950bced3e5e844e9363da1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911176789677257e95165ed3cfd81a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837652629d17e694938ef1c6e5834b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4f3f962ad15215b7076f066e1d53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53f8db4e8b3100c7ddac91d3644712634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e23ddf610b381af26ce09351a4f21b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc82e2fa79f0e262bdb84ca256998b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9b2c8f0343bd7509aa540361e097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664455275c6b6bfdae3f7217827f11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6df9709c99529d0365cb5469250a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d9d63858c61cb90765a6fbb433e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f5eca910d5d4fd69c63a9621ad4b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180134cd7e037b220e5dee4384202232642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a350428d3b92fe07a6335dbfbc473e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040954ee62bfacd76b90b83725d672a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85198e318d085468aad1cca5a1b7083645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db81a27b397682b9d6859728f4e546646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e95af9d9b93723ee22c16207283d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9f836280516bf16611a9ff2eac74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3547f410f859450a8d7a11aa4eca660649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cabfec7ac342e2e95c65187f52306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7e9e542a7160680cdf09734694b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30cb47e01d8a4fc87cbb755604e03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f88478622f0f7b8af2422fe02e31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b086bd719f9f5f19acf471639ab0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5fd6e5d70945089445090591ccd8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e44cdf426be67a4ecc1dc938510a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c31fed2fce5cf7b45a0e2f7fb751657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf439fe05fe56d2d78767241a29c86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9b5bd6af88a845b20035ad64014c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072cd087873cd095772b1d91d9abcb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3a8e2bf2ff63bfaea55900aa8c6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9573d7a623414cf30f2c191bf757b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d04e0a3dbd01a372945490ae877b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fbb17bcbb99d767211f735f80a44e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b01025f9f6d772d9d9a2362363dbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc448463a0cb9ea333785e3baf97bd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30379bca5fc8a24e099d42ee65238c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799be365619fb0b26e2e22ae26f7e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a000ddc5c2c5a7e219ccca9a123171669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5c46508e0b9558c9e4564eeb24b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a26fe5334dd98e272a30251556f19a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0746e4ee94374ec1d983ae243e366e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede93e369403e3816161c52ea3ecad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff32aee03f6b8f064eb8737c130c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d59ced8b39ec71873b0987b460c52f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7419de9ba9d2c2135b9e5dd14b79e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954b07c75936339386f9e86dbb01d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c05cd74aed97b8b5eff09b42510e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cec8afca890c4a09c55b3553c7a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc18568c51ec065be99332a976442680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b81af2330eb91131358a9d33859b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ab1574e9bf109929d39b8f0396da9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81093e9db61d9ef49761b8ead0a95cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba0838f45e5d49d89a4ba430bfb47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114321a534fac5f68a8acf6875e2a93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2dd1e9b78377d52a505ed108f7d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861b07d1a135a216510a19102beb9a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807187c44806ff3cc249bb1e8463882e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e60abb14b852d806d9397872d9c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1548e6c3cd61f2ffe02b38ec97ddce6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5f71c2d4c12a7b23a75cceb4b9fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b50b59f70a7464d964c3291895a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35deb5692a107faa2d406e0dafb13df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380f49c5ca2b6bef1af2e649a56d16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeadee0e136fa56f3f637a740010882695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c215473a992757df3dbe7ad52c6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308762dbc344f3dfc1d61d682b5c769c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc9015a19380e31e973bde16a14fbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620e9bd035f682f8d3e3653bf7891b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf7fd89b15c5a6e0074401c8b9439700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2ffb8a3bab3eea72019801153caa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d12a82c7e34e88defa5aa20109c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab2b2010b61cb38d2ef60e256fa10f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce99508cfb1e6e86f6f93ed6b221da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df5914612170bbf15448614999ebe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8c0333a6fc082cc78675a23c8abcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73515e509683076ff00b43168955c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39677651b34e1e3b99cef474e50e7d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309df439dd8b192807cecf1009325c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5c404f4ee9bc087a66c7687f77f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ee9468af72abacd0480f330ff996711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0bb3ee3918ba18e63c0c40ed5a38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4587a68adc87c8c2e0cd7247a239713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2727a8b399c08d79067de12bbeff82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d56473f5cd9cd47d64ac2f1c6bdf03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73aed1aea2eb7abb85118fe16213d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c78436d0c5b24f23b657f07b8d08b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b32c99f84e80493afc1bbd5d1d5bbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e030b41c68897752079a8c4eb1eeb6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf765265dfd6ebef242da6a4f8e552e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797afcc7d95fc93cdca2b3ad65d926721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53639dc5b27eeb726f9b0bef0b1ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedec8b2a347baba3b5015dc9491806723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aede957eef6463b1d43ab3405e689724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21d2ec1339ee2b1ab33993554b7c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1bd97829fc46acaa8cfea12285ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7d262dc50d479964e1ac6aa7cd42d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583ecdb523d48b2f28c3c16d2e6f91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a42179e06dce350ebee0e5af6c98e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35d5d7dff3546f1bc08d302921a2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1c6b6b6e724c1b7a34fd175991e8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720c7cd2a2c7e6cbc9598c8760d7b55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774437709651bbaefba004f0e817b85a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89103ebea65ea8ed38fafec368d2062734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d124bcc6100724d793c45ef02d3abc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5724f9699bea150587deaddebb24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf13db5b28a82768d15bfdc294d26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eece9a5677e70cc622aa8b92b2f3d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442172e2a78630be9062ba1a9ab1cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133d5c823a0a601959d77585680f339740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6400cdf8fd5c86c0b28d274143dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce306a89e4e46fb469a8790b6fecb20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8494f32952ca49606c459a5523cb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ea8e49f2c139f393838fc4196be7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3d79fa0ed42a0c366d44516dca22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cc5f8ce7e9cee7b14280e95ea14f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5fa94be29d886e2e1f54aac391c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc369f04b6626ff6b59bd4de50535c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf68f8db00266ccb6cfd4ead4bfffce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762aea7f4b2544f8c60ce06e642f3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6dad54667f1bdcb78ca0f77ac683751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a781f6e012036867b4b3692cd1a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fa2870b09b5506a73a6bfa6dbc21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f66aeece58ac7d2171e4d3e93f2c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff68750cbb086fe364bebd47baab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e81fedea243d8ac5c66ca941166f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8005300694a597c09508ad5acc1e52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7c3b277d5570846badab21feb1bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5901a26c12813838cef61f53a7ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567844b8f4f33743a4a0b512946e8007760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca14d636bf029a45ad70d9804850255761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161de2e1fc4458c823c5225c6f7e77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef619d1d303132573193cd63f3163763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4364cf3f658d3aa10f1437738029b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21027d98ec985287dca6fecd1a8c1ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9657be4c5ab194f7b9e057f91b6d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3bd6f77e53c65376e84c1baca23f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>