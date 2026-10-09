--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3714734a91aafe5b02181e1462c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b47f51899f9534f3a61d1f9fc9b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8993e70636bb97c0fbaa42fe790a8733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493122a16275bea6df9c93a79a70e6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb8ecc2c2c6cd6108e3494158753aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e928619428b93c7b50df0fa753c5396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8d3959cdfc12b3b19c11a87e24557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359bbfd0dbd665bb8ef3ad41fb268dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041707b3c25550935bd8b8049b3527c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb3558da88f51bbe92367a1ecce4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7ff0b131444ae44cbb70e4f0ee13a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef55a4367677075256e1de2e1af9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3b92adb93225cd94edcc60eb392313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d79a39532718b01c6d7c1aa9cc7b1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edfac439511f0ab435a064576088c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eae78663eb85075e5132834085eab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f22654b862044517389914a9fe225e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431c4f769b2b0773facb1bfcf1f633a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb8d6774a7fda6f93fdf2b99ca214219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a22ecd6a1bbbeb28e1801d06159c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651c5613b02340e65b12699d0eccf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7e9d043ae9a5d03d6561ac264bab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229547680b7744ef17dcc93e654d36323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513010fb076b1ae2f4fa5faf1d959c1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f7df5c710eec0ad044eb9e11eeddb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da154a99f9684a15ff28fd5438a5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0ed0b3c26222e5e365a767af262927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323846f9b5a642c8e5d392890245e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058172a34d21cc0b809f3c7f82157829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6c4f4ff36a45241afafab0542ae430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0a67acb7f953dad33d15ca8b35d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594fd97b51d76e6294670f4d0a123432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0d3934ceb66c84f0e36b38d34aef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666595b0673ba046bb085f48be554e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8a692929542933a873192d2a271f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9a762624c49f58401e7a7c0d335aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7dc4b1deeba8e84c5ff947b4d1cfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ee994d8e9b312d0466f2f323e0bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429b9096bf2cd00cdeda234a23aab239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf49c700d321804031ceae74a43eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bdc2ecd66feeff36e9c0fc2e4780b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9114baeff604283edc51c4bbd9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fad0af44588899f0bc2c53ee01b90643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905fa5cd3bc61a7dae3fe8cbce6e4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f21404fdfab564c250f84d2f5ad2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf357177712068f7bde79c867b6012446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af4bb06e3cc86236a04fab3f8f27d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4322d895a8f7fad1b2226642bd3b7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30438db08ec2112094a40a385ba4b56e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd4f823f6d77cd50c6cbe1fdb816150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf585a7aff17a253c30933d3a74c1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e750c372a6bb2499a565bc277332252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a372d0d6592385173c9abc09a70553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ffd78d6eb31a0f67d486c6f75fb3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54777bc5c9a2f61cf6d4f962427301655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541406d64d66d53e50d451833bdf50a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85bac41bfdddbc2cd1831ace95eca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c609bbb45dfc0fd7b806e459a336458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce3e0823f9d1e97169b995464995da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94157a0aa0616097f575fb156643f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aba4c3fd5d4f2f521f07b352c4b3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b89709d9d4ecbeefb0d83873691462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59056c0880c08551b4436bf340e2b5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f6e251b1647e8bd0fe748a636b3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861effff075b55870df379cbf3e0b34865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb2e7d7dfb8eed1a45576a35ed34b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35700a42fdf5635e6004f0e3badbf0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a412c2acb15a8e7464f1bca01799668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405284f8acfa3951503eaaead119ce469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9724764e4910256410b828cb4300870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb5f07c4d6285b16e6edb57ba39ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a46df3c5f4cdfb8f71b2e480a70472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718304ab08a394a8268938f4621c4fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be938cca80968cd78c9601dd24cfdfd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda937d80cf71ced02ca0bf0f37552f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4913e044a731086baa4059bc40e59276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6de8c553ceeb21a6799103d7cd21377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68839fdbe23b3d069cd577bab402d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37234273d4adbff9d1feb3c9887c60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a2f28674b16252b11ff0cc94610980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c146f1f24e2e714b5ab3ebc512e0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759698df87b4d8604066084f0367137982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f02cfcb8353af4a233b007532bfae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db2a269310b3963582895bc13340a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15bf9b8e156a0d7daa239b38d37c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367903d49e2d967a1b39df63e23a2e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632435b81fc7a02d9d00faeb171097d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627473a68f215b120b2b13b3a2366f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf52e091958202f2528a4ac51cb7f9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355299a3623624fbcc5baf6088eb844590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d3d2227defda2695b883510d394791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5845914e0ab98769e29aff49bbff292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6775cdfec88c5cf39bff5e3db2774f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb92f8df81fde90ee6d0701ce6654c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f2c055c1f665df036116d9774146095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed757eb1e8c3e04c883b6001e9488b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e909979f604c5cf909bc98a9161297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce513f5870704e0c6bfe16e84fdba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814ade222f478a9fad9e0940881f44899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee01acfeabe79bd7d9c84451a101c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50440dfa44036a851a6e27bdd7272b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178606484b37d54c2f2e1d79481387cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627146abc77e7c086f1a9d5b37f4b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c41e6a950ba6596af3cec7d9e4cb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2b3d902a4a978c9e6a9982e7a961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bced21a20c983bf1b896e9fa5ddb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b74a9d4f577d8464b7751d05a19e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2582059c3dd41df4bd28c26da237108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a7cb2acfee5cf02a738bd570b17db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563e44433041c614443761466e30ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd7c0b08fb38b75c9db5c1855485b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271126d1b4ff740c2db4cea8abbe80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79e7af1272fb814fe9468d9baa512113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f77b7c6d1914e0868528e796260877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4708440530501001d434a091b8e41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e05970ed88947f456eff859787915e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77357b1a3eced5d9be1438299b8827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817135f155292884ffbf36a5fa25cd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5c39b6a907534e5b2066cc7dd1a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12127b549122ff7ec7e4e2678f87fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46c6876643a705e429f0abd409feb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1d17d50072e85e4ccc6981430a580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03fab50630dfb36bfd60e8608fa61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228054c11152d9ef940f79ef74bdd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd6ca882d7ee78c3cd9a099dba54b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca2de6b50d92bd243790afb191b86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6028dac229c91c6902b91f768495f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82312ec0b5af7fd0714caa5090e9f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f3e4d24da00928c70bdb6e23f6e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e07efeec78008cec5eed258c4e24e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4252358c80f5b0725b0ed1db6046c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce14a82c4abc2879f9cad44a08d77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95864ce22c8241908df97468978fb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36824bddeaf65c7548aad9bc534b2ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8924baba746ec1f9e356a76fd4c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e55457f58ab70b46dd897a3155e48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44613672ef92fdcacbe196141b864d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceba555c5bc3f9bd14d437ead1f3bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa61717509fe0a3f596f312559f6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf6b33148df845b6db2f63697743c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726647f7a1321a9079a5ff055b94a20d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe627c1c0863fc3d9777ec08f2322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2830ddda482d685c25fe32c80cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d54290eedb846bffc5ee9b586a18e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ace0ed855e46ffd800e27bbd931d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d31d9c7cc9e40e50d5cb3f8eeffb40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439c8665b3b054f3486a3fcbe415fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d125489f0b24158df89768be8b6a60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39bbd6070a6badd45cec7253d76be4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ec8371294531c1b1f0daea8614d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dd5c64153820d2e4186ac1d0bf86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae37ebbf05fe41e2f64915be449e8f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e638cdf56956138fc3275ded7cfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c77c78e6611c0e154cb5b3b61bee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e8b1db4415f3dff2a6a020f800a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c9765f8632c21b21ada6cb985069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f893dfdd7536aecc9e4cacfeb58047157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a064db381bd8586e895d3c731f4037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52c263e0f5800df00698224314974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbb6715379907d6e7d6318d22520e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f84a8015d02ba72020919c895228161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ae7cbd6bfac44cbcc36de06d33aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c9e5493829411baf6acb058d1e793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01820b7f1ad95edf8cfb66c18498b8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f733846764be2d9313d654cd925d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9d835a0dad850585ea38ba9afb0ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b008666d6b5342035b5c83c4d70fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77e76e379f07d9283fcfc7ce3507a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef376a7c1fcfb71994c94c2f21a57f87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b79c81731dceb9fd4d56eb83f7563170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa23bd2646b00dde60dd7865507f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781af1b08406a8ea662c5d7157b439d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1113c4a3bed736c263cf88da6fcc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285f82c63a1b8ebab95c9790e3a459174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc324668b10c98613b268e343f5463d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7143c1837fc035e49252a575b3356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344777b1eabf31e9e07ac9f5019f6ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b05b458848c034c0f71e4d1ba9027178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196317ab0265d1062d504501c072cbee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b09650c6c3ac0536724a4a7d56b7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1dfbd55b7cbb0a5c7bbbf2a7e841181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bff2ec49e925056dba7b2d3009f2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a18bc10808f76dc274e914cf1ba9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd21f05d2481b02ae8742168138a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cb7ae789444e62183100b6e7cd6a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab235187b3b328edf219da150285fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c992ba0d4293f3e8b8d4ca3bb02f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca4fd5f5fe9b64626892970ad9ca1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16417612d8829117214789030273c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7761e50e30506a79923eab27bb19fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe93b39b81588b8cc314386ea3e9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454103f4162504c3a55bc1d63641c1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0757154be9c57d47c005c763a208b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ddeff13d918c29a9201447a64227194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac08a9eabd6dab92361613d4f98461195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a62b881024ee8eafd5cd6365c5ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa45aea4384b56ae7a2f85b3d2982d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d188ac92833158beaf1ef8e0e7453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1d2f095d938130bbeecd7554e9b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef73626bd4ba6c143f6278b9891da7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97649d0942b7767e338d826a022b0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d9f32f37921a1c729acae70ec2f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0e02cd9f671d448e50b24ab5cb89a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f2f2e6aa3ae9e606e14ed6c85fa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d477ca8adf3f6704d58e576640a0df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17eda6aca44322e367171950362a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291426e5aa83d1fabdb601111c135b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358875eb8b9e205ba75ead092cb4ddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec01f6a978759ed798a112af8a018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1332aee7f5ce73a83c028d134d7009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b995233e7310cb1f1bcb9626a1e96fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260b4041c81676a84dd816526cddfae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c857d78881e4d8a1a499eed46a27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe4375704b6dd0e2c6e4b352ff13fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1367d1e4819a4067247fd8d79f5159d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26319af9d07b07b0a5bb0a7e8c324fbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565695dee6d073ed4f48188bd229b85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a58c9b895b6320dca9aeb932e745218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf3e605e5151f41dd54143ace4f343219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214fd3d99246990baa45c3547ae4ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec4b77ff127fbd3cf01b415c50d6cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d32f08862c582258a37bb11def9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70d8497be9ff351df347617eaa45d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bb7f6027fa9eba87d7987f2f2985224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb2c394b3a30023232f4c01697cf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec129f00c1fcd0140d8a7c3f0789d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43330e2feea65afec4fceabd70f5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd62f5a4f1f3edd247b0964537e999228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad980b09d88fb929c400ca01fccec84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f1abc94250a1378952fd36c98b91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b48cbdac6e887e84ca795bf9d0ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2bc1dffce07675a4c79f015b3524232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8bb50773770c5f6362fbf5c5b7b58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf2b880d6c89626f30653b1dc9d80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6266633d707a52bd8bc5f7b35e460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9a654d4f3cbf2b7452c4a1a248d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456719534eacd04fd646a0e1474a6a48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951edeb368c4c0865155a8afe905473238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d755ded1f6f9da5b429e7d27be22c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17028a1cf79aac6e8605337be4847cde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0b3a0e5d61221f9e2877b8ecc52f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f2585497cbee3a916a91a374bb0b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3175037070bd347afdd2d8857434b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf4e9b8ca45e6e963ead77deab511b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c8239d6cfb24a8d89d058db0de1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e13e8437737726a1e389d863d27a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c53fc1793765d3231106116d18db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225601381fbe7adcbe867132c550670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb73b479a3e68f8655caa003d8f04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2577250865d4a8f270e7db1f0f8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334cbc116bbc278799ac5fedc81d01a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc5264901d0493b00d683b1d430b75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ddf1b27c94233057d1225a5efc7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158e9dd31eb7bdf35b5443ce3954df0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362980613fc373841c97b066613edaa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190caba263cd51d80791f28d75106d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f2c522140f4b98a8b728748b42ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5619f576db888f330942f5d7f6741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477876a12fc16685b273caf378dbc1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c188e291f0aa1235b1b3100356b85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec72e35891f696e51a01d2ddd57e1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770cc90f5ef8540d9e95f292a69028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b1caf91dd54cd311ab3d02c121d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2da375b87c7ed4be55e6ebc6163d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c66b6fca8cfae698ff1b1d7e4087d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0550c81b8cce3dbc3dcd577eea260dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5e9eb30b119c217ea5c25401d95ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae60adddfb47377b84c67460a2c06ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e177bce6b15f35dc9320663bad70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196dc98f02de9a34ab8ea2fce6b266270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887827f2b81541acb6b389f30a84a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16d00f0e61194735057befb92e6da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11de0d7ee90f75736b4ee9d21fc9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a4560ccd552cc6e55b613d1d9c27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d79a89da3ac20e8c2b8a5b3a1f7d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da67e7ccaec0018ba31ddde76d4f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71553b85e44e0dcb463533e0381ca151277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55c21c61b2f800cc0c3abe6539b3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe46eb90381d6e633ea0668a69287f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ad448c28a75ffabdb390b1467235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bde68153707fda77b8f54045d1645281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3faefcd7c5752aaa103721c37614282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520bbf975727011d0e226f8bd15307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5949b7f162c9b5404e03cabd653c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5593cb29ea1b7609fb9087caafedf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d31c748090322c92611974503be9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e583c6625d0d98ed396ecbf5a6e82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd31525edc5a8e93becdc29760101d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad57b522b165e1167a883d02abdb454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7d2c0a01ba1e18cdce8823b71c38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649e7efd458ba4a2787dde9aed2f78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633766c24c2778dfcef98264579cf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25787d6e8b76882780d09c5e851bc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede917c2156e89b82ccfeefb97ce64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee906ed8621cc86d360f4358cf50e84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d899788785efc0495d0be90608522a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227131db19beb3948ce596f055f034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896bb1a61e6011a5f490870eba59f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f53eab996366c0e258424c2e6db3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f910b599c6daa3dc1ed52c305249323300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556517bd06cac030c72992f50d6925c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b6e8b7fdd4028991e31a1b739132302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee882c620b9bad1b0de8912ae45c38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5dad666b44b50e5a65474a05af59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905496f9145f43db81fe247141b43b9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464d1e5f8797470e57a6e52b3608ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792bfd42412cbdd4a80ab8f60e69d19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce90181e00b098ac55746cb3ffefeea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0958a53ccfed557e9659aac32b8c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca92aec625cf1072628ed627a62f18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2efb99da14b7df70813a16f3d937c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b25329fb4ffd9f9e3e40eede18ac8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6f136f4bf37c11e3cdbfea2fbb69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1f1434e4861626fafb6d969e18ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211becdccec4edefe44c5528a389c4cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b9a44f86553dc42080d46ad20cee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c60ad36a53ff9d40c710017f9339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8cd416c88148e3f46fbf843205ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee337f43d6340d2b2a8908320c00a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b6a4535b71ed5bf19d8e647d9bcaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd76157c295651b76eb0bfd0bc2d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ce524531340572de055e4e8f2bd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c0ec409f36fbde7e3aa6210c4406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7338a6591ccd824bbc9f505cf134324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7211946569a1496ca1c57027295b39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20f3e50d7c4666fa23216fca3d52d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703c27fa0db8f7f695f850c07ed292327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622193e3a31563469f5980c8f85227b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d097ab0961ab1836a85d8f6938ced329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934c683488939faa68f3bf79b22112d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd6e23597ea80ccc5ba9a9c8d6cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4b7b6b19365594c651f1d511789c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf003e3ab724217bc4ea750ddf0f7a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436e0658bdc7cab984eed054908339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78815866aeb5e1574399a706f8505335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c049885281bd23b078301985976f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707f26e0ec9cb8e351700bde64742a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980dfc599ff4947d53793737d6b094c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8762e0985702e9d9dc192bd941b3f5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98d2d40a2307b4a35a58dff767818340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545dbc92a591c22f2669f17fbb32b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f5bc6fcd2aff6dc8a04ba55d2176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a34bad7e6ed394996dc5e93a4d56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328118fe90d89b346508e2daa7b232f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad295ba3b84871870f99df8cfddc3f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1375d58fcfdbd594b5cb1e228859346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db2b14b4e08748394f9388d42cfab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c87dab4953e89b9e2e01ea5f3d87e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1626a9817936984add9545174c54127349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785359295a09332b3f5c55c8a2f908f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462024822d3549f484dd794090daa25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee281e44c0978dfd740598bedf92b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc96aa866bfa689cc21d99f0cc457353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8cca2d45dac511a600a9cad9d7198354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56d9e2234f7c62f6978234311eb86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f03f0ff00f58f82b7bfedeff7cbde2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba646ce58993699a662c0df7f7d650f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ee09ac6acadc27094a29993617aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def7940512c8bd885e3a3a2b0cd283359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f5077e7cbe13e169633d0c2553cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe8fec2d7708f633db62637c207625361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d7be6959d0dad897f2226c4a6057362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485fd4171829e4d4c808dad57b4cc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12db4b2c9361cafc8767fbebea2be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180538a2a51ce14a8b9b00e09df9d84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec89ed3f773b31144c26e80108ec2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c29825798481c73cb8bd12a7f9fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80034a0a4f0dc04154e5f17d6856c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdbc5abbe9f8d0740d0a311597126369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668e522a1be9dd5e7d3742bba1640a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a39ff488bd0b742995a1969682bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0cbcf95d0a3a98340883560c3af4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312a0636c37a1e1e7cf52b48cb8e534373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac21db665330428d461a068164430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d66583f29fe57c042f72a72323cb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bb5d70c80a48e7fd5ff5aa2e1c7dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbf4700dce8dbf998ca7501b6d2ed2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d250c16f0372aea4c0039d51e358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf6196b9671a465743d46cc0c33f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aab3f90152cf07ad9c013a5a99fb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8f77e49d989b344cf34d286cb9709381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf7372fbda3a172a84a0e00002222382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88242212ecf8533656c5225a64d8a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7e33b09e70f09f57321ab2fe66ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113df077a06c4ee9cb191ea3d5a98e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a53184769b91bd071ee6692a32c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac04466104e6eeee34936afecaf36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526838405b645dd0e15692534ae2bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283794c3e07f0bae00cabc4c618b55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9013412e7a625950cffed9e9668f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71655efcd42ea21d6c94e552daee95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583aec612c30e7bdf8725141a67711392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0e8810d16a979bfd797a4cf8fa07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944df6c8f8dd0f17b6ed6e08238609394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc926091810c109ad68b9d70b7b62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea3328deda91a54cb6aba902a3020396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13f42351b523e29016ae70ee9bfbad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d10a7af4be5aea0689a378735ad5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d039ff0330d81b106775b5f34e4887399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e39c435dda70a5f45d3a3d226c0bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed98662f2392c313cc214bf4e2e0586401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d141cd3fb9cf029198b9ee74c227b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b271702e01cb6bef9ac1881cc79d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e98aa2cbbe6d5470b9f31d922f136404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a24ca30e14974464d6509951a812405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15cce5055ae9e5f4c2d956428a7f32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104940ca6250cae5bab74f5ca08039407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8828e887596b1a7ac8354d642dac1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e01be48a6842917bbb7f60e749fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059ec5429340d193dd3083d1446ec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec34e7682c4c284444ea06fbda108c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68573146547ed644f7f876bbcee83d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f34ea8001f65c7137282770d3367f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d1b58535128c2d940ed586b39159d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce514314f021b621646317dfe56b895b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2235f2891c9da11ad1709d02d21976416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1378f96821358fc785492eb53f967417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bbd3406d6ae7a9bf75f7690a5131f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96c3885364655f7e83f1ff7c9fb10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd7d022b5776e0b41c5ab29273c4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7684503ea85cc6522f898da8b3688421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf45f78c4d5502cbee90c4038359c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5a8b7d1efe4e35f9a34dbb9e2198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554af5aad22e6b1559e8168a99670a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1bae153a0df9e0bfcb7c0f601342425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de503dc50eeb230a29e21084d718258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74de735b71551effd2ac887aefb5af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b253950bd3c7bf171c6c485d6271428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5773de944de39721d6786f87a190d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317eaac6e378052eebb863265b99e57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f51e729e76b46279ffb868d7f4a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75953c2d52e3df6ae9a87cfea5851bd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6372d649704d006850fab608fd248c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603afdc21129b03e552f039d16347c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2adfcb4cd86e5b25de93f262b545e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327574e352995441e63f97b50749f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbceb8a11afea90dd9891048eb918d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e21f616afc1521d61d8f23116af62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57195377955b46e97bad693d5ed7db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158db4b56ee107b3816dc90a7915ae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d9141119ffc561ed97c2912fffc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbade78cdff5a5cad764771c7000ebb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f26e7487daa64ac8965534b86e33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a64fce65a9014eb2615432d830bb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe207be52c607d991b090bdc2e89a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c243522a30e25d6ed08c113a2a9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f954c45c74a58ed0eade77d259ecc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5d404156d30953f53dce0b0797f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1578a13803d2e28134ecef5accf42f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783d5d95993a79bb27b91a5e173607b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b756a14346dd162778439902f992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b420857fe4011ee28eeca71883330a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d708fc7703d88de4d9ac9dd386dbb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033f901281fc87828df2baae1e9c56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c48b657168e5dcd4403541626a4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43df3cb15b06c0bdcfa3c71359754a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a87a55e5ce050c0369eb5c38ae4f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01263b39915950fee023873b7315107458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42842b439cba53f4ca3ec1dc8fd7be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a14535d25b181d5be60e5bedb4c7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7200bec47db2056b331814bb29d982461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff271c8775f6216d564d6bf43c6a3a3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b16b292c9e257f151650c2826b9ae4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6cae2c81e001215a365d5ddfdb9f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7dfb349192d5d1930e2c0ee353df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847af9bd5d97c5c545b49a5acad99f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a57944597ff440420bdab82951e58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f28f78696db576acc5d34fe8fe1b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db9f1b72ec6450e1235efb94462334469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfafe8a76ce309ee5414f59a1f1c6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783617a3c5885aebe4fc629d9d1e80bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825269c4e8dac093f2b85920df1f7ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20607516a150688fcc3add0c7bfa8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dbf7505d39570f3c2f4d6fe9b0f85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735162c75b34a987557710a062d4d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80eab983207930abe45a051f5f6c15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f159407c247dc05b4dc87300d86110477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e8fd13a0500ff844c5eb02a1934b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37462fc2fa17130cd7cdf82ac669969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5cb3b289633ac140aaf827020dadb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34f91df711d79ec342316f6f7b54a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf32a3f190a7843a77c119c1b510d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb920843fb44813e006939b8945fa5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc182a6cf5b4b6affd7e089b48155d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd0a33a27aa6254b3fab346c3062c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8002e90f9c622465d362fd8f2bb918486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46308ccde2fca5581d71393c1b89cefd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962308b8c64c2b0ff570aaba4dfdc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8077edf4906d49c55a39c5ea4c90e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8303bd61bda2a96902749c7fac7e6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a09f6dfd96dbe44dd71dc1dba4f29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ff1c268976f522ada061902c9e45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f0d9616c293958ac76d9bf341920493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550afe7dcda4cbb26deabbdf26bcedd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f493eb84b74cb98cf9ea12c309848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c187c0e72a2f53d9d613b2198b4373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2591542b85735b3e095868aca4cd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc2918836acfd3844e721bb5f2ac53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc4df2c8051cc6a09f9ac0fb647a0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1326fe69217e83004986c7e41e3099500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081e130410ab45502270b9ede0bfd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef267c78ed060bf17c3e56afb3bc7d80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ac94abaa68767f4f2a95c6b52c912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad036ffbad0e526139333fc8028a6b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a498538648e503ba1a05e2b225596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dea561d22eb0dded0453184c58a8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f876319be6c3e731a7091e7fa1ab1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5866ab03bcb4776b377852c21f92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f947ca26605a685cbc1c4e88ad94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a82ec7656c7ca1e2aa3f2fda7f031510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424b5028930a36b953328cbcc961b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4e858f1dfe4fa8302e04caa0429e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb7316fd86b624a3d41127934eb6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee19b732ee22314b69da6b2f7bf6ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609cbeffa3e7c65cbeb6c890e542c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edad61ab4c13f8c1aa45d31c7ddb48b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70384e7f0865ae896a4456684ed376517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7de32a03ac46ad9d371eeac63829518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfe7ad444a1ed4ed835c41229a322519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498ce1f69347e66a12487fe93c45cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab67d818d120f10e064585667c57ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c81878224e2bc6f43d691d3909de4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00020fc9abef2cced188921ac773279d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0dbba1ff981c2b17531a392e83442524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1d1f636b03d53beb962d4c901431e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d885315800e1cc3dee1164759ae9de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48ea11b78381c147fd4cb51ca5512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282828b5bbdfac1d949a773346dd7fe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382b1aa4a989a55be21feb3a46f9294529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc45f6800fa2224c469f90cf80857c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd31e358a921adcee2abb35379c5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba032c700e7c61d030ebbdfd8a702e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba335a04863bc5e4499da37813b325f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e647c3ad7c0b4f194dd634df3349e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d3631abfec43a251f6a343c6e376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d95c1b030d5aad33c7bd1ff5c27a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3e6dbc414dbf15c6ae0d941a5d76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437cce5a20045221f9d8434bd830c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac2a93fe4b7b83ca19accb560efca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02028fd7e438d06c7425c47323647540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c071bd2eb2cd4322d564c58ae075a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb8b996aa223a9f1a6254ad5df5c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6d477a084012c9a2f9276cb187198543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e2fc770fa2e2e3cddcb3768a2a59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963825036f12a84141514b1c05227d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea158386f20ad026cdfa3aab5069546546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702c41a2c7c51c622fa0188c5ca039547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d01baf7c9d50ac0eab76e3bac6302548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d01c36ca45248e1747d45778e45e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a243b422ea4a9f12775d5bb928d3ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1aec05ded3dd7349670cf7b4483e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d0aacc72431867c409742a6614a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18497b2d1b2afb93ea7a3081312d8dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd20834bcefeed7952d8f4b045f295554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5db7c8bdbe4d8cb35c27894767fc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf71f595b3ed0fafc7adcce9813b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a751ec6a7db78fad227be7a5bf54dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b2a11f323417572c75a5daf9ede2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f82642e839371bc48f8906154474559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ff408d4f4ef85a8ae4fb19295f4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7441dd582c7fca6c8933ad8761724561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc1e16679b06077b832b27e400dc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9586e60a3ddb0c7bf306a5c20bd21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c505df918fed457c0e7324cc957d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af608df098e75b62094633792afe2d9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d74242b80fadda0746c27cd09ceac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540060fe3c5b8dbe80c243589f262799567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d447ba0506859aa7eb44ce20fd3c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5482056c590866f72f1d8d971637569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658f2b6d0ad6d37b29726f1e2b2bd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf232043729a2412108fab602c77f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ac295bc15707b210537bc1970579572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577dc4e384827b32e95c266f9f78c4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4067c723344d6f2f5548e55db2565574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d732839f3b310d92a80b9fed4c8c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b7d24bbfb929b16da4b589e6fb6a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d22cc74e01429c6e63a3751c623a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f90febf5942e603932dc5c988196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d768a3837b486b1d7c614ecb3bec6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b5037ea43a6a41ef27f01e1eddb95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3accf94d606cc5c0711c6ef12206cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5ae2003b297455516b1b9c6250d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d22f6d2f192e8e391586a57dbf62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2286ad4fd3613d301a4f4c8497929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cea557b8007c24ebd78720343421b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8b21a06f155c08131d9574878c59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72665ab54e6da51f992fa3960ead2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95ff2f20f3b57ca1c790293010702588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd114d19d506c0fd3139562e8029480589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11706cd981d6ba78abeeae2a8d05d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b712c8050009cb8a3aba6805634c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6891dfe2dfa52aebe4f6fda85a1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f928abe5a1bf1b92ccd7af6c6a9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65365867a7d2bd778bf5ef61e69ad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f91417681becb73b37f5013fddaa0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0e16ac19f85b88322b76b6612b4cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2217ceddd2074d716d8bea68cb7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6a37ce97eb7dfd24961793c60159598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156047a196d9e458e8c1a880317e029c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4973ead1728fe9b795844ccc37350f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b19ea87f64aef4833d55638f2714601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b3a161b6699d188ae5e04ef2dc6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524083a84902730348cbd5149b80b30e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1ac528f3f0ca24dbeb0159ce090d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e3b335d8ee382f845a0fdd18899b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0367ffbc87114db58559ef4c63671606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f24ae52f7438348ae356d4f42c9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d48d17ad5a4eb1a3b17bcc697803f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dac5c807607187e8ef0ea864d68e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c403a45d80c6556e3befb55337c2997610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8aa980cb92de111264fbcc836a0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfef934eefbf59f100645bc6bc6c58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbdc86814ca080bb819c76ea6fc329613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da89b8c5dae074490c8a29c98df0b4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b19188aee81fa6fb98204816f72e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498dc5b1e7d1ec64cb2435d8aa15d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777a9fd49100d8475f520ab73cc9c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2af1fadf9e8b686f2f947c7f9ef57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447951ba6e45b4719a67bcfaac5a0127619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e59edfb121e0c406f062c24939432f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4249c893991be66a2a75930c475747621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7516726c2b0086318543d279f337a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ced8d3320c7853f4938eba9d05d17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc354b4cdf3abb1b3b16163e4dbe6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a15c2cd64f8a5b92e05cf55b8cbc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae95433663d961473e5b891f5ff0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec5563abbbe30ba167ad8f457347a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18be69291ba5a8aa46ec375004662628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cac005ea5fca2d7b82a2428bc6d7bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e185a61de532aea6a985ac3f6e57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2384fbf49284e1baea5cb5925bbef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7793fcb51a8c90e1448c549725126632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3bc18c2aa797a430d93d1084ef629633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb80666079deed67b7585a2f57480ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3243498ac6be557a6909cb5557fd7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e92f7c3b72b257465a83c31e2d93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf69932a02b06e2a1b8a3fd55d184e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36ebe21128df9057b4044105b62ba9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cfdef9bacc4cfd224412c69863671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58fae3bb4b74c9757b9de04f765eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d882d57b3386642a939e7f026e03a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8af42a83150570b5318990da271b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2544d0b2b229df7408756cfc4e9d2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a614923897569970daedd3aaa020c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d300046eb0adcd28a170c832b816645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f881f191a5e8f8f8eb3d3b26779d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339254edc22f3b1c8693744be53e2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c34bd83e7e81959ddb57f1042db5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859726f2f7c73ac14161af2211bd69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa999780efd02748eed8f800a26310d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc5fba253656551f774d88ca3f08f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4477959a32632def455eabeb9e0be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c3224bc8852ffdbeb33ea23aefa0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8d35e84ee141f87fed64bbbe7f25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24bf67382a60f4a45e4368edc51b0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4f77474832a179249e5e4935816e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246dc4f1a064ff0574511a9d702d27e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec96fa7fd2bd77e8b36c1523739767658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8488498772e02470e6954d1535ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d630e6bf25bddced8a997ab2be1b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652807dbad616975b0f381531013a032661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969b647e05a9ea0794993cb7281558662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd7480d21f43cf6167ae775552a86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5643ab4010f9d06561111bff9df911664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73505b5001ae43474a20a70c87155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb22ab3f866174e33dc1f0dce6a2a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7078bac7ff37c6aa24e6170085b9a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b53c509a23750e527a191330fb27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65828249e0a9b13417dc734ea3ce7075669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94fb54312772db61f1573396a4268670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f1ca550d6d665b5201607f991432671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaf882a69ed7ec23e96995c59110cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977111437ab04b2e14dde411857f4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7b34e04d834becba14e885f01f31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0b10f067b080af2312fc5b161081675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837958ad6710a26d5fb702239c2cb14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38798b13dd47e81801b396d2798e3df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c8b0d85eca748d0dd568d93119947678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2aa5f61efe8d90b12cbe237414cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e1393bedfea717318511cfaf58fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb45eafbb40ecf4b959879aa4617b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72285808738ce8be649bfd8913bb3ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d3a2df8e26f134490fc35566fe4ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e6682f49ad2e39488a29706319b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176127ebaaeb6239d5eb27ebf1c6ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6690e05f23c4fca27560694750794c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c2cb1862cac56e9f0d140f8a670c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8e69ae66d37c2240fd6fe2abe532688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e982719c2b0e707a61a83bd05a37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c40e8c0efd9303d42258efb23b4045690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026651aa177dd692ad823f3d3c4a2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf1a0b3bd76da6b9eff2831f599fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d4d0c00c8ba482214b580275594f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89adf660b70b8865fc3da6ec10d7ba6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f710d5a0704074164e205deb853c9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874271d5c7dbb7b0a8db06d8758a857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740616f19627e6df8451a39c38bff7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31685cdefa680d7364c5103c4eb162d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11426853e95a60fa4cc06603cb7ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223a6be19b1cff98189b16682f8a335700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e145c00eadf582b18b6022898af19fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c014681dac7d0e5ebf010d897332e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd16ff16facfd0bfe6678a381b325703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7caa141515ca579b9aad8f8178e610704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662933cf82ab4bddf16b0f895abc0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1932bfce8fa40916519138e61017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b55fdd1d781dfc5077ac703e10f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735996a5ad6851bbee0d16dbc23f399b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215d3434c8b1df15554df351318f27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a605eca76c92054350c515cf384f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced418b46545f0b9ca7f8fb1c7582fd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f00e9cdf22749437654b6b230095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd15afabceac7c6b8f668e3ebb73c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415bd0b560a83fdc5c368e7aaabbda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232e67bb4c542a83becdaa7fbd2280d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478530472ff526179b76086afa970c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceaaaa42982cf769d35675632a7f22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868bc6d715565a7e1422c8bd35bf543718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c9071b64d17b3425362f1484d20d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52b9c7c1dcffb70eac8a003fe5543720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0e3d909383d8778228a1615eb9a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48acd41121169b1b9613d5464e2c2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f759139cde64773720480773f622723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5ce97fcf60742e16b7b0a4dad595724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2281e14d8e738535bfd68a9896a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f84e7b7eace7d42fb8f5258a3637d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc993155d8356b63a7e709406646f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08091fa865f6521be9b69837a9575728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c9b2f643cb54b0d920bfc42d9acd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce50d4a388daaf527ae4be11bc9336730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52354a35edfb57206224412a4190d81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4198353d5ff51e296b58b0506c85e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8a6962d98beedf2e2f64520a6a3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472dcc608d6fb9e376174c64bcc084e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090fe88ca8f458c7ac4d45f58cbe2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03224cc183565c4fae0be4f57a458736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401fa9562dd4d8f6bc2c9de478cce9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa9ea3ed9605ce381dd7e9a90b36c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8e99a53625207bc11adef994ab96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddebc78762fc7dc3465d479d08f92f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865dd54a88d0fc32ed6750f8611050741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d00fdc7cd1acfac0d0fa3a469465742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af054303a4877b20a1574bcc00182743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b73b1f4bab4073a6824c10d38ca8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e42a58f7f27f51070e70e2146972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2ce3ae5402d9009ba599942b5b04f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6699cbce7a40be779aee1a81040d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6028251fbffd5f8b43464e06f3ae6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d50a0fbf1242f7c3d5e788b1b8372749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec956271a5154bd99c6a76d20a790b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5191a7f2e857af575ac0596e952c035751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e98ec30d22afa1db36ec11c438c8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cbc8486754684683579cf2bf40d20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38a801d7569b45c84419960cf4876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5577a891e21ddfc972d1f4ab3fc950755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557cd90908176ca9eddf1bd4841c7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95c0a1f68c4266018770c14bef156757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8ffb2b397c082c09fc57cdbbbf3cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd97e9e9227a15b4248c43698e0dfa8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077770d256f778d16416dc1666b54e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507724632f9442bab52344eb5c3ef0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85af4359261572dd76e5809447830762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5e9c7b522f25739562be9bbe18bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102567fb01dfb4785614069daf1feb2d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2836430710c3debe95b77086b25a56765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1471bf2f72aaed3f35eb1540a7272766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e16525c7276284f9708464f485b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0c37229f0e677c3341e41b5ca288b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7fe63aab29dbabefff17202e9c34f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dfb5cfad7df5d38bd96279a32c1a6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b175573bd9bbfcbd73972bee8219771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cdc0dbe892be0562477a8dc2d74c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64686b6b162ea176f86084ef8d64eb3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad435f8471a9cf3a80c05cb58cfc14b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705d83dccc3f9b6373d51248680833775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f21bfec4df835dcaad318a9ecb63f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50ed22d950200922794bbafed929b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d833258c24b7e95b4c77947bd2df4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d93a97ccef4b404e2809fbd5543f8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1859078df095ae7f8e1b244f80c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299482a55901c602e92dfaca97e189c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba391a161f000df701194ab506d89782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bbf330f7f7737faf9ff2c464b7db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e115f469943ad2117ebea335b6405da784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef3527afbccda437a3e38a4e0dd6b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d3247fedd1c29fa809c2cf601508786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f3738aa0ede261292073cc826ac3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa080905266cea6788cc35404cf6d24788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15440fe1b26e7e742fc4b5d3ae6801d5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70532b3b5e709ac2804b33c11536f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac95a6acc51287b84a962e2f173ac53791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea48d1784b902592744ea7221e6c98792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66758efd799dd6c2df5b1e2812a0839793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b04c231577941864a19ac714c526a6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eed9f1fde2b155d706ffdd89f68d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04c337a2d37849ba0f5b878c3e917796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee2bbffdac2f98641888ec67ae18d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d37f2f60560a2413a97a1201cc9c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c64e95178c60c132ded468a8490c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897000593c10fe0c565ec4bba565a3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef1a0d153aadc61c345946c646da7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c37d4d173de493f5f7c7cfd1066d30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553637b386e05cfc6d1f1001d1c6be5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b5bd156aa54c692270390843b5e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b7a85b86bc7cf1d5f6333af23a3e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554867bb9bd9b8d5efdb486e16aa932806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d282e53ed29dbb78e534b5c4d9903807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949cac7bd34bddb23ab9beb5d30b79c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb11c8a61adec465143772292085fe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53966009c8d4843035edd950501469f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02a44c376457c1a44a5938b7a3b6f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b8a26d67d596ca40fbf0f305d261812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f33ce683b4ca183a5fbcc867b9743813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f4e3a5749f96a8935b4dd5b9475a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906427521bbaf2fd2a9b352d48d9ca44815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16da4f54ad135e7bf5444f94973250816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b242e82c1edebe984e30911064c561817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d15e0d7fcd2a8229f2bc6d3b24eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75d7efe4d44fdc89a64141fb829d13819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40863886ed828318cd4a2f34426c8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df562fb65e4de41fc62e534003bd1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640f1f05bb8aa571831e1972e91966e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8265a9021b44dbe440e9eef0d353a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab936317a63eb35ced4c9612d067c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81af7f26f390ae4a274c59785c4364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e4d3069bebc72f51f0bfa92d98595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b767d75b94aac4f636a9eff46f097e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286faf097978a7998ba3bc8ce7b7dac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e0de3d0057edd7d4491d8a72ff35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be02819cdfb6da1bacdf3c535208a1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5760447369214adbcb783ee0487efa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b5f6841187338e3486e56399ad0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa02a566c3918b4f9a46524e486a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6dcecf7c1acfa9fa2bee4122d194013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d489b09ca7bb779e90aa3ed6bd3abb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2103ccb3ea658b08f283ae2925ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5615f53589d494ddec2a35ff1137f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324ffd2d6e42fea207a48390de90ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ce2b0a813f5a1f25a90360b68ce918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c6624273b79eca29a3a2cb7af1fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54c3fd7a9015a0bba3874a059af0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f8987ccca573b40d8c08c4089aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d52cabc061b525aec2faa85f6d3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb0730bd59a26c0f3c573813e00cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77154fbe42f2cdfa6b307a0087ffc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f7d63b1e2d0b44a77556aa78eb05825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f96c0a8166c57f56900da061f618626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a6d3042d9f57a93d7abbace1937be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f94fcd41f2a4577f61b086423cd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9172635a7e0e5a556499a7b00ea9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacce6e35884b515cf12b593b2e737530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9da3b960aa3a41da8482bff5f3ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6593c752d35302b0d6cb1c6a6aff3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181029c2efc033f552bf6a60452c332d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40fc1de045138b27e976157f9787034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee91dbb87a288a552c0cc86d8c2f4a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e94943b31088562d8922d89762e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0bee1b828b6509541c421b5a1fe5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c3701b2d9a85e401c131b82e200138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a63958d14b49df26ab0447e5e9cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028cb130b2642e67c1bc742679c776840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e395803ad74986da5a86d98606e96041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97aa0de14bd7849a8e685495a36e1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348a70dab263439b51b462283a895243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ac7c1e75473bea1f2e5a73fc5da744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cc25db25a9ab2ca22bf1deea46c9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92d59c269db6e47bfdb10751761ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e6200e5ebcaf52689f99c64ba08a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e48b3cd5e2e03fc36becdd3c5f86048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7c40e32829d6ce65d098b702346149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55043e42afea9bffb9533dfae6ad2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1241d16b8e24178bea9a11600adffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba62c777bc1686fbd71dbbae4355ced52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3129b3746edc7c17db7d86ef94e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10488c5c54ab4769d7f4deea84e5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724670f36bba516de97ded0f4589b6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1380e198df93699eba3a59048fe1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ec41518ce031526014a55640c856f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18539cd5bf10166c1f7dd5b4380b4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cb5e43d9585aa9a116f1e699ba2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aefe4c6897bc6072d452e951c0051e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc6fe4b2f13a2d0ec01cd3f509bfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123a3b4d0fe7250f4ddf5051c7c2ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8ff1b915e3e6faa28dbb771cfe09263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f880ba5adfa1d0c2da83c0b473ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7824516dd24fa896122ad587f96fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7527a238922cc05da6abd8f38de566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563498de71d4152cf9033baeba46da567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121c1f663c076257fc5311510d02c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58052346b8a39f9d6be0dd8abd2dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf86bf694945418a09fa4e5ab8ce7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102bde10eac465c72ec1f7b2afbdb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cad6e248e0cfa1b69fd97f4d466c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80cb3838c2edf87be87b49bb75a0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc94fa64a48e4680122584b0a45a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616f91fb148b4e14b404c16e6f8aa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89671e003f4928f47f9bf2683e78cd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38168af686491087d470d26b3fce81e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d9206a6e6fa43365e394d55be848578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25560989e724c8b015865048f524879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24f8c4e0fce9c3f1ec65489ecd30780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038ff451012803d0fd29320b968bc9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1d4a897715c4ceb0943fa2f6d6c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755520556264db0b8721d459a550a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005076178bec50b8a423fa4f01e1a8d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ff34d1f7fff5e2af0ad2c71e43d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce522f4a9c2214c589a5b48b95bc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c06a2a1d39401dd09f81aeb6ac01387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011036d82598af2536624e2e35363188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67900cb84eecc3f62236506a9d40347489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3995e377a3f84c072630ddd7a905e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b5c2542213cd8890b50ef46e361091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed1ba5563b7c2d78f39901380802892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e27ba4961fad6679210dccfdb31f0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5335358393b0a42924f6e5b04da894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832be06de9227877f78e6ed823d35e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fa46ece5d15bcccb3e98e51d63e4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49b390ee27c669ca51f5fbf2c40d1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b850ffcf4f00c3e0e76cc274ca2b59198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a0d97298545352cf17b28344eb3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095a657b5ee3e1041770c2b87e53eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180029a1bdf8f9848f504934672c015b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a8465fcd5c2aaeb2e56c108c9a63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d372b854626cca67bd1d5f9e666f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a61b711485f7c6b9cb7de9fe873b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f10c9091c37e6fbacb69079deedb78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19eb268df168f32690321f32e5629e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faff6cef60f98825b147ee3d1ef817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561051764256602b4d0b273de19466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2498bc1edc85b8adcbd66274bec2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de6d2607ae59f973702080d7f5d39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce4f2656de88c2134989e67b8b2f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59df8bdc27a01bdd5600dedd65175b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3365ecddb1addd1594a9c4fe4135113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc49e07f2b6910ffce407f30d2b36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d7719c24a2dce8baa4dac9e63530115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1796056bba4074fb44d7a105c40e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672a3a492b00cd4a851da2b528c3dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91324f1ca854306bca9eb822f0d5a64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6ba1bba6a4ca54990df21f2f5dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe415a11ad8d211aceb9d89e96747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076b64b9b86d2437fd7eb33255947dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9395b3fb869ff1003fc4aaed7b324a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95a6fdab64bf47297a631688d75de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5aa0c72bee09d450daae437032b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54722066a4d701329a892a4d81554bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7019811b3c486041191deedcc06f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da9250f44d3658453495d2b54c8a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3aa79e0052fbaa4be02d2cebf43d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a12a8c0535938d8c184c4250af6a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62ae8ba855ffbaefacc3c5c933484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d2acce8ae1a27f0b40dc3c6d8f69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba91837cbd322c74a406b368885031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577921bac7eafd89071b61105cd14456133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243929dfbbebb16ae0a8a1ee174c8591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d9334cbdc5e712dc02538258591e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57766cdc37b30f4b4b2c7a3a2aab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc244fdc13dac4dc7bb2391ba8d2ccb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee473c04e04161c0ad6ae23a4768d3d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1e9caffd7398c1e10c28fa9806a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3d5d768fe6a3709fd5c21e3e6a577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8444f60ddac7729d948404e7e173e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e362550e24ff2ba839cd14bb3ac3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504401bc213ac3bb1fc7466a7db967143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047540a6ed43fd932d9e767130820db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759915433e4a675a523cdc76cb3083d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e78161ea20100fab948a8a960cde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26348f0976f2e17dbf521aa5d32e63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f5e97757405846e83b060b0956c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6beffdf4f5dc210b7c5237032a02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6f71e8a5bacec0e16fddc4d1122c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccca5e0bc7637c5a3c664cba32043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee90c40b1be2f5d0b6c4710baebc06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf88dc5a5de43c38e01afca65de0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cdb7dc269629221d5432b4c35313154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f79a8b663114f7ea681c06faf28d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2d6c9a8ef64867120e027d37a8ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12392c981a0e0ba862101febdafee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86b0b10489f6014a69145e04137d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41ab241ccd31b5b95568d6babf001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba250141d415a6406d73c0e126cd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6683c11643a93550d93ac2c46d3a79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b614680858eec701af2e14c226893162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597a5a585ae622206d1e945feff911163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d5405cd1ba004889682f9d81ed67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e62270b7b5b105967de6b9b16211165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920dd04fe0c7e6a0cb3d4411014b3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61be5b90736e7a53062dd8cc5b16e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f146baf3ef56a03b3a7bd470c6ddc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949a8947b6ede515fba5e8c1ce7f7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae6dd49685c8ebe3eeab4dc1faffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692d6477dfc8a27c1159a034b4c7834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ca3c0c3958d7a059e6334dbac2dec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52885e3ad94259346274a74e59e4e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464f50f1a5b815e4885b3c736cec6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb798a6da26bbbdfaefe7db08aaab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21482fa742618d7257c43a842cd035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547b5939f58deb277e59f7d91059b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444fcdc598daca8ee3a4babad0d9f6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd59ca4d29cd626b783489ae6cd5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4838144e9bb0566aee5ea4169d4a684180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439089ed2df175a539e699eb3159219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af98e1c46ed5b8bb20d0d8499769cee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312af73db1ea076ffe084657e8adf71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c2fdc2f15509759ba03383e6b4b70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea907e62287aad4f142513db7e031edf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035290588f73dd27d1721542fde855e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3745200b293fa308984409b4761c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3c05a180eb63580e01f5c7f818b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f17cbf84c9ef625d3e3df9837b96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755b120526121c761cfd18eda6fb38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe9744b249eae26a6bc788ebcc901191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3583afb64678bca1b6f6c1a0e5fce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cd690bed959a18332c95f251e8d94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0aac701e5e6029c16bded4c6357bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7f312b11a82d6f7e0c925089af62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f7f55fa303c600cf7c27362c4c38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265d702810f9152e487c9e076e0fc6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabdb142b7edf8e4e21049d12ae3e5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb5b1e91c0ffbf44e168dd9158f24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda411e31c5b0337f187d0d1011645200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21452d705d91a42ea8ec5258bda9dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89998af04819c8d1859e1d34f943e0f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d294b140e56596647cef2085d7f2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9eb6a3257710f878c6625ac0891ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04f665b36dd281231aad53da14c85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a36b42a2325927bf5002ffb5f7b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ade3318cdec8d4bb8b609b11a1582207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113fe113e084428a993374108071373208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f2cb7958194a4b6ff277045968fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd782d4419ed323855c9e9fb233b935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eecc840d77ae6d62eb3e9ad57638d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34d8839e4f8de70c71f988c13c8bc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b16265604ee05c0ca5d98df824a63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91f573464e7583a999972663badeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5845a16934e34d0d8bb81431a09e88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529f532e052c5963128538a8762c1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd61debf6fa98d5205846f3f2490642217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e9cfa1092a41c28cd89b47e8a6cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2093bc1455400742d5b4ff012f7afb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c0e21c6c79fe7acf5093d2df9c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd28ea3c778004b4a3546809b7125e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b11c97fd5a761d497df8dec1ac775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0945b3198bdd11f0c781331aa0397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac78f45c80772f0097020f45aeb21e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d466c3a004e2034f5202c45d21e31a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e93c6f71f2bffb0201c6674dfb82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee3b6ac536cf27c5bfe8a5e1f5f63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8d2569974774d9dccf97e6210999f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c9fea0933a4d61982a72be650e671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7988eeabcfe231df8ff177959589b42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49dbfa2cb73abf1efb62b156fef50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3917138f1f7f9c47164336a072e99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae669b35e3b99e1996e17afb5fcb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13f4bf21da4d9cb985a870f21b79f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985aa8231a977b011dc1ba5d9151bc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e000ba14231c9c40afa6c0239af1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c87da6899ee34749cc8ddcf356b03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8363de02a38d35282f30184aabf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90566af307b0958aac0134d13c633c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f70f4a33274b70c62401bfca736a70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dee075beff2bace2373e315be8d9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea61e8ae7d16d7f5194d9e8325a423d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83030473fe7d3cb662d016d9d8f336e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105902fa4f5b11b98c16c748b715e3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34d7dd0405514e769e1024ea3ed65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b373493cb85c782d2e3624843faf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e03abe92a14b6956f9540d23ceee7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debca1067fe2ffe5003a76070d1dad3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc0857e99b7612b9e56e1ac7a13635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da799268d27d980801daa3ea736fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a931053f6801ec6969c401987003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038f76dec9cb3c09b68313b41a476b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d1033452e2bf800bb6c247c636a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368918459e547bd1ed05294baca6f609254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596f92577a6decb9aa493fef157f1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd225e78ea7ec04a29db18a736a77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f00a73bf83494d68ccee576d42688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5c48f3e4e22f87b6d922a7a1f838258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e813d46ad20ed6061dea5a074060259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ace1d9da43aa4fc41424a91dc0a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b831c7ee2ce9000e850e99ff4b137261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a47a00282f466496709d7cb03d13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235ccaef40d8a1687145c6cc9919f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c83d7bf74813d5c2a20ed5722e905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0da68c35770dfde519b72e26fd40f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ffec55c85e98ff3a97fd9f2283567266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef12097e9b809b4cacb8b897d1c51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb01e847ee03efb17fc65d28574a0f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ebe776b244ec9d235a64f2383e16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770cbf4768a5361097f32848299139270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53761a177e4bce7daa5c8345c716c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a5bd5edc7a90e734970220c5aa3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971875a77b6168a878ae991c2d8404273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116983c55a86111c4d28b9b29c5f46b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae741b25ea76ade1a6e0031caa6dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0cc1bafacd93deb433852cb62066c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f248a27452f58474bc41aaa406cfc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbada724b202f854d86260b1f6e216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae3a538a7056eaa6372c3451709bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a709b015b026efbd399c2cd6db292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b059037755a9846875cb3783092f31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43558eeeb73229f6b5b73e8da70b33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d35ac32e6d2aae3f7b64bfe2e7a15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458d98c3e7e3ccf0bc408c853358d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587538e896d8bc257b6ab60c4c38859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14eea82398cc4e859cbab159500a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea71996cf385a26b6479c2093092391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593f5ceaf5d56babd3c66836fd7ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473f2ee697b429d778167fd2ac4dc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12581c69ef3da46e9f238ddaf12e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79247793647cbdae92ec23d8c3a2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803654d69401bc375f266cf407163f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c7f987c8216e73b31ad88e196330293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5985d3c180d683541fc425a3268cd9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153b2d8fed802fdae24463f60dbb16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f8cfbd9932587b0de1c3bd2164aba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573610c054eeabcb5915df119ccfebf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed086f0f89397cbb879e675e5258b13b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1519661e6ffcfdd462cb396acc0ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa34ffba431a75a9eec3d1b0cf9e02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d73e88038df086cc3c2027b2f054301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b20da3f787c15716679be91756e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f6f97fcab71fd1fb8bf045633040a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83511b5bfc790716df585475cfdc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c1d5be20dc6aeb6f9f0eec6d33c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8da3a9c29fd054ec182c33d4fcce8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00fb0997375740e2d3901a6483e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260ee47911d67640e1c04125b8380b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c8afb558efd52a455eda41e0360b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b99656cd26a5b74db4a69c19f4961310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab3d2cabe8993c5180a439ecdf1de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00a2692d6d100fe4d7b43dde135c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2810e05376384a9f73b5a3901d1868d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d52ca5bbddb9e411a4d174271cbb1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf7bec9b221f4407cf3e4c4be57ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6887a4fb2ef0a26051e213cd09487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796fe90ce7840d5ae573914e77f103317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db841d5b6c75b78c664a79200363f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c6288b28155e79caa756c82840380319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65f6c82e96e933f7fdacbf2946d9ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec8a90d0cd45b8f52bfb21459bf11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f748787717fa13b01131456d6d9dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086961cd74ca7b48b78fa62a8a9ed5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342533e282c61b443fce25902eabb420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28671e379e4193579921e9820b2a86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368a37f09a77c32f597e02dec56c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d540fb9282d24c5f5549ef7218334c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108940247a659434057c07005a8158328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c6f5ba5ff51a733299b7a7a6a5fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db3702685398e39382c308191d351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a24f7097bb6be8c6ea30b6a2b4b86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947709c407d6be5e68873d5b896c53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a480474e12a51adf47a0b9e652e9db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8c491476f2af05f244cafce021f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d9710217f321a57a82e307bf1931335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1101ebd2d23e9902f63bcdc8436fb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b5f7182d561d3a37d4a6211310b59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75144cb31d83b4aef938cc71036ae4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b35910abcca3d73764e8cd41fc57a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f80175d13d56ae5d53f513b3e4fde8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6f3b53d55634c3ab1f605bbe47fe2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc264617a0042c5884f0f93a3d26f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5b2cfa188809db29b56198b80589343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173096b68f1250d5f822695d6d7ee7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7051a10a454b196a661d1cd40c20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26cf14baf59b93b8d6724fb3ada4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af827cee1d2e458b89d9312f4d9ac6e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f542640cfad59efc11f1b9e15851348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063065bec20a063897ead55760c6abb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ecc9c894f0ad36396d3269ce5fd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bef6056723a02e25489ee9c76d168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a1a14dc38f539e3c4eff51562607f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316686335ad40470d7e10f582b6bb75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755b3e5dbaa51d4c379afcb3132d22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a2df146647ea887abefb09ae51bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4617b735b393ef7c7374ae332c40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb0a668a45660a75a54b6424895c6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbbc0cb43a2d87127eec20377f20e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff15fc06539a3b87faedbc1c0a12f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac122309f5aceb812a4d072e10990aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593919312c42ab21ba0bf4f918a96f17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e936cdf2911035316912da307c4d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e338e9218f3e8435a6d006af913dd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2027a2695760176b7250eef45aae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8f63f4879d16607925a94dcc9150365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79200b39a432799526ab326cd26461366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d350bdb586ef67a2f1c5cc9c52f9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2295d75dbf6f6b5adb5233f4e5c8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28311aa909f518b24e2956f9413be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733290bee3d5c19227a6c246c15737d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748af6159c25f19ba4943c44504f3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e84bafe314572d7b2901a1c6bd8dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ed97bac1c6141f842a204dae4585373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4ea0ef7ec444b74a77b762b8639c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6969e7c14f6598860b595bf76833b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e302fc6f8bba49ed56dc0f6b32aad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e000d53b8fc4dce676ec7fbb0f7dec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf512c42ead9a79fc7d76f5bed07b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5c08e6dcf8bad915aeb7aec538e42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a322e684ed0944bc6eface94577c5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0db07fa696afe1d2c18f2ea9a24b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5c37dce2622b05ceb1661cf0c0a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833c688ba5dea7a8705fea37b646a30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18de6a844b90fd1fb77d0af7af03ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753effaaaa31cccd5d19f3bc2543032385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7b2aef62868a1364566d93913048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21ccd4ae1c3bde8c371b9894ea1ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d7b60fb2ae98cbcb984951ca04ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028d8f9575b08bfe42acfe4755cbc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb5624ddda7283af70b7f9166b60e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ac6d67a1a0bfd30879ecc9c57fa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e10787d8c50ec8dd697613b5002c1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf826ab075390d5560ef528d1a62a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca530803a042a0af5d9148bb10161394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069cc2217b42f9d5df0026e3790bf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555f9dd50fc6f54924ec7d89da0b7eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37214d62e3d9805f73f3c1ead35b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ee9ba04402abc60b73b96e086cc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf10e29d03e3c36cef8e4f8794f23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f3758ec2e40e9dfec7a0843a003f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7184fb6cfe7d659ea4e4d98218ce4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dad1fa23ef7cc412137f2908453a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f9038cf3060bf8f7aaf37a580b1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da38df58e729becc9b567d049d562f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a0bcdf97009ddf73285d96aa5fec5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf597c0f7daf468679a3a70c718b66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014163c1683e45c39ea691cbdf96e8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55a2f66fe8ba1b01ee7c3d48084ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb7d7f83a704fb4da62d20b6491c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d2620657c2b9f586fb954bfdb0df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61086bd2f1762c2e875c2d429bb006dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86639ef9ed24d72d83c42ebb70ab4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691dadf9f26c90317ee89c683ffbed4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70c1d866c19ab818cdb6b39715c72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a43d6cf80e72c2c7b9a5fb90a3a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4e0164918d1b8284349f6f5d40e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f997062b24974848fba81638bc9e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3a05c3590065c9a4676a30cfeece418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d78096db8a80e577cd6d37c01c13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0546d8d624d767e640a4ba6648ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384658eadb30e65a6156d6c429ef69de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5fb2b3393797f56043005a5e1390422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a1c521b7b0091a09f68688aa7270423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745874f5af477f9f9c5986083fa984424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159719042bdadb37586151f73f13c34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9d34a99cf0fb14a147581862260c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6145f9f0e9fc961060cbb2e503c99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da65224172a97426a3001b702b8c222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2ed94e1b078a719872733c942545429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9c02fa08080f59f739fa9a5c8d14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc01f5be870bb1692804d60eaa4b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d787386edd7b918ed310a8493b15c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072dead69c4940e65dcc612a8002b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047ca01608143c9fd0e9b69b620836434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46f06dd80d38d641a5e53c03646a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c3d53232adc2a426188f254dbb16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38d3b32740f7d93f56c042e0fe9133437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35fa13d273d24bd9a56bb3983bee4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc356da523398f785716ffd5bf9f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689655bec5d4df02def7c58a5602c68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc2258d05c9783276f368759c8d94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c031c2f939b1bd494fd6a708ad61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e137e7da0da0dc085d37ceb4f554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d521e4135711b3cd01d4361c0d0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af38a443faab069460fdf8680fef57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f80877ee4fc8e5b8fddc11008aa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a099f82e48d5fd4b85cf85c49d4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ec36d38d2526e07e092096a21589448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7b3bce3ea38c76722bd2f49e28bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc42db9191a4213408f692216825a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae7256e1b6375777599b0200e02d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adc188d9247b9194ea655d3d3ca381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72888fa966ab47e2e36ba8d495cd74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7cf7cf9328d533f4a6428896bf838454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc40ee08803829a6c0c9883c2c601af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0223a1c82c9638859320ef043e4d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab0703a8005d1f2e4f66552c37a9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c00593593f70c9a75d1950250d32c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b488a01d785fe90484982713da86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d506468045d54b2666d45dd472e6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de3a56e449a4e991252a2c0c1a81af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea659972b050c9b9b279b6f71c17405c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139e78fe22c9ed64345d2dd8bb08f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5263950d56a8a40c09668c4da3abf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a893c6d4fc749d4103d7ef3e9f271bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee322afae20deb7a13c1c79eaa6ebc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be44e80b59f1a030799005cb80557467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ccec314fe00d38b75d2d0574a87e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1d6c81606b8271900e231b9511ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21592de4762150e430ecef26e03dc4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a47f1dd3a2b0ee31a52e80b015da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da10cb98083fef5fd8ac9f56f5318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee507672e6ecdf730469b2ec0bca962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634f85bf1fd0611320f00d0fb8ca1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08febf03f478d00a934a90c2a58c510e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a43e2b5bb69694069068ccb4f0366476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad5d2d326f1bd461a99c9ee5c0a11e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364415f22ee453a88a2ff081dc1120b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3c1ea4b089cc12de8b5c269db53d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a13f608a88d127c9efe1e0fad27c89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b450f3b275ec3c7826998e1ab72d051481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109ea218d3aa11c7022ca4860386ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df025fbe256124bb16eb48fc98f9da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b46a1ada3df2d47e0e8b494770f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7c8c5b4d7cf84093e59bfa9e3f49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67581777c3b4ea83cf24233630f978df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064272933ecb4169cc73833b3d4a473487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf3a96627766293aca4b478690749488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41e5f8234625ed31fbcbb23daddb22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def58b99da8464e3cd2d36c08bd813490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ce8c6e397ad7f82ae8e2bcb354b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f73c2385ebc8aa1dc8b6cfd3af0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214e00561795dd79dab3e048e24874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e752e91cbeb2fbaa98bdc45685135e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62720cd58ec3f4aed23288f06f734d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fb1208a839b53d67769fd3e3e5839496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e3e917ea3e67d9557b0d483a688bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f00aee3a4687f8cb79b57f7a4db2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111a2b7e3660e551b25a0414b37e99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf2894c683baa31f709875761cbc80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e456c4296dd730fb346e3f7ced7c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5c6610f17868a34d98dbd4e23859502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a201c4573da1b8d0ee93c21007a0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be3902997bf75c291ff1b76da9576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127088e70f91207d4f17fb358aeb203505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f00ff2c2f33bf13779d1e956667a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401e33b9731049aff63534480efb7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af905541be85e0de0f5f7cc09d9ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24de3d24831fd3c9079665fc8d738d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810542776ee0c6e5b47790c765407e31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f767ace3d302ed45d3080a731cc2add511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69518a96b1a578eb5a6aa6332f43a4c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256aee128e729bb5b163ad14a7d58d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b74df40c11682c84d1a5cdbe1b8e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581a407d6c7efda93fcafee3cb15dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538590f6258c92e384720f23bdd6fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8462bd028ac7611907eac175d65b47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea873eeb2ecba2ec07699eadfc154518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d1cde18977b50601f78dc05304c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d58544be5badc9e0acb20a443108520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae8ddb31a290f6dbd310af7158d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08137cc8f0e8e330efeac98651d328522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a51018d35dc15e3766d91e62366a96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce9b526dee1161c81918d1dc83013524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ae7599643a208d8303fe131a8798525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764e58dfba212fe2ececc6f01bfb41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66d880745d9b72fbdea164d25d438527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92265a5a414131eb4a466ae35a853b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c25e81f7132ab41ffced24e67456529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112ba6b270ac244f8359b41f41d20b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21fd97ad720bea4f04cb014327b17c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2a8e5c7d6c88ea735455a4c85d4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ee30af16164c589cc38aca4c85e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859826fa636ecc48332318c0295eb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be373b7179a1241b0ffcbe3c4309bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ccf8c2d9503a2d2445af16e4a62d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ff621a15832db9f82b65d3e74d35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2bef438d7d874ed869b5e09b54c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c923918edbe1eb2f5913474ef70f18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30343797b74addb3420763ad05a34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85c23495f45cbc564fb6be02021c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf78aa6f4fd70c557b2eb4f77a704542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ffc8a88b9e8aa828f7cd5cd89b98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea2f7f54019327928b728a40a8ecdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da300650074d6753aafef0ee3be9531f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128775bc9a0dfae5dab16960d231bde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb5b8cc4e8a8842ed314320093290547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b14ac46444ff18557c457809ec0b5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64be756cfac9eff4a9e11f54044c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aadce67ca00354dd66361579e4bdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270b1d9b5595e9d934c130dae153fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239eb58a996015e66d8f8cbe45ace5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab307a3c28474cfbd4e07fdf2a6a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47117ac74f38696d4b894ed0f53c77d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c9131a72ec6329762636668b636a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7867d5b89d2d05340318ea1d5718ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586522555a2d63534484f2e7a6e1c22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217f7c3fb53ed3e7a3367be9f6fd28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b544b55b2a39e5deda5549e466cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144771b71dcb2d6d4d6538c80e64301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea95b0b9d484022a45148074368851e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d0f13e6e62cbb1fbc60b43df0765562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef8d46b58575159874bc513b0c9642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d6a4bbec1c0aef307ad1f110eca8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259e22aa3a11e7a5e09420d45ac9ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9988b80cbbcc053c56570029b34c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738023697beb2374e86181c23aede7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a96fbcec19258ea78a6fc711ee075d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebd68cef86530a9f8edf2d339bec3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291240971def3a270860c51ddf01c2d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde96d36588abdcc7b0f71489341ef6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d234a817d19531311e8c9e6df8817572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c92c847b42c37838bb58b8cd1603e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3e5475ad63838de7e2777d3f590f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace38844d10a85da723bbb14d51160575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7741b737662fa9e190334bf74bb68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546209f735f9ff4ad270bd85775b628b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48debb2d27a0137a79b7cfaec21aa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8151101cdf41e0186e327ed1b206f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44588d211ea3db1ee31521d35727c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3316d6d79729106845b8862f5d6d8d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219602589eca32f5cda19d95b4d994582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4100a5086d03e65e02adabd3583331583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ebddb8de75c936ce8690b7cd486ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de5ecb477d01b35fbb037aa8fe50b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfba386f26bad1e6fcca8e76213b3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ede13b8c61fccdaf4becb9c62e50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbf1eb9c0808860fd12117e52c00e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd228c2aa00967effdcd9d059f13955589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55304f7961ef7b38fb78562e2f4698590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa162706399adfdb0c7fd658c28edc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d06510bd7c813e993524e637dfed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b01db563249941fe57a14c485b6a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffceab009fd389dfa3471c6eb219d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8ffaf6fe3e95788927932fbfd52b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d69da2518d7f796f3380e425d866596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01911d1950342333933913062ad71e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f863d4af6d39e6f75579bd2bb1dcc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e83f272113bfc71c6c54f8792aa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858630e39efd39dcc7d0b0961311edb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a49fbb96b3eb16af90b019b525859601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479196323d45c2615b6f936af6292e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00085073a95cbe321338f5ab6677b1e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c30c84444c1f35f7e76f5f9585e26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07415fe83cc5a7e8a7a8e89aedfd7f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505648560015d02c01096d86f4929fdd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391a318a94388bf361472b99a6d8d37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171c130412040cef32e7c946f89a70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2d1ba310548e39b1d40b1822c1c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61370145bd5c3ec3944358cf26dac99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818b01a2a0faae80b7284fb8071656611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf954709c55e3a0b9d96151de071956612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b923bb658bba0f12688340493f25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95158f25dfd6c6bbb4eba914a94f3493614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50fb375d7306edf0789f52f9a5711615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad43a09ddbb162113bcb19257d2acd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae2b2fce8a92db5f743716b69c9e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c5c5774fddc8e9e5eb2dd527d930618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872781de84a4dd44984b0cd10ccdc642619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad710a386b4d9b8b8978e15a49f59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009905e8fee27080b34faa0166a0c029621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540624495401750b0d9023a211cede6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46b929b00e9774a729d8dc0c82f19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ede3914671f9217bd47b9f7f23c0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332c64db52432c2bfc90247c225d15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec0b17be24a926a4b97dbd5c7f41b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc59adc986dd80770987a7412c75ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840973b91f226579fae668ca6c9b6334628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16511d44c56e8eef04470db48d5ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca5966a6f67912f7323698cc05c5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f3eaef8afc4f14732abe4434f400631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3367faf5f298d4a13e16857c34e162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf05a3648efbd78714ce5a980fe24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa264734a2f5cb3ed16de89ab4f20a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79028607b846834e6030dd5d54ba8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9659b05d2c179890aa3c2c73cadf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59672a3c75331de1e4b2320df25757e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ebdd840584bfa339bf365f553031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f617e97270a11d1f462a3a965ed43df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c53292db4b9806b271b1557f703ff1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4e00d1d0965db6cf3d4b585333746641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ec0b699f3ae22265ea0b28706d647642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530b01b3ac9419670531591c71bc3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18265de542bb71acef09d35e6b676a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93af548b08e25052b2062d6a02424645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934336c515620acc4f2d717a81107e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561af8119a22f9da3baf49befbef27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e2c65cd5d1058fe1f25c554b249a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5016ed77ab965eda07ff6261830db9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c768574acb8dcd68c374428a8bd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087e23eb08f69c36643359df820876651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e566f882ec54c8201f9cb5a1fd5671652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad78dc30fe79e8b1a1e7a9a7a3b39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6277a8b26206c48579c70c2e10117654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edac8ce73c735b684085e66e985754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf799f61cd25ac25db4235c9504ee7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f1c5be83f5f2a82ec3a3f7fb090b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe186e6912f73650be76495442d39da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3ca66f68493a816c1b3984131a85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd580d968b0b39471a263db9366aa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244fceb37b6063e8f0baea86168fbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d36d3510ea5c3e0bb40507aaec02cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106e80140931474f9cee4424e8a6c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b275c800dfd5457ae56705db1d14c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e329825eb54019d714aa62b04523c45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595419cf16424ae6d26debd862224bdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14004e496e9333e4e30a95d31345c6a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff34f696ca7614d3548305c3329350668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a22d10285f678fec4d063beab410669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3df3fb6d0905be5402d1fe42434c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf6b213644fe9987c6aca3f6a738d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a67a12bb089cecc8c9c58f1b68001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6e77ae419e6a6177943bec45f390673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f388401da498af2ecfb2d54054427674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb172bd776942c531cce8c8ac7d0fa8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37f1a818390d98e7ec1a181249c1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dede067519c27259bedf71bba95a617677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea032dfd84059cbe0dabf89609cddad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce865b80b0dcbb1b716c27ebfc5d7d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ca0a00ca84af554f60a16e862232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad4ce25acd7ab3dca0c4ae0289132681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfac039ad513097374bb7dc683ef5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc421393e4e624c4fd46296d97488a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5cd787b7d5fe8df41b33f5bc414b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb79d4f38dd9d293db67da097d5653685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158cbc8c0f7dd0090c3417446eecdee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f7efbd8850cc31056e2c032270f38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b9c96d5d4ad4651abf03e4c55ea2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086f66f77a683968dba335451226cee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea205b4ecce7e618b1a7c8b7f28fa4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451d65c0ccfead96ec9e50b84e3df11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013a4e8659ef1c0d1516adda484def692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a43007e59edfc99461e6934f8c9c6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4304b3dd52376064d2ed01e7a91a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22aaae2dda41fff2c4515f3f10d28f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ffee1c024e3f9fd5bc5c17a39ef0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2792ef579fa3ae4072b29e81a164d44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f92f51af1bed94df7d14a1594ee4be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282021527f1d594632bb5fd20c30c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c822f9ace49339aae7f45997fe46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae60b8433b1fe1e715d77bb21a0e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb775a11ab2687c4bf156cee61b56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec859f8ced5f11569808e099ec92af6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099527d65772c7ce9c4234480ff16b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69dd1711deb47ba4952bb27734783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf732b5a1cae484eff54e5d8a9c1236706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4294568143d8c0f94d4872c637978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9089a0dd53d5bf1bf94f60d502e1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937205a2f58b6761447dc0e0e7527d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a48aceafcf8450fe1f03885bfaf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a784d63c8fc43e0e753442deddf182711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3e25e3e6ef02f526237248205622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848e263ef98f7b1168f269a2fbd4a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3d7fd085d8407e9bad47999c75ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1d26e0c816d5c58f612c0399b2f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12873d8ae043d2a03af5711cd890a4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca030daea56d9199112b4fee253770717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d728cc444659131010ce002122b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189e36951151a98bf47aa3430eb31f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccfa28464c293a7c910071f9d63830720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef5b1133c8798a1378e888b558b30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324bd96031bf825c89fc3d4621f2101722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ac27096c463ea588cc0c50e70575e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febccf49855f9d31dcb0034c5e123dd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4415fa5a85dabaa08c60bf966bdd0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a46df1332d43204b9db90f0adb8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3244fd523c236365752943229ee23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ceba2b1f52c237018bccf8264e477728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7e82aa1c60b34b04fd454bd1cd3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056678442c13550217c5192a77ee4a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591465ea316d24d263920be9b9c849ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb08eba8bb2f4a5d4116008aeb670732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a811d042927bc1d3103229f9bd47c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c80f49c566faadf8e3eed994444e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe427d7d3761ce2620a5cad6e881bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7340edc18e8e87bd4e7447d87266a42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f6ecd5bbe650c96016e9f2a2523d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd484c13285aeb3d02c0641536e6aa1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d596a3a26a7b193216a5d01fd3d7b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1feb44587f3c2ab0a94a3b37c5cbc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f7ec63c922566c167625f0837953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289c53bac26a02605d3a4f118d2da8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24e7489ff373e48cf286a3fbed3bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718cd993725c0d73259b972035d4859744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7702ed3a848f5567547d2cf2baf6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153971a21393c837c890dcf886fb7816746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18eab0f11d0521e2d0caf3827b80c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f3b63643253508f665304685ad42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77998ba15527a39a6a3d70eee444ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181eb82ced6ba20f3905fe61db7b6a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c4ef17ab2a0fc2276b50ec7cb911751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac0754ca461b09c8bc48c6fe5749d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeca6bc96e5a364084b9f6d3331fa1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10875756fdea35d5eef1a1cd41ae4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540907a950c399ab65c65f8cfaf8e9ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29af6b227aadaf67b9469204be42c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33651e04c04b964d31d7555d658d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bde5fd111a0320343b3b1e8bee429758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8f91d5949b68d985bd4817c26b6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b09d061e8996838af6ef68e08e52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c06276d165b95dca7c40b646eecb32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d15cbdbe6043c9c635e902bd6a3b0d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a66daaa53c204fdc6e866b8f9f78763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af982bc0e4900414113d817fddd4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03cc7bf61b84839e78e2f8f07a690765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa6207d4ac1092d93ce6678f9317c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176ad5fcbea6560d2c720a30806811767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>