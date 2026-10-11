--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663051e51fad1b4c882f3c2fb6651cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b183c6174222aabf50d51d8ee581bd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b2ff8b8d3b6f2ed8349086f9fbdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9047f389e33b80ca45fee853c7378f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca316aceddc821d91b1b2c80ba4e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879659b44c7c95ff10768588b7385f476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e33aa41f7b3932e396a2385b087cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfddc1d28a75d8eaa1e53b9cf53804a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a70a1865dd7d5f60718fc8be8cfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034b8355651aafbb740a29abe3890c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac98db4c8fb10fa413d32cf630e8b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab26013c3dc0d3b0466fc174a888112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f34273077fd01d1ac4adc9d8394f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ab85e2d320c53034fb7979551f3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe66e3ba54d47e1bee0f936eb9c00d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce2b8b06406ca29316eb8460655b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba2ba0a8dcc1c6c6924eb1f2fac2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e289baa8ecdda18f81fd711b468d6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637fa7767d5846f1cfd9952c02557319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358dafb1908c0397fb52a1cc02152e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09569665e6e49f19b1a19f153f441ad321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1dadb06f110478f88ea8c6690057422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf28e6519dd315de373bff912fa1a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa756f30bc0f383912842187053fc1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84004803a742912bb0ceae6ba023bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1cea5242fa7d3272b7a55980419f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbaa1edc78d319710b75b91b965b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f634ec4a40e4f93846804f4eebceee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33838b61b9e27a7d5dc3ca8ca27c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715f7ed692de19e5d5469a5a18d99d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9d5b6bc037799a97215afae429b7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fd5a2fc9567acdcdd8782a5ec9a2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e0c0a73fb4c39f290342430ca59233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6150eb87f77e8fffb1a9f44b8a753af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02687878cfee64aff99ad85f8528835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72a6a2a9ba1e6ff3a9ddb4fc67ceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3187e7e8ca0fd13c7851ec3cb180f3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed373c9666be9df20b160678e8b8a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889169691ee6046b6f84ac57b8c158e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4484b203b7027de98ba827184a0d6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f88a695eba183dafe9665362a10941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c037b0dc2f0b5b84e149e563d596e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc952fdded55a08b8fbe80b67197243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a314080db11961842b7b82df435e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232dad3720e6ad01df3ae5b637f3d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3500dd50e83cb1707ef131c799f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76691e7e82c812d17e158e51df7a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24b06abff65bbabaaf415fcf951b7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804ed3d18a973a99eb5473afc6f88449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6ea42d65a2fefb7aba154f3e936150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b775da48a7e6967c54c9b4900e5f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d689db8a342324e8a2268fb53cc1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cd862406431945f688e2793905b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247658bc729e541ac55f2a4989fd1da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6c21f973a8a13c482a8623c5a7c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb7495823f65df6c63663e0e292fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e51fcca4abb6b1adda45dd66a13a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170b72b7bdb695637132512859885558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967931c2c77d544b18ebade2bef6c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd71ded92919fb1c416ebc93dea0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd35e59f73964a72be73504cb266961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fc0c70a5548bd9dc75008464f0a2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505288d78ddb51867a3c7b7ebe7e0e3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27ec9dbed4df0750234a946c7d77964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d5dcea99bdb1a5d014e4773ca45365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba6188e352992f6fd48982ebe858166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc45802cec86259caf92b82869db467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dc345ecdfdc3a90fc3db8a1329f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecd0c9f4ffb1e0ea3e2c87a64d6a0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b130e7920f67402b4b05bd3c264070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa93fa9c863da70574c8d96ef025eba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d356ee0ed6720d50a7bc712bb657c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02b60d3cbb187b51067cf7043bdcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d81f4271a7b52b982c9c884549c9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc834fa79ab956bdea61d586e60d8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffcb4208544b8ce579025c9c61753976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c7d06b48e0fbca7f19e87c74887577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c999f6eeabd7cbc4eeb8a51a1be577478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb797ea8e1a2d84f3e9a645145545779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548ef6b8da007c650e3f2d33cb910680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62fd6be5e40508cc2f75a2b0c7cb1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e718976f4ee62c9bc4dcfc64ee36ebc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b689a8802e827066db825f58331983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f2faf7b6e92c90bcdeaba1f0c760c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec186430188f6afe006e368d5a4e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df1fe633aac713c2cf59635860216d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f838d15a974e4d2dd725b52dc1094387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea1ff18924764c9c1a8a540368b09a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c90e4649f33d74e2a91c6d3a92beb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b695b7a3ed9a418547896f531ed4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93e67daf37fda8b59a616e2ea2b6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681a083e00932ccc1882e62deed38892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa5a35017faad2fba11a91fb429a5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf6f74c2392fa11ffd9466bfc037994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66cd7ae7ab9fca0392054824c49df295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e79d7ff57e94dc63fdb971b54460596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adaf1ddd5ab8211862f99003d5b46f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fafe42a2e8f50335d2bd64a8d74aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bcacb5e05ff0ba1e2f4762a57183599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad4b28975874ce11fb2aa8cd50d18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa268c43fbd9f8b8c086d9ef9ef71a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ecba35124d016faa299f3bc86b621102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683956e447adc6b05b636f6c95140d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c35c239b16c5080db5d78d46e6858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e8e05b9f3a25d50b0c095033dc1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8fbc3e52797ce3f7f31be594a6cee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10892bef8b26dc1d335821f7a557ec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e610b299495cd5664320d68f70eee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead877a01bb4a5b39da25c3a9642eacd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee092f887ffcbe1d6433ac0b997b54e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4ab56420ac6a7e15e10d2e03d6e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb6eca53c233ea4dde16c3a9e34a34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da55fad98cfc269ea3d27fe9f359da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb21e0103dd25e71f769a50565b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722276a6de66a8967f4cc33530e9db68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c781a5ce2b32b8d265406c130d19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed8b4f3173612922ffe933163a6ec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35b095d9e23a307639d9642d58d83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa0b05bded6aa9bed7cc0d6aa1371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a61d1027b157e13b9ffecf7981100120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81070f5daffe21a273e6ead51b5ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fded249a191d53632a16ae08c2bdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f8b1f26f6914593886db989ce788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119a19cb891aed26f69744b9dd989e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16e9c4234bdda2b60bcdb9a20e6da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc17207fa1ae831d3c8878a386f17c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3aac3e9944d62575fb1b9074d2163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd98f2a4807af41621024cc2f7aced128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bcc977ae7d920f159a0893e14da7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d107a79b1465b668ca35e39ef0fd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c82414bc6dab8446959c9d11b9c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58acabd5d2345e8f928028fae292e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b291e95bf93b94998983818830cd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d7368d270ec44f6e8e189209aa96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eb54f8156adb32dc8b3e96ca0bfe1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b29802ef80e303089a9ac44434c7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b987455fe793dc862f7abc9025c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de11ddc14ee65d6b941b1f9c04b272c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763b3f264ae71f283fc439a69c5bdb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539226af1eda4c2a80200a6fe213066140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86a89ddda84700cc74d2afe815260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60803b87372625da793f0687f631a755142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fadd57a4a78a40d3c17686858703b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d6c2c097c36395cd734a06c999d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df874ab7308aaa80e25cda9f40fa1743145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb5802171188f0ca4470c3b1226b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7a1702224bb9cfcd5cf9d30e6667147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bd2e5827dd78f5ea16556ce81de13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0c68979e8b6d4702fefd0d655b4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f08c583152113d81cb98dff74e285b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c036d213ea3d376a87766f0746fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7630b493ac25ddb2d537e9ad9fe2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d60076b06d84d9c7f41f7999bfbda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547e085cee4878e984014bd40f8de5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a902150c9dc07db8ee91d082804d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b9bb53dfaf370826bcf2ef618dcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da4233217ef800459d12ddb7df157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb01ad829e3489d271bcc174f882f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067ed7c8d8ee86d9fe4cec758440d40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2872b7851e855d9f80355aad5900d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8eb64237481dc8d01479c4af51460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea4b8d608c5a3a170cda8471cc19b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d49af53719768d898cd011438ae8f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b817e1940382b2d8f361df9f3999b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517ba65e8de2e25ad0911913700dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df32b294c39755671db1dd6873d3f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df164bdea764c527c0256ce59c77afb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b60c0f6395629296ff8e3f672bf503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bfba1b50a683864c7e2d6f302227d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7614128665ade040897ab28fdd21d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dba9aeb024714deec7bbd9ff2f4e7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba749be771cf13e9a810e6fe938c34bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e334f435c4e7dd330ee950a7c72e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff9e7c4ca6b62da885fe8d23b0012174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec79ac2c680120789628f243b89738175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c34b162d416c7eced19ce2cc007e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02347be84fbc8d61c7db31df498fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989482cf2d3fd2d277d41969ecaef9ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41dc9b75ff8d9893574e733782f95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a503c6642b9c952ab009e95bd36a06b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f02571cc509a58db2cf38db69d15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864865dba0f1e34930b3f189a8104d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab353c2cbebbe261470b715aa37664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f3488fd6d4b9d9d673b0ba42f8dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456562f9ccbf70e9490a0fc906d1c4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2f701532bf0e9808308313a7f5ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573679a6dd5d8ac0f5510c510197af83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7db7936a6dae925c8895e82eb3b0f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c947d6986b44c4781735e04ce1ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83afdf51c9a82afbd6a9522aca813bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf90b4e919830544f30d81ad30b519191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4779b228424908e81f4a8fd80b3ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23ed42ef9b0b0924082f058bdd694193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a217af99de96ad12ea93ac6e0690e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c772ccf0f14fd68658afb14558f206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b7c55b7de13d9285e11f50a5af86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0787a6db39e5acb58185b83bdcf8b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297e1f83469b3e8b7650af86c4ebf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d2260b9f9d715a2149e0296473af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179624987711343562dce04e5bbb14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d522e062065af6549cea17cafca59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52621c6487b42ef5eca713b49567c461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797616c4b7ef63e8f3104f19dd73a304203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334e82314cfb7cc385631dccea499a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea8560af4cf6e9ea6ca9228bcb50a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdfddc2e44601740b9eee6b03ba106206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00dd70343f27fccd13098d6b618658207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f1e82c73f78c9a6cf77e9a6ec5ec0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab19a4c90f9b103bf5029a82f9e786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adaff803353e2702efba40897d7afb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b76a79dc34c4b643105095f587564211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e0ffdfbe7e286c436861359bd232e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a392006a0c051a75f23379c5a22a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9b34314b7611c715d60251def09f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad63c61775d1ef57272e10a193e23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5d82b8c88434ad7c42b2e6777271216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b7ac2e50b5c8663a0494fb9b6f7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e00c0b77ae35c9efe0d1071b58f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae37bd0217b8790f2deb3f6a4e727d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a777204b4e8fbb1bc39704dac435220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8bacb3bf4413ebd34054c31e3579d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef62a5f2fcf5cb214f152882cf404b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67429c18b695dc5b3f22f51b36c3b59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156069fdd4e9ec49457863cbf6798924224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa386140669b11472b3c03d24648f64b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c66045ea2ae1bc8b7ea3a73dffeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f0a9cde2c0eae422d0a81f754458227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309bef8fa9b6ac4215d64d87f19ab82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c211b08bd93f6713f3f120307271e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1546490ac9be3ac36279e418d89e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc9a668b7a942bf6611a05a1d1a24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea04d524df3a3c19ad17f4d92ae3ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902f4506fea14b09d05c2a5bd292fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622405efe84c5a5d8ed21e24b49a0e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420870468e9c6e8fc7cdd71c44ae67da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3deb1b6ae48bf9194eb383af71b5af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb458ab27b61f2b4a3ec7328a64e876f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579a22e85a4ebcf81aaced425249be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f93e1490f581c75046c40ea557ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf6d2191d7078ca0b42aefe582cd52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508969a47d526e4e6e664c4142509385241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919493fcdba6099b3b44fdd0124fa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9d6ea3e34babb940e09a55b735e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11922a1e6bcc9f180a4e0a0b816e458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d86feb57de7361fd1b3ea64388766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dbb7814ab993c23dff8d3a223e330246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d92a4ddf6f1d27e8510d847eaa55e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216316770f5ad0c408298b60bb7d6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40ef2bea2d335184dbebbcdddcd331249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178e7d3f1264510b58e8fb2a41787be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6fde227318485092abe4045ce956251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066ac5d99e2f1f92e495a2e8ae4b37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68892fc0a3bfc3d8c03096b08865ca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e5b2e4ba706830d20e54ffba6dc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c341c33daed534960e73271124566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b0cd8b0a912efa63b3076d1e31842256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9dd75d9b2f486db00b16375d2ae1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ad8fbc95caa6e6a4b792860799e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93284e200082ad5db85b294b9a0137c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c9cc59ede063a6a988f5bfa16543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6775d83f79190139f134d0269604897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5bd5cb16153de3b1c9f8c14a3d5aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d43fbb03aefdb01f660f10d9750f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e905cb91c379285bba277f6e96c390264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6ac0550f765bd354e4b409e6ff0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4c6ddafa475917164515dc00404d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd230e0107bd22ed42dc45a8cf48a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d330d47e4f18d42b20c8b580cbeeaee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417106cf021cd98e2854ae50ac629af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc9467cbcd3e476b6bfd5bbf7486a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dbc4d78f76ad851ea695a0e5a7e08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cf0ba3bf80d50ad666213b9b93e30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60ed620de36f544473b20d3f246b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a100ee276557d057b74dd9cbbf72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e569c0ebba7dbe56b75b08a51afb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62763854cc7d6838214572362bb57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406e5f84ae3b6f1c608a24fa338c0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a334ae95bc7a9f7c662651de9b0e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b483a53a9bb294d11633ede355bbbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f430a96a23580a6bcabf7e10a3f4ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d879c92cd7db85b7f00af2fc43e5d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cb8aa4f1351d53b01df837470b058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689b09d15cfc21089a766559f8afab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845da27327b3ccc7a72defde285a29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131297becc3d449f1cd17ff9bfc1452b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc2ab7d5d1e5e0d31275cd3376ae1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e9b5bc8c11b62f18bd4d45e313c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ba0509ccf018b5a7c847fdaffda9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017127c4bd510778f2dc28274027848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc410154c141d923fe1f0b10286b55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfab590085772e69dcfb4a12e0b375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402766dff2e5c97a213108fb51461b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0413125b0524212d407e273232be9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3990547ca173b9c824f8bc1851d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66289a2f14a4f337cf57501ab9a50e18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483dd0c4b520ce3ca61b6ec7880a60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b9da599823360593a4acc6a1f618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cce9f066f2c8e161c3414786d58f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aeb62270fb32ca9e9dad53fd162de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9542f9df782a058f9cc5359414a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d651d09e86f7bd0733154ff0c07fc5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a75bab20ca077e4277dcbee7bd0f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c6bffb8572b5281d083f5d53bbab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004f46c2ecdc7592693536a328b6d8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd3bbe127616f5d8dd93fbf5e41e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bac335232830931200d1786a175c6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f55c9f6070bab64a241093aafed524307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4ee46e0767ce4700440c50385fcdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c13814b2217bae1b869940d3e811309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066120ba4eb297aed04059bc965a97cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65300417c4f34922aa5858d8b031674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba00b6f0f8a660b9dd32a756f6ec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517ecb9bc0ae303cdaca5427b68fe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb03bdd68aeeb5200dda892f5c41a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b31e53944d716479b47fd675ab91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf9cf9ddbe2f8eef94181dbacb7371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258fd4a9c8ce0397a364eb04152174c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735aaf26182ad54bef2181f6a2e9da5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993098993a77883314d320df5ffa0a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca18adaa557daca7a8045ab3509a649320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7612fb17e04ed8f1017ccb596d4090b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272920c86aa1c36d2336f608207e92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b557a2691173c68c4ba87b443f641d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a4260afa4843df36c9cecb2451e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1dd4019422488e57209a81723fef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603696c102f16b87f85b00fd1d6427326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d3e6c96323e9ea3dda0f2ed6505f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb098afa7eddc97be2a2d219c5bf42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccddfe3a906763d20911574e3e6f3b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62311068b5d08e568ff849a6660181f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa10db839053bbef94bef7ceff7f1da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d648ff0a18589e96919e23f7eeb42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab15b99f59688783c4e42d9a15fe1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293bb916b4b79e6966dfa0339c11cfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2406866aded6d6353e3f0b45c468335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4353cad520f8e03fc15f0d4836739b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f07be74f51f187936ae9edad90a711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8981a23db96cee3fbfcb76191df7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921b684c03d1db889092b874b5bad7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978ce9c72c7cb9d9ca7ec6a0e3af46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff12ba097708e5416eb277cdfae2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db43f3d3c6ef46ead3a0db8f6fc7da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbc51972f7c7bb12f96caedba5a78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409bd8ff0e1b83c1e3c542522d31f03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e5c9892d3da2ba15c19c6bd1dbb96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b7ed6db4ba7876bfa3d1a44c4e3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b41868af26a5829d72e9fbe70485347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063e54005f8097663fa2b4b40dd687348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70f17d34e3f72e7c816abba801c5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a7c6b36699e274b25dbf72a0d7eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608123c35820e103117484208a053f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ec744ca17a108f6d71f79843dd75e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fb1ae8302147a6da8004dd81f009353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9429fd142c9513f6a14690427f08a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b535c367b97eaa02ba71a308f75357c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372738139649247bcdfbd9d040c7b46d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edffb6b72b5cf80ed043e2b7fd92b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba12f159d8ac797df0da019e3323e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5768fff15256adab442f1266d393e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e36531f541a1cd7857221ddf3a8f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb3b17f506bfa148ceea04c917a87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024b1dec8a10dfe40ba4e8709e5325362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460cb864343bad1c2df62a0f8aaa64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10385f2299939dacdbed7658d66b8d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18cad20c9a088ea65c3ea78609b7c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003564802442a05dfab7c5f3ebd9222f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d001db58d5d583e9c5e9a885609ecb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e7b7b5b7fb37455fd78c116c1049c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1347375c15041bb74e398b67929a74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077bb08eab8352c3b3edef50be646a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822890e54e762e003e1895ccb91c04d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6bc39ea011e3d44eef86d41edfb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d6e3aa322c673858747184c498f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69ea8e884201dfade856a17eed544f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6b82071aa46bc98df367631ca999375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106b763e5faa46ce4412238f53631b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b326c837c62eeeb2a68ce2c6ad861e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0d068112bb64fcf464e277e5b6d42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9988d4e3f63917b22d9086bd200db75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d694613edc330b4e5ed3bdc99ab007c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0acf0051def614a2d49562d2d807d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8877edb685780a4be060d2d25803382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f34146cf5404520143eadcb26c839a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9107862575764e7cd3190e1da673a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c71515079445a6bdcef13295c73d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad581474300159456c825d7234739386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b608dea0dcc00733ac54df4f962cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4b2f8b8fdc07a1fe3afb04a707f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae640d3f5df8e66f78ca941354ad59d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba879005d86dccdacdb3c82eecf73cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7767bfad9e074025461aa8b00a0e82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bb7723990818900d019e944667a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb267e09d886d1e96370d896573dc15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263b86dd5891b104b13e75d109b7de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7783e0f10462d1a4e2d3ad82616e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a7d4d3ad5351164237461cb91f236396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa847c8b9a71643aba11351aefb4aef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eddadef21b67214b806b77f2da7e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17f0b352c63b7a81ba3eef0441d7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4667acf4d5e9ff59a60967d2a814400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b04d6212c99c476ea77b415b5c2a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e86115d6ddbdb45f360b3b03396f42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf689b01e35f6b0d95fe7f4889f19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77c1b56786f201d0ae8409e8f85bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8dd9776adcf3d6724584a650a9edd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f652262a29802e46a8cea529507c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254413d4315e69c4deeb45b5ec1190b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b57ffcaa34d46e706244666d6648408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e310f44aa1c0b2c2889b8169e98f78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63381a897a2e5d20b6bb44d91474ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd45cb906258f49c0ae7e1addcfae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de960713cb2b910d29c58cbc7c4418f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8b1401ecb94cef93d537e7f188733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbd5f681d62d3d3b25a203d238abb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dcecdf20cd5a24b48aae11882e964415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de266ae408900f628e5781faf8ee7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae90392c96d001f34119994a86d42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23063e9997452e66c11b558783e53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a57fdbf7032ec26ed0bdae08ea6ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3331f73d962b003f4e34fcc6b934420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e94f93fe75a523fba1b143ae9066421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca991f5cdc7604e0946410e4e4725422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6808261f806a34db62385d0961b0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ce2540c6d1b0c4b15a597b85a8a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4484ef6f4c999022ec3c3d8228fe04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a84189b80f82f69e1190f110a1ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed83637ef8d07c8ea575cbe3b5bcf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ae13819e35331734bb4cdac42690428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1a77a4f73893c9bfb0b460c8dcdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c6265e47d911897cf49c7d19ff7af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e5e2e87934f2b9685c6e3c91fcc3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f8628080ba5fea41bef1d3f5a200432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f1431e576e7cce13582d9aa6e7dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc7b3e9b27ec5b91364ffd0e12175f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7a3cdcac0492a37ec45e1e9624c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395a4c00dbd7c698c5aa7bf46106be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67988ce9eb2f3b1723054770e00d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae7328416009fab79eed011dd2e19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e77ceb9921c068dc09690e6d1e132439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35d48ac78e7e316230bc53f0938f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb9a8bcac07ab855fb0a40fc879c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10613f101f09dff24f65c1e02e59eb58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36887607aa984c1377242b808a7a1b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423559c7e1237977cbfc3399cedefc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf404e25d6b214ba84d106b88391c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e17e32ce4fc918cacca7536aee366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510006efdccca36f45d39cae8be6b5cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c0363d83c6103d70bb0423e25a10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae37b9f654b30bf4a00de548e5348449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc1891819656f10ff27bf461b2401a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb71a06a56ae8cc527b26934597ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051229837746dad601e248d3e6238e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32914ca482303efcb3843814e87d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78958f7c5ad29cdbb618ba077bdcf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed9f82a932da08670b48ff5b8b646455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085140c92ba84a805ada72be76c8fa47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c52f521bafb03ab84efd5afd34b157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda3d22045ed76bd53333f356a95f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397ff05fd8751383b49d8748d319dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb08c55add603c464b9d806123e967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8725adb1f23b925bfc5ca4850c297e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0257e9d86627351f7a2bef61412edc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59392f7c9c4c356cda2a69001443485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983e78a1edecf7e17982de0df84e8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aba3e5416b81d2bee4602e8001ca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30af35eff414833bd63970a859936466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f7ad6a29e8aa9c0e199f71f943055467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19baa82035db35b4051dc82427bc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c8ec801b56f404c0b69ff8182d53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbc0a778d7deca7fc300a7e00f30c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ee2b0868bbbaeeee679235d73a7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1146e89b6e0a93f655a7f39f3e22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd80556c64cd3a087b04a7e1e6f060473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290feb4201bd6a102199adfd42cda78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774b8d5dbe4382d9a3293b1bc42bde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7422625b09b613a4b9be59577a794476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f710f95f8404edd085ca86a9f5b7b46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad6798e56b3043a42e741d4114b2ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb8267243e109c3e550a0f72c172c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82202e2615a72f08dfa38cea136813480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd3e1ad8a88538db7af01d11df908e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fd8fc8b6eacbbe9c84169faef93d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b8f4b638d1726f44960ff6959263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d070da7eaaf024187627336edf0b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447d6e3a31c5cbd66cbfb323b78676485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9114bd6db4ab970758e80592f51fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb995dee352f7fd114752bbee2805af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24e3a9ec52c9342334331bb04c80c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e995ee4766e02a206db3c431d9d272489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736c9781623ad7e8accf83db563cdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231e75bbc4bb9043a97af72e85e132491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a93e73bc6e55b885b00f726aa060d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cdf0a84e8495408b6eda8fcfc39d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44cfd58ab5f247bc79160e7fcbffc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3ed498d4b26ad1591e0392191bd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf31eb2b130b56d9a2795deb386443e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1c11603f445a85aaab08cae28674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e75102d159eae5a4686d429bcccf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9514ddd6343eb307018223af0c242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698773f6bc97bd6d5686ffb268af5b15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528a3369a148fc8773c4c5674891e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8b8a09d99a4b0a57783885d45f1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096965474f2089bcd37cc243a8e547503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d9ed18721f259d961a964e4a7c72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae4e8368a713479080655826d2d2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13db382b0464e2c18859d6deceac6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dbd19d7f2dac17338e295a25d1809507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714423e5b2aa4b9362ad400a6d027b13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec402817040c192bd9b5c2389a2f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc99cad9f5a53feaddb258266ee4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539487375887b21740f916b6004380a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5ad5fb7e7db5208a7c0c2a5e9817512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c5adabec18e2254ca46ed2639384513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed22ac648907d1c7e38f3b9e1829c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be63f5ac7a0de6cd1be645b42d21ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd6f3ddc840c064aa855ffead3de7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fca01cef17afba624cb0019eb52e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7f46ac4df2889c7238099dbf13fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf810c1dcd5fcf5bc6a8881ccafa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23fc15421ec3af2cd52ed417a49fe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86115505add3cbd4666e08fad66ee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29db7d7356c07224970596c9dcdd6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d978d7765cd7f25aebe6313d6d2de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f6730eb1d2e243c653cd5bb240f12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19641d82d9567570bfe1e0d4448b81b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676ae5d7c762963fc7c38a9c698fb88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19778d8303f5f320886599228c34a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d50401ca753604f7ef2d33d6220d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0bd7ac86fab4f9edf3397e0d2562d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2f0994ae3ffef96de24b60a5e6f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324db9e8e3d2812fddb8bdf3769ee6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bfc2074ee1ef73d445b15a886df4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc39b3b37e7e39d543d5b8b1a51ac9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53665c52216bcf4dd50515f8c89ac2b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ae6864356858e3dce89d853001cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1ae9986a279bf50b9809639ae305536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7cb34ccc9a52fe629cdffbf0425f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcded26b131450de02bf8d23a4eb286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525bfad5ea4a3a922450eb1d51b255539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742512d57f80c970c092b181b4dcc203540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12af479ddb3c75a44d60aadbc0439c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4aa28af43953acb08f6292334546b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a8e57eea8a909b77977881c471d28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d175935c53ea67424483138017e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f759e9fe1ef90d2a8d02eb8b8781545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b801c9228e8d2b90c9d8215695725546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126976d548b7f1fef933d43c3b50fac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6c8f0758c362c1fb4fd2cb97f349548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f0dd049a9845decc3390d81d86f98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5126442435169a556319e1d53fc0cd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa87e03043def83c2aab0241b68f53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650348055ec40239417ddc5c4d48b9a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7370a55da3a794dfdc11d27a07b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff96be13a2dd97b1483ad6c091f82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3cb57d63fb8d72fca45117f2b0bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f1784031133577227e90bac9c1aec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2080152fe19061eea0060f649af29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce9160d40f5a6fb35860f9be6c041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b474d9485c90ac426a6cdb39081a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e77d55d409e89036119da1cb1db79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a396c19c2e7bfcb07aa07d6433e168561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed95083c38819f6ef5c7001938b2c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb99cc03c08b57b9940a94f7fbe166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d715de2b0684d4122506fe8d277c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c31ca267ff99e5a2e6d18a12ffb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6991fa8a2ad46ebcebc64382cec25f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2703adcb398a94c621be5b16ed2873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb7168969507da8f112f15d3d4513b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c70b141c6ace346ee591b63c52562569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd621865cff7c220a256543fc365ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2e707f7f4b6985774a4093c9a9d10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc65941658a3cc6961c276730f93e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64033d5ea2834498dd5a62f006b83d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d89d6eb900c8bc5a115761bf4e1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33f5dedc9220656580ade565710bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb62bba9f6a74d950e5528347b3af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f6322b810e05d291d2a640e80f53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185847181c95580201f5d804b12026578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad865534c626c9a3229bc0003efe6e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42227bed8cc38fe3c28151958faade5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345a57e3b524eceb8d43d7f43962f45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4815c6d9056101a8b5b64cc399fd80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d570795ad91c682388061348b27c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9abe4cb9996ab197d69903b39c8d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c76fb6c4dad972e6443259ca44ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22374f72e63e420a6d939d6e3f19bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3892952b919622d460c260022c8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bf186277bbf23b3ba57b88eaa9807588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7b302b9f5c943a86294837485ef2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990426d1a7d76a4b4b23aa9752712a26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13e8f7452cbac506374fa216f73823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181217ce340eee666c291478170e450e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aabbb33816f0979cbbc78ef3554de6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef6eefc867ad34c11d74eb3408573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ddd0bae66d73956f87f2b03fe61b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e49c8c7f0d9f0b02499b7cd5b0d1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dfc6cd719906ba05a94c7605f63e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44729b51971429664517a4abe93506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fad2042e463996499174043244f81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881e678fd462a6508c0e5232d630f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e60ce19f852d974ec112485090618601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e978992c803514b59c572c8adedb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14285d944c8768f2e330e2b19c39028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e65d4535625e9bbc54c100174dfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f02e48a9496d4d1d31d10fe93e7883605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f38c65d070df75629dd3031ba5a28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482853c57de32c9d944a1f80119ab0da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c36f46aa59faed7c0a201b5032875608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bce1e41232186e46961a545af3393609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e871daa42122deb9bfd74016c3fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd642f099e9fe9c583f195fa61823611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89ce202e99e015a54dedd5f005fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2634b80d7b7c411cff230c3621c011613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b3a3626cfc341e701f8ad9e36189614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a059d9875e4fa0999f05be872b290615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382720f9b00d2cd4c082ffe45e702d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01cc63b4d65fe865e1adadf16536c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ade1495c3ac34b6602381675f5d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1760361d9590f45ebf61afc1f6169619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de5914e2aa5da853171d494cca15a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b0478118b8879d2385edc2523745621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d6a0bfec3eb1c1754ed0c888f174622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef5a95a5f8fb505a79c62d0956cab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500dc222fc62ddcc5e7fe0b882b07a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d662569c8c0bc4ff22a2dda74f7613625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18d5fa1260cca41bb168a111c428a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f413524a59f03ecd7a9a92445eb51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873abe35cad7a75d2a95542349552221628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839eaa267146273bd3087eb36d7ab6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1ebb7e06f17208b0d97e75e83dba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8f4c38570b12a25cb47a6d4fa732631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda8d9d5aff1b3a2085e06a723bb74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8cb13d2cf3a025b8f900623c6305633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce9f2637dc975059e618a7a4eca14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904e7167440ffe8768bad8d2a9a52e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5bb4d866d96a1fbc770d5fe05f4f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2f2813444d10f4a3e7d0f2e5c41c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e93920e9df302f7c7ce231fe0539638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64351f5b29a5ecb7d4995295591e443639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7642c61a74f2d25408df11b81f3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612e559fa028c7bcd371004710beb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f546993619ec01721a51aaa5ff94d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231f6e086c2b635da0b403c26a66f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7d6b6048f434779bd5af9fe7d656644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e5430a8f5026b3146c2704a5927ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283662b0344459e95e5125b2625dc6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396bb1bf303b7f1e9da750689be00ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1336333c3eed22ca09c77aef5647f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7abe76fe9730c538f18996fcc63fc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc36701e99612bb137d3b5078aea9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e330bd6dec21f608b2429ea68e0fccf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cdf094500a9c6eec22e2b7122c344652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a92021e8704ab523f7bf06955a8c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b656b5934083f812b0b3d0603b737654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03312c4ed8e59b43ac353eff74d9aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b227c30603c5a2eee807722cf068b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4392a2987a60ff62b42e5a7e931c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51221089f1dd4bd2802e5538dc129b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b24381d9340904ede31542777796e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39753f9fed35601229baa4bb93168364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea13dcf32b003b681f03eec77d9e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1278b50ee8aded19b9096b2ad50b6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dfcadb3231da9f514612452467727663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa2c2c26cce9d77c060fc34cb3b0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37833860cb15944a5663581e955915665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa32a7a4a9427f7183c9fdb943a368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad029dee96bb001212738ff0ef3fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910cf3c79cb52d8ed8b309a2bd7220d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cdc2abda2b96cf9a6dce589c4afc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582901a36641020dfb3ab64ca881aa5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59318c49daf4bc7be663ebf2dd273671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a86bc6eb728bda945fb410c5fc0a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308d2d3fd7c9dd4ca7833a5c09b709673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eea9f59310a11e36c7ab6f2970355674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929611eaddc8b070b5b419603e6699f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1b97ac554ad1b3cd18c1cfe067eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedfd6aa41390a358f50549ef44cd3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5c15239fccef9a344cd9a84f805d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0198e01c52da4fc6ef95e92ec80ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b46d0dca2af8f138cfe50645de925680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340423e4db6f160bb568bce2866241681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69b8a65017c8668fb9bc831f0055b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b079291fa25e9c7c32f47f944003ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091938fdebf80e60ac41a2d97a4dd30f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618132941b85f8352e8c2441e470bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642814afbb2607a1801ae0d403ff3f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f56f4522e5eee201fa4bfb7bd9a11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1f9f12667a28ed56d5e195935ca8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951fc3a2855b1f6d273e29d377e277c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978658f33b08d2e25b05db35b002cca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02943d569b5b35efb3c473852307d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c7981cabc687dd36cce393ccd3ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd516802fa19c4bb39e0e142d9dd44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ebcfd9bc5692623b85ac5b8027ee4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58acf03672f08930876585ba14823695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242171f680f8941d05cba434bb4696e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d38f8e8016b832dc230d9f7eca688697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9503a346cace0c3d21604036a95cdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1a887a25cc3bccb1f4bc8f95214c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c9481a950f3c378cd0a9725f2ad5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faffc28aaea9cf9ff6f4612e279868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc37795ed598627c63d1733ff42dec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87b5731233c07885ccc410b7ff043703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a47303d07ea0301c61bb574997ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05330d8d671e482d64160681dda4015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563c18039d5777edc43aef847c33ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc3b84e679a04f3dbd8d587441713d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71d988a6cb3c7ecc1c07abb1e0caf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7732b1c546af8df5abf383297c65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182f6c1870b35fe28320156feef2ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e17257ef7b055446325dd165bb41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485b2b8668faf7a33d1cb76da16473712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564581bf5edf795bdd80f1737358a2a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e0aaba36ec12a00d2b6513dde6c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305378f0219e4faa6fa226e6bd115b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48d0d94ad42a494af5572297d0378716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e2dfef12f5fc4de57de61006e653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1154b14b655e79d6e0069b55cc303718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30188cbae2dd482f7dd4f27d661044719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767ffd19837f5062dbe6c0b80d7c1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e228e98fe30510a578bd595d710f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75f04c44c396bc05e5e831ce15219722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5973a61a4b718e9e1b6452cb216208723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a068cef6812a4508a8da83d5f09727f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4076ef85c9544bede7fb5b2cbe3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2c73956c77b28b276a2abc4d5aed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86635c78d4e93ff116b2f4fd252492727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f6c832ee5fef445371854cc703d15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b48f9f7fdd804136bea6048294a29c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bdf169a02f7bcc115b7ad470f8585730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f1f8a19724933d471932647a9e397731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aafb93d3ee96756e266c4871684a2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed281408e8d0c9efde891ac99a4544733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a84a48afb6d8d802be618fe04ec9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb690e3c4e5509456e1a3f985a4cab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfe8d3d05469237412a6f22747c79c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c4f48aad5c10825c7fc1495685b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938680da5363e4a3404721e92881dd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661fd8d993fb61ef20fbc526b3b7243739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc7b31010998d746d742f90c9a0ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171952331bf2a60f1d50fa171f5ba5dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19848cf154cd6da5bdf5903f2fab466742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ade307fabf221803b2ee5a00d9791743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798596a41c11e6644f81eb89bfb870e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c446236d36ba6c3a1dfc8c51ae3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114133464123a72e501d88dc804de7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8d28f283e09a293ffcbc378d53c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a4e70c54d4ee8211496d0c6bf4f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84567f0bb23a624773fea17fa60340749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990cc4abe4b982f84d98f9b28c9365750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4881bbe8c9cdce233f800be28a39b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0181bc6360e6a34c49891dcc549d75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8f600b3218209809286661fdd2934753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e27e77a196b27f8a07643f4598ba18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79352d5d39f16e465e30eb07878003d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3e62914d3d1ae3cb80e8d7c0371e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada431cd5aa2a2f14ea9c7b16039d82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ba43ec86b73c03f5a1f707565e95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df25beca173591a9085960ad923bba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de7bd568b8257ecd627a70dab20ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e30a01f2ee2664a590ec4c55a01c78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41dc1068a0db7b02adfcfa8e5b09f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e576696383d09d934af12f378609c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18fa52f9c55b25cfd9f4016627d2d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8658431504772bde7b0a22ee8040765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951bbaa625f958ccd18fe353f22aee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa775d6adc81c4e510fb5eff0a8faa39767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b491dd69bfeded217919eddcf0feaf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccef5df753ccb8ec2c81eed94bb214769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856bb834f695048e35c5b3236c0fdb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204058ee203dfdc9123922f85173b7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a888648cdf119b44ae2437398e623772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ffd7f9bf62696c1c396490bcd767773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f968bf1472e295f287ce54833e5491774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafcb8b2776dc4b4d2e1ed630f869b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b5e5b643cd29133a89447fdc2027d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0bbd1a6b298be882caf1598d1424b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cf8dc99261a79e4d349f44a4dd58778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012dfedebf39d2e21b4fb6522a68e58779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d28a225afe579592700795ab2562780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d3593ad536e7b69a0b837a2cfa98d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531757e6462ecf32725c2151caa4b91f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d555cba519fe8d9d66bdc7a439b0aca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0468419c6e80cb2ad6660b617f8579784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735643f8dda043d7e8510fe5fefb1da5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64c6538a2f4a63b0a38a32489cd9a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd537d52db86ac5c9d29f9a925f7555787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae45cb6d81721b8656bb0d0cff3c65788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b9e58adcea1713a3c955da1a11b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762e265f2cf987a059b04e497b96680790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1a90d1480a18cc535ed54118d878791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368c7e9777ea6f3dd3f42690ca6a50e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75ff90019691e71de33860ecd9bde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432247b2eaef7c90c0d874e90fc8b0a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07baab4eceff3b9a1503192fede41795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9ded2699a6b813079c84ea670a4f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d108a1b119865ec5b70a192705fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063dee679d66ac3bf79318071b294b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37ff0bf4f0642515292b2af279a36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d762e37d2efc14e222e1fbc3d3fa89c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b05a7385cde9ed38cf3658bbfb5fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c6757fd86cbdfcb997089e1968e02802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750d7a9a11b6d1697499647e3a4eab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae430b17c476ca41b154ba559385b4b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0ac48a9b81c6b44b463b936c6af82805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee3483f646c4425fcadb16d91c66e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aac0be3acb7d5d3c69bdce72ad20e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f47a1ae7a7e3d5b61b7513ba83290808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd10506613d1c051231206d563b6ec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd4fa30bb4fe7f783d5ff4de549bc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44325dc30964fc5b58d86d00ab64b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392d676e7c06425cb16f63f0b2525d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbb9ee3331a4f56944164e7c5ccd1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d50ce57fdefd161fadd34e82047c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a5a9e9047d79a0e7c2ca06abc2a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11de2865578e059719b76b6f610ed2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9e432991708c1cb5b28915fe30ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa00c8f32dd53048f527765f404243e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72cd88bcb8a0b63cf8cdf9896e3e2d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3062766b7fcd3b8fc7cb95ced8c22820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f37becedd78ce9222d82edddae3597821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7cbcc38f8d637000469b161b50091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8aa3070ebfd6151cfd9f820b7be562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad5b53f5f37095510dcd12b8cec1d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb9dd87739e52716200b19e84ca964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5ed18fd0c27dace28ec71804132c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660a2de971241a656da258b2f5932ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489958d4a9fa0ce889aba3be2f8f02fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd26e412a2c79e4cf128f65015e85fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea917b434886838812e1ffb033311e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec8b45ecc90f9682e2e1109bf39f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747f62cb071f2dfc3af8fb646a115511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebccf956a3fc333e8914a46429cf7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a021c060464f3d2b98eb1229d1f4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cc5ba0ee9e5360aca81dd1c6dd9e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc80832adda10dc467c2bc65dfdd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068d37381b0338ce911e38db4c553816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb3a1bafb1686b06e4efad8128e0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284bbf66e45779f930c44487345feb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348c06c5a8750aa1b95acc9ad6c57719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6d30d99393319b331c34fc37f85720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d969e10f5de3d44cef31c32f3d021821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3591ae4e4ed5114c7b15f9751a370d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f35c0ee518fb0c91505fee38a0ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e173d831a42b1a3d6bbc4d632b1e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c7f17e6d0f065197b5e6c22f438425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44537843966194377fb0e941ff32a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf448cfdc552f5bd9a0c13ea0d3bea727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c8c6bfac0f5943465b9419851d3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439541d06aebc7fc0d0621d0c7e0156329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc672aa6678c1eb5d254dbcad8eae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ba5943278e9a06e23126673a4f4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4afd05b31fffcd1c38f1f68468cbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331749013f08e2eb0a55b12ed7523efc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a885692c0682c305e0eb722781684834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41500aa28a852b163e067bf1f7e70835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4170867de5124d6f3a585eef8e088d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5e5fb7e80a32cebcb1ea6f31bc3d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748789287fa0eeafa73406dc675c8c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d00303f55717642f089a6d96029f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76fc45c9fef24f720fe887353fc73c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa53aadb22689f09d4b7796740a50c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21420a270e703be3e78c7a0506d554d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f1153ab13ed81074dc3a93e549e9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98b2de8f439a979b3607875e4238844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a501bb8b9d311b944c59423720990b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b21774bd6a24fa9054db2827e7bd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824849cd5ee8ce2d68ba28f0243e26f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aca111ac91981d99eb3f209ff8ead48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8060e0e42994df32e30ac09e4b97749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d2b233979d817d441777b630b20d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2f3a0916a95241cc36adb19329a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048455eddb186a7182758af852f3be4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab02bf34357ac1def53d617c1fe1bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b9049c4e0fd2b9750a33ed4721ea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5716b62cbc4438d64319023d852955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd8d4db5bfabbfa31a05d9721df4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ceac6c4e2a223163eb86effd5d85e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72381e3e302aa4dec314b8327e70ad5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a525abcf7a32e11f45300307487859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11a81841b3ed42c9bacef5dd4abab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84c814a0b9e536040aca2dc6809c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead53123bd5447573fa13ca6f1d537e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b4c2a5747563da2510609aa6ba2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca622041a87c9f8a5ae668a45714da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb467003d5c583573a602d008e4ebed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df015b398207fb5ef136262c986e1d9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905084f7b5d0e56c4f8b76ee769996ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5088f3ce29a107f493dfb694eb58a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ab0635a7c17660dd14c0449f424169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe696da8848404f85d0cac2969f6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e402823fb8c4c8f692ca30b4cc26a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eddd647db39cd1896e917d435252d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d4c793cc534a3b86f5aca4598a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d342903a27da56af1bc7a3c9134f3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61559292e1a7203aab32f223142bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943200f352e8db0a5f0a053e3e75de5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045437465b5b21b0c066647e9200b47277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012c0271458014cb1c69881539a53778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb6e0a14c48982d3ef971db07af9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874a4f85b93808866023b949cf20be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad273f0364cda67d6be01c26156f9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f9e47e1cd80987a27a349246763382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de9d42a74a4d7ab3b58224503faec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496257831436dc52150f5ab2ab3f88684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7af8df156a339bcbd0a20bfb21d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1f119d834a4a48c2c756693e61bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf93da588b273fa0953f749e2d74187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2419852440c913b5ca88e7d0a5e08788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d4ef0effe0d4496cc79d05f181b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a207cb6701d19943d14ac558ad8fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f985d85713eac8b5d3950d743a4c9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d599d6bee26467ed5f6cae6ecd6f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea2434816ef940fb543d360fae0ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98d82f9af6dc86520ee7ccf627edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fddb8c0f4b5d5b1b971c38d6de6be595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643911fbe3aafb73a9c4dd295dde9f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4361756f726fcdee418710afb23b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2b574ed77d0bc8972e73c00b4b2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816fb87e4a3c672ddb4f20572e4ea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4c9eb56a04e1389b184e5e1a1b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9893753ae3b8a25bc83126cee822e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc771f005cc4f4cd2a552512d339c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd39e19e90e15ae5a19ace0dded3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542639b50b5897d39db5136988b214104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415c6c72b5d87c5345534ffc262e5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12456b07e98f694b06459d4aa18bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd396244b83ab0b81d9bdd74e8fe726107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f397ce5cba323884941f9e64ef87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6a2ea2b3cb2a3bed74b68dac0f0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70ba0acb5ac511a8d63348cb49222110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577c95b58b305e0bb37fd752243c35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf5742e49f54163c8f26917e88f13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ef6419b2c49dc92571210be39d79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c2d758f79184c4b36381cfe44163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cdfb6a31db92cd842cc53ff5affe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a55f35df3f53215444a251d60133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970fe6bce8dccbc7c06c90a3bd52c91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c930f44afd210ecbf9d26c2cc248118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c36ded30286d9c01eea92e1b00850119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb3c6432bb00a40868289bce87b5b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41c91950ba2ca612d73853630fba51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08732569f22ab09e6b7509ea3d79b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436548abb70f3cb8d21beda3cdc424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a05edf46db17645a87a2331a031f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc3c778f84a39fcd4d95b670079e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b101f984cdd5690c8bdd62729eee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62720943c2fdb19b969a794efa2bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a13ca64af6ae3f3b5d9d499bc21cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a6d33e26783c10d5e83ed988880cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11766f028690c2bfa50ec54999c3c5e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea058d826cffe1670fb9e972e32f9b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb716314ca9aa6bdb0b582d1c61aba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77808d06de1467db985bdc493448b0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf43fe0161d90cb9a22d6a6c63583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ed101503a6df7b1b8bdbc455ed784135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b432d1d6c27771d0e304b3e9b81fb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a687595c31c4d643a6648dcac6d407e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a407406ce62751605e39c26ff16a2d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e134fd3e4636640d59a3326cbe9724139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a10e62989609ed80b22702bc91a61b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbd06d3205e6dfe1e404be2e9975b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2342b3efe153924c12085ffb16fe70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044e217a894545cfded55edc498b746143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22621126f45f0950d78cb499c62b33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1309f357098fd52167ee660c53f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541362ab148b9f7ccb5faf36f1f2f4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a6519af77ea881c3ae42a8efeebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e397a08a340709d5906a12dc00fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56650b5676cc5137ad204236867cd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa7bb5f05b283b02c4687f6d0471c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8a2f0b2833597a632928a1de9c0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9f08de0c26c3c44eaa6129d9a97aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151224359e12a1f483c1077f2a91ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2491ec5fe06f6090afbcee495a27446154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b005f25d7c8186aa94ba5f5e5f34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb243e613c830314a125255c09025fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057e6ce2e2e8dedab410a6f391f7c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21709b75755f90c534dbe3a2c4c0dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdcded3b1a5b9d7b0c52302f46f0eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547e67a6e23c6f5ba8c4e197b24e8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e000611fb038b5069d3894011a5ed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8c3a82a3e3eeae5bd75422a0ae3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6717b0a3f1731f69cb7cf71c6cd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d72167950051fd3ba840bb2b16d14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608d45c1687ef8424102823dbf1bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfbc6c2ed95e7ea0fc21b9b272f8ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe963fcfd3026dbdf9626275c671ff0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c00d93b1daa535d53867ec808bfae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256edf511a08693f2a592e4c82ff8a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317074b2be6e340e3432a3002174c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bed757fef1c061fe7aa65b63d966a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41f6ab88a1f907d07a83c1cc54d143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c4d7e9362d678b417a7994e5cfbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e3c477771edb241918e49d735c9d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be52771adda7ca1d54a455f3c3776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c3ccc1a87d208fd8594a59690b07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f98aec0b0777f662c3c33bdb03c34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e8db67d259a1f6f05ec218e71827178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf83cbcb8cc8141b9c10f7da1bd6f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85c97dc4638e2e6feafdfbd6dce6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee096d112e71f0fba1157a23d7d10cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e580cc674fb7385f3360d02842a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354b02fb1e0ec9a4b704edc8a6b338183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a954bcea54f6f74cdd6542c1caee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3189efda18f03e999a91a90fe645c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23b0177cde1a55bf70f11942b7fcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3c5083c833a97627a6b515194ebb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04309eaacd801772a422ba7ffe3012a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d0d05fb2f2d8acf7d46030f91920189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de696138f1e6f42cac96e59a9f2da47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef55e1082a030c0e676417d95c4b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507d5b5ad74013512d626ccffff42ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a325514ed4562330298f7063feb8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf236dcd722d53c312411ccf0919902194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bbe04626b92aa2f9f8441a0cf7e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b89d61d3da0980d66b689adce604b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44974316d9bdf07806f47c665c3375a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c556f7e6ea5441aed64dec1fc70c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e09c929797cc57d2f58eb956fda1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b62c689fbeb634ba372948e46c142200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777590fbec51aa197792861cd3fc74a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ded1cbba6b078aaca2df13af42d7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c155090f577f42b0e173fe45d0eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7ecfae7817807b72a99eb50f3825204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ccc5cbad3cf61fe50d6d0850b9322205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c37a07efe2c21c5cc71ca867d1e3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5ce4cb05ff36151ac2065acd7a43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873dd25c25cf222d9f9a34fc071b112208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c6fe90e07f07883017bcb68d1830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134583978dfc2a0f3f0f2557d27a295b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca929f756c0ef1aa9b56211f213807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefd60f6f425d468a1ebd38df4e669212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378036a039aa5c0fdf80f734908a50e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eff74ee86c6aef81df2a56cfe2e76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b3e0f04ec38ab9a4c73e4b4975c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ec4016bbffedff452aae4486e15c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f022f88183fea6b34510ded633826c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42c375d30c306bd2ddfee9a0ef888218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd1d534c3e4762e1d8befff7d9224219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c653fbd01da26bab4429bf4d629af2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be38e65041c0bcc6784ca15814dda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1dad07513af3cb532894d096f9112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ebdc79b5eafb7531e83e2fde3807223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a661f8a525c088651d5bf6e54b43d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b60d31e3e7ce551aeaaa39a429f75b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f917362781dd61a15525a7bf918fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5179982795e9d74f1516e191d1aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8df7b5e2a86a467745d43f207b9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d79f509e92247e030149e41a0237e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87afa08724875c87817569046487ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85806233695306f422330143a5c9f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0ec08b696ddcc153c85b5823fa55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3e284ad2efb3034b7e7a2be9c31f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537c5d2113739ef163a6c80567ecb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcdda848f15fdfb19e7467683b205f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c37a68f31fbf14d5fc72cbc0284c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bbcbd9807714dc4388bbfba85363237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a8555b97c5800ee36072573cf6634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e22a065215528bcb91eef9e1b0ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2fb573ca9bfeb6fd26732f85bc13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa332aba000a5e1721e15f2e54a9097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac579b4ca6bf4da9548ace3b3cf6e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06834322d3be9e40e5fddbddb82b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cfa3acd1c21bc031a6d7066b9f4ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4769616471b69e05846275fd86b0d78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e3641289adcf4aea704de8bbf4bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480d3aebfebebd059705c5f1ac5f8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a0636768d4df5c6e67bb90f074e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a615ef676a7311d709de63139a60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d39c20193bd748e7d0e48ca2615f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01323da559a44b56e91fc2ad638ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea556496b4eb55703df602d63ababb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec77598661846993922f3c5fe1f6a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abadd63b573cf0be0dffa7b7a1674be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4580200b5e17a5187840c79cd88a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bf81b414aa50d717968fde7a5c4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb704bca4cdae6fdf780e40da17b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181efee48277c712d20d4dfa0d7330e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937ee424c2472eaef2e947bf7d60af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06f8c29187eb7f649051452f4ff39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d70cfe538e0e27289e3da9db7a056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505017df468340cd5431fa7dfbf11e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e435fa9af8d0b67f69c2ba150dca3df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e20b3d72fcfb16afdd6c34a4f9ab9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2d85b0d296654fe8a6befa5d1378265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b608ca3e252b078288cdd96ef534f5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e82209b1af66b72321011c4a1f7033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb864461350510d1af6e7465e192ecb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28657bbcf4f9d8c17b7c75b18f10f58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badacaf62f135d2fac957cd8bcf6b90e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdb29e0438ff5e7e243f36db2a3cba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd8239aa1b142b24285e029b246bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c8e87c42e23f7a8dd6c8483e38e09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9e20ce3876e0ad359ba1490abfaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32e51b42537c50cb0813a3178e8a55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8805e865866687c34d0ee3df73bdae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd21e701d5d9e0a79d3fe0e8279ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da3b4b781c7e643e848976b63d4501278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec74c3f0d8c455911eb87d9ce771b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31c8a07a8368100f509b6d2ce4534280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085cbcdc044c772457ecdb04c6315fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021820565fc597f50ba84c94988cd5c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe0cc98b5f0b842335238538cd921d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c755a883ce08c121e04568fe8316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44c5a445d0912ed273b678741ebb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62b40ce01be6794e7bd2cb3c7ff75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1739253ee4cc3b6d0540035af58275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccf31e4e675206eda97b1bb85eef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16a36a3ce74d6372f03fedda3f4c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc65b0c39a6871465f171183ed8356b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed97e3148732dad5d61b72978750b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5fd74de606ddc5f15096b6ebdfdac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c10a1ac4e77efe350c05b1f9f299ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd37baace81a810c36a05c46d9d3d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2ec150de06efbe1165f08223a421295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af3fe4a8c33d0e7d7a394481b0f72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24dd7ae84ce4e0b889827639fdb201297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08c93457c55771cf08392ffd22429298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2397a9500609fb9b19cb9c34c0874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03762dde681daa73f12c10adae8dd2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbc01e9796be6511bf8f6d1ab21fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d103360b5745e39ed7c7d7b1bfced302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e89450b4eee942f38863e8c5c284303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead07de2d5601b2b82c6329ae8644a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729a53920046b32d8c2ef5aef7e08b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196692a99281e780c354e3485c294d4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d2403cecefa20bffd562acc949f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27bdf90d852e14da1bc1d49d84bb13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6862476606de18146f6011e7035f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040469670ec2b0d307aa36e73b91f0a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bca7667cafd4a5de4fff05c9058d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68591f4ee5986ca1bc61c184dd68d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7986587bec1686a566114ba1c767313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c7fab33e2f742fd02e13590b7b8da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2cf2f47f80ae2ee080e13df4c0b2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436b3fc2ded93f9d8135652e6f858e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc654040c77a59fd79fae3a5bae70f68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422798351a004fd8525cabf9d42d97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e57cdcf6b00b18d29e71e5f48069319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b1e9685dda18b8f580c1f72fe697320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e0ba8f287b6f2ca5fc83338f09b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879e0fc677eee0467f6d9d6736f109d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ddc9ab04e83f25e9774f07e9ee7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe073da6ea63bd292582daab8675a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17048f529bd8b220ccad932be710d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca54ceab13c7ccef00a6c9c074deee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499908770655cc816beb762f3ec378327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d13d8426ec21023675f33f22ac7e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa8b1bea9e7df6ef753842551c6f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b0d0b44af5890c3f457145309764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118c0d24ad9c5f686f81e7e6f508b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea84494874a624154ac357ba6389cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c5012e6861c8b39186023a925c91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7366cef7575499c0502dddb42287b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f1209e7f29d1f5943e28b238f3c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceaf2b8f9b92d741103e22250d2e44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1417fb365a0482f9f8cfaabeb4853c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86835acfd4f02fb7f8c56ed4980eb31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2159ccf6c0367afbdf7903b28cda9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4207cfbb59d27cc3baa824ce4ab89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca3415ce5cd19956fd6fd9493f471341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d6d3f4896e327749765b0f34d2dfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899264af9ec7928704ca7028e89d393343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d013aa9731946086a4d41baa4c582344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862f3e0e564d2ffddfda21bb89aa58a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f93dc5f9c995c4181df4501c2cfaf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c998893037f530facb06e49405f5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398769fdd253f54ae7b0298fc24eace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181160adc1b11c8dfb24ed2efd368f7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00644d3385949817524521b168a958b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00034e0269ac91c0632450a0ee953f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55184f9210cd5bb269939589173c09fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ec0f76709b8456f571835e428301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c433a7d63dbd768ed9b938fba34e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93117019021c3e3731be7456a40ac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62bfb663ca776e9e36fb9daeb695ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba5c5c1625f22095e71cd23770784357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe3c36971a2c9335be093e3d89de8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c48cb4bb2e8e6b389253c6c5ea02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0c7935dc01a162bc1edfcc3ef4d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ad7465976f83787c91e25b9d9a2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d5761ebd914733fe318a67ab5a6e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c9503b42eb333c89bf243656d9c02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a7e9d37e35980d7fb2ac8a0b37dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5306f2d22959e64e844903db6dd8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0455a47e09d3c448026afee377c848366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b967eae5436f8279d0d4d4d0034f676367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d082c5a5b3a300b1e66ac6d9ec9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e7ecab1765f78655bf000a9e2bff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eec7f7456b7c987eb0e6c3dda5fad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4760c47f87d24d4ea1ed89a4e4ed86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc09e4f3a3eccfb36f8b888955b3b00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef3c33ebaa61bdab6bf33449c098a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9055170a38c162176cf080ac864ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68cb80b593bb542e008a9219b8affc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf60254822deeed884886f97e00d12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55332ddbf6c782ccb1cf949c722e388f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4940b5b9f435d70666381ef5b1892378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd5363cdd4b0ab4454c25b1f44f83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e134cefd870274f896330a1b5177f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181dae7010eed98b55aa49b5e84d49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2323cb742c9aed88c6d8f33b3379382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba88f9d5d2bdbf57f755205965b82d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19f610c82eee8cec87e09ffb59a8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030594dea610611f9dcc225b9432660385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e783af5273e30677d58ef0f8f5a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1d7e99a4298dc70e918dc1f8ef1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae2c1d2284dbd2f83e9fbd2930f2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43008d32aae0fe371d3217acde8bd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bcbc8c8bf37593d0b942a72b1d1dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d0e058a8e74b64217afb589e9e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c88b84d0324e553e420ac692e6826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ead374c2bd4f6b1566466bf3ac62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30836c7c6506341d95119cbe6525ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e25348a202d6b47459f61be8669e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336f8d927a5de1d465caf882c643add396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5e312f265f68e9ead7c8242cf5d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973439aa2cdb04742973d829d52d318a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2428b13db95c2afe774cf1a611ce1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb9cdd814260ca3b7d19140ad1e9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a4caf3f311b7fd6483c5c0c017ca7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110463f08fb61a7a7628ea980d06ff8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365f82fa05b5bd859d74d4fe08e432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6327094fdf9d391746928e467442fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89699d09925e1f0b343178eea8221b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ead34fc6cb453db863d767389866c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3921dee1f21817bef9d231d5bc72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a515d4635fc9181565b93aae8a0416408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152abe00913a8c41f77e0f8bcca4754409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe77a4c3e092a9d451e11a2d7528cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04e7096d18cc47b08edf60490f917c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246edc5c2580e81cbf04df14610872f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126b4dd80546fff10f7f6442d9d773413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d2663c01350510ae488ac682c0cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d1b80992475e8bc806e39d9b85300415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472380fa2409bff3f498dbb5bbb9de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b419cecb5712d799ab7be3f8ca917e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e76f0e978a035f9fd93185f3899d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6846ad800396e3970946c4857ca5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4fc0748f85710ca14bdfad938cfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df06257e303ffb7f663decce9b311421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef167d560d055f375acaec82bdb8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07c4da24185ea41509852335cbeb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fad8557276d493ab2119298ffb3b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b010a518e83caac8ad25676e024761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042cf20607eaacac69b7cfdcaa2be7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e76f0afd8c67246c3d69537ac08cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e189d07ec3f476c77d9e8285c7813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069be1a24d049ba15fd0b739a21c469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7243dab97836ea681d378541f302e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211354fd8bba811256c86976e551cd17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed044f3162cc7600ba3ec062a048682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880e748769a1eac3c9eb1304070ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6f2b6cd8447dc7769fc8885a46fda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8cf1cc343ef53dc89b6066de56bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4a5cea9acd314d296023e48b89e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d37aff3bae66bdb121145800d4af4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b54d0c6189a89595c1563d3e482860438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15d81d6f1f862e3f7e80ff12c4bb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648da69f3e8088245aca6ab5ca4e3a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971dabc81aca29c8d3b3f63b2afa12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a5716141907617e91cb6a4a0fa280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3e78e73a3a96f33eb47f263d812c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df49497d2abd840147bc6a8c4ee0657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d978154a07678a054faed547cf9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102fd25c57ab3813e3c7e648c62558e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51930d0dfd3ea9ca71b396185b305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218849a38f553aa2daa1fa94e304c62c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9190f65d376eeb70488ac177af5490e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a451aa39a84398e04b50ca1d5d5a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c6401a28abda5c4caaea8882338f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5537197b9cea6065d114bfa51b65a53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c7756de2584bd7bcf9b79826dae0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff860e8e9f251baee2f28c6018012aa5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e50c8e8db0346738fef7b8d07dea0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4cbd5fc4ef42cf09da7cf3dc01a80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed410ce23486e11b762989a63324f73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aeaf9f3f28a0c098598ee5e3435eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7dbca041a5c27ca074b8966358fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4d0e847296c418540b3811b0fe72a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903973cfc04d6eb8f41ad20686780bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea456bb8fafae925e05cce9711f5798462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d4b4c39b1e61afda3c3d484b9c94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0780305d1d6e124cf32e8e7c324e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c53a5ef3e78edc0aef2f44d5ee139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796223bfa4213622aa1321c90f42ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8739a27e44a94f8b90c23caf3ccbe6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250c5d909e1826ff0aa6ce2fb57f4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b7a57fb0011f21ae7c6cb4e76564f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163bfdda706f629256176adc24521fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23adccbdfee655d206f74e7de9ffdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe679577a1f6ce676d276dcfd3a6e0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8263feab348b5d21b8cea8a425a65f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c57f6f6921237042480c5afbb7533c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031c421483937fc6bfff1d22d74b09a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43f29ccb0c168785ed102cb5b38ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7b8f07949aee2a5552e4880f1ca8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403a35841bae83a22f502dc2e718aa4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fdc83dfc9db2610fbad9ddab49f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c9c21817d567b7dfbe81da48aed2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf828a52921958fee4e35f56a9452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4642217d34023a90cf1d92c703c15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64674334fce7edda8476fba04ab9ad38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc8782cc7da40f1d1292938335a03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb715b6428d001513bca44196a5d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b59bc49fb55afc727c3a914e50c33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08933d7eb63bc6c7f9b469070d430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28f5be4860731898fe214912cd9a72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ae19804eb0ac48f0e756b93cb301489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d589b2be09d916eccf96110613230490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802e301d40ff45961bdd872ae51eec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f92b1058260c1653b8f10b9ee29d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b7911ceee776e474bdeeaee5cb16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33fb738c9f52bdb3bc9615a440a22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8fcdc42ffe94266d7ff65de91be2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14592882e59dfe2d95901d5cf78d20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47db490c31bb09b8e1ae631d7faca6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d6bf6a7cff416cfd2fdbd1dbe4e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529493b0924b1b09a39b1dfc0f5b47d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9401a8feb5613a0bb1143d33b50dc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c9b59f78a3807bda892db4e82c8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853aa1819f4dfc6af34455c71cbf861502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc200a2c5ea37d13cdaeef57e859f9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f957289762b3a572cc8461c1aca0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa02264a59200bb141c82fff652f76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42a3891a4fb4b14f9f537fdcfc9e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cc15e1fb1b3850f98b4fd9d10446507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58c35d769ba79d29f8769cad1ba8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980162e1ba59e15c63517f98ff01cd89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0220ad02b77483b221d325dd4fa5fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95e327f7be25d5001193903539e1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22890569999c16d9428ea7d36f1dffa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940bea428a6ab0f409693cf014207a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554899c780ec3718a6155ffb6efd3b37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869681f5049fa5d0f1a1a70d50e8d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60a7f46a7738df2b652a064c3c10d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c59a4a37d0623bba3fcd8aff95b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee514e5e464570e278776332c3eff0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cdb7b183cb2f37e4024c839b86bdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398fcb1683010efa9ff87383ebc46e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5390f7a429b1825ef374b7970ff48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279f1b09f632967f958251b089e132522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f28c19e57c2f20fcf23b72eb37a88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491b9e76049033e68aeafd34c65ca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e75ce3c5e6586c3c1d28ac1a5b21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd35043778e1fb289e86cec8f112a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71853cdc9e6a49dc46bc6f29cb46b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48951d4c5767d0586b229163d9a91d49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3255c7fe4d81af2784b3f4dfadbdec9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658aea43e88031e15f549b234be8414530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaa5f5cf0f060189142c738bb9a738531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c154506fe727ee2f30a41c86c765dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f913237ed56acd49b20eecc007d96d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff8f5558c498c19b5fec0192896954534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ba2c1c8faf3f66534b31b1cd887e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce4ed5f63b3319a69903679bdb4332536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082096e58b77ea61a56ab3d7d9b89801537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92468374e4d6855a9f999bb3fd9fab8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f56717a1da2c0dbd76da86698ac81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1d22ae3c978c9f08244c1e9a30e24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5390c96b455dc79471366a7888cbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4c831223c4cddba815a793c7b6ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353df0bd4c2c8b63e1d84f3dd99302543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9298f7a15365c005060b79f9c934b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89801a11174b7435fe1f4b15359cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cf166d1ffaf814ab3a87b8aaff69e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcebc1a7e0f69ba2d3e952a2ff793c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca425e9b07dc0f87771edb30d19628548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f2709689478093f60f59adfc84dc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b919e51e66226181927f56c4e7022550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3c2b74ea71330807fada4bc51678551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b83aae6b7419f4770ac29651d298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4d3e1bb4b30968b8c90c4bd7a7099553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e25b7a559c05f9f6da364b703921554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307a067738ab98ae665baad90186d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c195dc990e56236ca8eb4145fdde9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a9e70d6a75e263a2f4cbef561884557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457029fd36f4f745c7f26e3e3eb3b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c5a789ae4821805c89318ab44df23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822659b79af8a261c6460e53503e060560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f6cfe19a7b4b9d2e58eb80e2bcb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9358ddb5b4546cf39dd92e0a9ba43d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b3d531a7034dbaba232555482b4aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f9d5fafe695aa6bd5db7a3bc2a87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e933590d022106ce0043dce5dfb20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca407d73d56fe03f164b8db45f08790f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293dc939d61b2058dd7f21525580028567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee25bd09b8a81497d1c2eb87272d5a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa07a49534f4760c4627dbad49ec76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548e8b73f334e9aa3a1ab278f1d9826570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594485245e780b1c8ada9f487aaf8306571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189971c05db9b5a008e7788dd59f489572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce270c6c41da5aee041ea329b7f047573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9115a691ffbc0fa17700b472f822574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b7c6b2b8504694796770c94d3678575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e22cd883bdd0b2a4eb3750f09502576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a243647b9d73d01efec823b0b210e8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893b917c83cf8697d795c3a2b0c2f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362fb2711f38f85a31000f2509d02d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57992c2afe11b411d5f59f80d216f33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b967ba25953249d4e928fb858782581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23124496240898048dd6474a2e54b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2aeca1a1cbe4e19b69f110a269780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90771fdc536b397cc4e898406685aec5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3acdb3bab22c180a26f42835944242585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd2cca1e8aae6e688713ebf872f10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e6cf30a6a9bd6bf9b987d935c259c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106027175ffe9581eb623bab1ee95db7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d728b1857197ecf742d58cfc1c47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df086d7445184a71889dd8fd571e55bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37771a03b6ab3549b779cf93e9352729591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f30e1616ccd20c45c2e94e0e43bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ca475303c86721b08eb7ae30f97e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5bece6935522858671c0960fa5ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17020025bd99881b00b7ce1ca339fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c3876950e2c81c1ce66014a761e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c224a1a2aa242ec8726f48264c76ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba83957ddcf48199256ba38fc949df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ef4ca24bdc2014c6ca5eb024442bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22859a197b0ea0e7c5f4c7c9a9b0173600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498780453b21851289bf688f96e170601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405651359f3ca53863de120f6e6600e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3f1e3e44d65f3077eaed8d1131f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda86d09064617bc88da130c53e821604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abcd9b507367e5654d4c7c99fd1500605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a400cc947581e97abe53c6979b1a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c92ad6f3c511610b178c5dc5d1c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09e9e69c9ea5a2de02665decb7718d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b6a16ee645c0998722f549fb0a7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6b6e4759ed3ebe8e5a20d1d4bd40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee39aff37f43f1be89d5a730285a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf201854f113856cf3ecdba5fcd5445612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a67012f7fa3635c9514a0f7cac533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaec2b476630b01a21b114a9644a4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ff893664e58e2fb954d223b3bd05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f863f810d164aac29c51b20531d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aba64df88f8b2411e879be7242f2d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3dc45d148c8f28d26bfda02f2ef64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0237bf89582ac23959bb8b53604cc16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371637aa72ed75a3c86855acbd8b811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225da0a7e8122ea767d75fcfd0ac4583621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b5ab014ee22a8158bc7072cd679a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4f1a98ccb32807e249b0ff5182188623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91261baa54341c771ad07d5ebc9c1576624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd5c7eb9a856fa97137b482856772625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba464b28bdcc7368534d28d20ccfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbee976a2c959bbb42ef4382d5b3bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11a1c98fd9adbaa8cbae950b4b249628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094a68ec787d0e9d0cd54b965c4e82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d883952cd351cd07b13f20e2a61ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca4d713ec5af0064d3d4261bd0ee3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0de08ffa4474a13bb4aee4c2fbd10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e66427705dbfb2fe4960054219ccc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db2a1c1dc0e7557131e22d1ca74bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d0bddc80c210fd7079916abb84c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024886aea5978d92cb98f622d2ee353636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6605964151ade897c54fb21248bfbb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41073e0e2a43c99a4a70e4c36d42f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5f21d3763348a83a8a09bb95520c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab88f9fc307fd15197bd9712b4402640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a203e8a7f3a4f8533ca638972023a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd65519b3b88ef3987ce74ce74cf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eb7eb80db14887e805c4db7dfcddc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3445bf82e1953e5aca34fdccafe2f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346441b34e8b6c518cc117b4d30d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41f94b9ee9f65f0bc4680b10ab7ed1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b34688c1e4c5e2a0897bdc41d460647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2192b5e529e1d7d42361c307cadf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c298e55ead567e07057ab76030b5ef4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db891767acb5692c1b7dbe4c0cb59b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80d9cd5b384a0ab7cff876dc78504651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480121bb51bd0f35f934b4dc07e2ef2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f08f23cf6daf7dd66b82246365117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe5d2868b5e804bb83196868fc84b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980b69e86b5f8185ccf0b285bc1d58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0128a7338506d7a49fd0c86a36d6aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06797cefa5e660030f3b7fe5fcea294657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19230ba5b2925f96eab15d4aa709144658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162a32549a21a1c2bc85cbdec70110659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e1018ad3d3d5d33c78a1d66391b61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776104bffc013def14d4439029f2892e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db3519e07fc6d95061d2719d36d55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efd3399ffbedc091b77e7f56151ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9041a8ca5e744edfd09bfba586d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b511fa48f181d2947949d3d3a710665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa0259c7c77d17e2720d57d6b34d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707f4f483bc585cc03333d722b1777667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1299fb4c22292a820d8fa36f80f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb14ff64b86d16be18b3828a1d5fe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e1bea99ee00003bfbdeef0ca8baf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a1907c3a5f3642500a79d8921daf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5ace850805c33cd1fdec8f342493d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6214ac7dc0b8a2df4695a9d7d6aaf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397ccf8b04e77df14240db6c893243f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2461624a44b3647f74d570713830f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075e21625a19e5b92b8624af2fd952a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82054c5adc408e7fedcd1ea7df54702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0baf1884b76da331f34e4191ff755678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cdede9ee2940694b37f53b1c0ac5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab29711b3532cfcf01325ce3809dc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a9d1efde38f64c912a172c5d20039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb7b69d9b477e7ecbaa1df1a7cadc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06967bb8e3c4cfbdcb308b90a1c39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a4cb6243574a67a51c0707da1750684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7cf43d453d8472b1748f0fc8f6e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968fd260ea07e0ca70400e3e32769c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4351a828affdb5d0c1855de05f6a68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6214c0ec58b8017224946070c26c9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da22f1d900d3ea27e2240a2f0d685689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c077f9eb535a13d096a9d1c2808b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d869eb524a28e2fd4cdbdae28a690691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5f966b485459556a0881718466f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f449dc5985dc67bcc8c970d61854668693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc859f0d5121aabe45046cca99067f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d136397e4ccea61446bbcafd9131b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d6e2c51aeca73adb856a3f9e407e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728fa9bfb5c24e424606146c6fbc64d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336be75028ff1494568e5b5470cd3f92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38544fac59bddc3da3c8da8f14fc791699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c6d1840a00c0ca6828108e621bbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8199da63a0c19ef2e0ff843b8961677701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee789b80eb22906e51c9c1ad14c73c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc2b57eb6abb5a97e7243fea35a2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334bd56efec4f8d68181bb1b306ec81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aacbb8dc45fb60bbd9df0c3102d501705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a837905d363f36ecdeb5952bd449706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542db3adf467d2a10c5f409bb4917e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759291b2b51b8f01dec4f479698e3e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0165d218c6761b50c2040c2537285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc2f3bdfec879b1f6fb042caa30602710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b08dfc9d16546dc5ac625f62173b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070336631d460cbfcb62b15a092f0f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacbefa0c409c6ba58e282dc876c196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ee4f2191e4fe88cefe48ed407b2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757586e2c0e691cffc8276ce09ed964715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a5a6302df0a6b4d319cda7007e3df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342438860410603c2a69ad906a1c748717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a19bf62c6178065600ec182065ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975e61f921717facb853d32d5bbc5ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4fd7e23a0d0d3114a229a9fcae4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a26d563cf346d99f640bc1ec092c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093abf461508bedcea68f93f9e0fb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655865fbc3fece186eea939468e35a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143532ab85ffcff8fcd26c6b97e8732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c503dde58e792ab7669616fb894e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044e7329d00ccfb8147162e76d22d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5dfbaadbea6834334911844ccbc8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee273f0d69a11d6b7fd1148d48b99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a38cf559da2f6d73cac742ac2304729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164faa624f12a9a740a2b4c9788372730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191cbc16c192b79e90edcd7d01df2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79355e1fd0cbdf7d7641ecd89a324ac3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c481ceaf84820993a823af759483733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1e881d81ee58b8f2eba1bce1ac19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c8c7541aa1bc70e1d267391008e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff9bd9fdbf25585ec15bc75d3d9678736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106f79c86105ec5e173d7626cdd57d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b19c57e5ac09d9a6c7b99a1f74c6c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f42c392c89a1efa67fc8f84634ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761c68288fa427962a1e8e25bcb95d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71287e4f8e7e27b8176ade038b8c15a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bb09cfd2dd6dd7f01aeadeef1eb90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f4eed5003248d72520c5078d4133743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d104ccd9c07eabc06bc27281ad937744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873ef4eeb8116d20c89b6ee8987768745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa5f18c69d373f36e3e39e3424b70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6111d501d614785309e85d290d5c30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4badf14af937fefccb782b3e722557748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4097134a62cb582bf9b2f3cfa0c076749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d3629f57eb9c6e1e974ef9c646c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88fdbf76b4ebfd098697f21884cd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6c8ab36034f9748c5c34c3acde35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ecf16b611b61c3aade6f50a31dff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171532d378f0275ed2515fb7f76f1c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7be6f96a373cf0a5cc41bd291ea8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd39570981407299adabb5d358412756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d4d4c05ca29b91b643b244248c5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee1a145db3f8afbd1f638d94f6ca1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aa11fae06655e3c8484177c733351759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a90d0af2387d0126cd5d3214b1f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbcf3504cffee11b33ebcab36553e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce0b40082fc1989f8985e6834f780762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef464af62a46ae752be91c4ff44bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc2e025d451bd725362b4a31b3435764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df047693df5cf85a24bcd74e22983765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135c55cee24ba09db4c6e87ea9de5ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a383780cd6f37e54c2d93845c54e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>