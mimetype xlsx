--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e823faa71e5ed59a0f374ee3837d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3ace3d2df6f76a77c572b3394a5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe4048cd79fca17031dfa42b774ee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b180d9fdba8f4c382debd28b17814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47342735e87cef8061ee5453536768df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296b809be2c1a7bf52405c89e0daa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0a4a9dadd4eb5aeec455b7e6ac3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120d2fc32da8030129e155c4b357628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd541394276ff34d8bae5644fccc64c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce1fd5630739b69623f0e6a23801710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223bd17990f754530c472daacd43e3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ce2b6da2b11e2db3adb2b79fc66512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82799be2c3e69aa50738e2e58ba87b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae87d52045e9c73f9b2c8beed0aa5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af877994fb501fc29aeb8c32dae728a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765d09b26833069cac440c8754d46c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc76f68894eb141f1d1ed6047273f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9c6e7c73bb51a1b515f6499dbe1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac6cb75ceb6a9ff13fee9c1b0713f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe8a16ae938cef26b85986584c71e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312dd7d40524ef9bb06ad130d71b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f89e6add5784ea9075345261fc914322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c62d2a5226f1be64b0feaeb462f6fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd934e75f25420c0f93d81c836b7ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d2cc9b0a311b9253e8d31bd4db4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7fdfb804ee06f8ea05cae8ea97a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9efad440a1591c83d762deb1c81127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b7a5c961188e655f3a66cedd026028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab575be0190a6816cde36968b8a3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c9360d26129b05d26881f79de237530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28abb3fc1745aad3d685fe270935231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177a784fcdefc4f017fff7643e4dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e179cb12de98a7e06f6e7ed39d5e7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad2ad788369ec20929bfabc7cf2c4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec503a5505e6296fb99c8eed8d804135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b524fa065342e1d96af3ea69e77bb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56c916d761dbba08b8015790911e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd4e84b393de4db1e999d2b31ca1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c8d6ad6b62ea2d8bc839bb85c67c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf50b77bea173247c8e367dbb38be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce48aa6e13a7ea1b8b396cfb09c9bae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd18a0d09dbd24d2fb7b2ea983cac842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661320acdab538e2cdeaab48175eb2aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9ab73b04da7bb2c5a4be6e477c96444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd634e5cc863420fee0acc1c56aaa43445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a2d27b8857de9544e729e109e04c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12260dd37b891ac89c94fb23591f898747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c10df8f0df4c2b192427e9382be17648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349181ac5ecc88536f153e41419d7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323544318d58dedf5620d77b51139150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c0387b0a6e12f704fbec51bd06df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1757cb1c397dca0c75fa27f9f39352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd445bab24dbd2feb523d792598cf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ffdbaf2f215315ca923b26c583ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c1eafe9928497830b7a5d74b3e0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9801bb7457d538d60527ba0ddb8aa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e94065e0a19979ef43507d4b4f1e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3d7fb8b3e7a2772eaa8b9018a0f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c2f3cd8965850c97c961f36acc2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5378c30924ececc92821f872288f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30f366040540f21e5add42d23eafb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd6dc45491efe55dc2f8f57cfe09162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb16e021a6e0e58f5886b8f03cebce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787a1bdebc472c3c1e22d764fb594364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a00a12a3bdfe3ec66fab58032ad1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c150249d9c0ea9fce8ed1315cfc59266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0999c2cc64db89b36eb242f6c7e0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739312eea6d88b78d60c4a50fb6cf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0befb3c07b3471d8bd5e836e16c14969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df8b17dc11c0931b90cb22ed7479870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d800a5bf5f3b067bc41b00953f1e7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a93fd13df66d9fdb8403a1bd92d1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24e6004973dd33a859787be29e7dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4baafb6605198c08882e0334700ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4f00cd002afbce1785688425830bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf8c170cf27f965e70878b10301fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc737795fb3c8ee4096d4e0a3bffe4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7f1ee85ee449365dfd46780ff28f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc0c712d0340a17444d6bee1b51a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503713527316796ea9abdb7b8c8d141980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa698d379331eacf1697557a070d52181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55039cb882b789811001576596c0c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d74bdfed2d5aa4fd735889ade93cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3503d09d9dc6b8efbfd2f0e29b6dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f44d9d937b42394432c8455c1b13485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349f0b34e7831ddb83f93ebecb10ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524462be63d3b026ec31589a0060c9b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392ce87f9cff21012ac13f5c0e1ffe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b655d2d12fd3ddd73be6789174c94c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862fc96c982c41b5a1aeda75c388d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d640d7ec1f697a5a0661ac32a9743691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6b19113147ea0f3efc34548edd6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e561715a70478407970394ea25ae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9097b96a545224e0bf118e8120e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e700e6587173c330c7d3b6928f5d68295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550237e79d0533283bf34446e26800096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88049e557d503f2e1f8af3a7be6b8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2473d750e4f5f847ab51fc00461998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaa4f9ddc6eeb936ab0cd216af26cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144ad6c162e073648ced32e810b31d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271593730672a2a7939b77c180b13954101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4d9621876df264398da999a1ca38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0ac4c0da859c5894051336a7bf5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547864f1a45de1f67e671d5dde5ed01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f9ed055a16641a58551703fe183b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637fc4d9dc33bbac67fc658978d14d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824559d255d13e04ef60df96f73e242e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1335a42554118191333ee90d7415da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e991628488554bcdd93057bdaf504109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea018f41c307c7e8b5de404bbb9d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9611f9eb7c71b7b3ee388c7dfa7d28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058bae9b1d9cd0882cf214b970baf59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337657feec49dd3e7d8b3251d4aa4c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0b24781a4aa8e8bd929e5e6b88343114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f57aeed8d358159e1c0373035dd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3fb28f0f353b35d39d2879e4947d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fce14a7679e62fe2b80773f03756d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57608fc8e73cb10cdd6ec004b02985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ad929f8cf39f5eb39e0c9aaaa00e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba6a2c293e8c4808764abd3e06e9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af2ff8be4ae4a31ce1139295239d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f498ddc782cd93a2705771f03ce22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768743c053bcb4ba34efc9e4130408fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a679f329c2402270eca2f72cd704a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12addbe1cd43d5d5556571e92bf41746125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7ef8c965ed420c039d02fce659de3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af052a16e82c0d1b3142fdf60aa4c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda3a04339b48c9f2702cf7db0990f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e480de7fd07909810396406d2cfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9690f3faa685796430f86674f6c8dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9299f8bb3fd52e04c3ce3b39e8a0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc33e033b75c9c956cbde2598007f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6104b414d7fcb8154b9e224230b058133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff463eb11efaab35041c3779db180134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9fcd714c32a8363f9ec24401e7b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002407968238e329b57ec853d38e39f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfce9d6e77c6ac9efc50b51d8da329137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba04a19068a085d20caf2d27349ccc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9832e7a962ab5fdc786900ea9fe4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd91e53aae6735e80536523cc38564140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad292c8435cf5781561a9c1e6eec737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f054fa74791d44ba757f083c8784b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db8fe24599a32a07adba12e49b9f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c81553455544cb411f02da8dbe96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ddb7cc88d3dd74de092fc5b1694a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78432854e5d9f422c60af838a106fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782be3a0d4cab1df60f47a8dfc55167147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70da88989f16f008b55ad94e92922e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f328c36c2bec22ba0318030c382bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a18cd8b9ea0e18c1fe170ac6362a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a36d249e91d7c45b5b750cf56c9267151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256610839a00ee6c20fc1c1a470818a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf7f507cfcc632c790fce03de4bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c00700b7af145cd8448183a9ac4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7484969a4a674a096d0a9f36202c48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d22bbb016ed49f6ea09614addcb9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e6224d013a843ac931d5d5fd1800157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c34dc5bbb9629ddb8c9600ee5bdf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ff5d9c27986053622aa092fe2f0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a507ceb7ae2d3d58fc940cc5add7907160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342a981efd16f83f6ad75c9facc90e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6206473580a7aad78bac02a5b83aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab6549e5e259d86a102edb4e45ee1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef1a7d9ff6b9b2915c15f693b1ff0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b1a320bd7cf9156b80eee914f3c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314ca6996506b94c16c1491fb75079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc660c10e0a025e370136fa4e67531b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083cae02a78f042ca3c168a58dbb86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704d149dd568b4b0aa99f361dcc764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e849c294d2bd697ad52b96579a295170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bffed3ecc18dee98785e076209b27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc3d48f573b18ec5044cd3f52e670172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40414e4aa34249f6d732df5ecbf07b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5289de0d3072e75f77c5872bd99031174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f83580983c97d85a18e4e7b70dec7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef689970a51cc2ae8c71932a394e04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef2386512adcfe846c92b4a2b2dcd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bcb650296f74501292a4381d16eaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892281ea4d58fbf88ca6cc690431185b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f016d52164d4ef2ec148127f6605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa12c2696daa56553ec2ca713ff55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7c672da6358f874ccd5a3005b388182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0d4c2f026af7c061994b1565c5f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240c4cbbb064313017c7f8673219c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c069c3a0cb99d8c88f88d5b179d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3a9f061160fdbe7e9a133ba72e98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b03c27c7180fb654a8671e19433f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1457c285474ba7b8234e40af1bbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8fe70f4e75b21f72e02a905092189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664beb1bc3c3bb74863e46e88c2b3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51216ccb5b1676eb6af5b4af590942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52657653c9520e660b3a776a5c7ab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1789d534a1fa12e053666846739396193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23da668ac74f993a0aa22078bfacd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629f4ef8cfb7cfdf255c0e4c85c44a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf50bb7a41bca3a4aecbe9f0fdc0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c8e096ed8393db52f96946724a5b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b8088861744b06aa5b44415354a83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5222181342aa07cc2cf64d00968512199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e89440bb1582ff231eb154ca57cfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14603cc8dedd1ee4bcdcf040fe1da9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292398f6a344e9d296ca9edb870a523202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063289e99f984202c4c71926bc18518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e79abda5ce2d0e323f392baea2066204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4694ef33614aa859a59c8d9130335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686c22f29f218fac80ba8c0c36bc8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343a4c68abf7e34547a45e57e76cb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba0e295eac16b4fabd5c2af2a604f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71e54158d0d2fe6d76b3fe00041205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865834c765f3ab1f652e65700e925bbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f69625220c91eedb31062b79e6ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6351adbbdefc25f9ab3e4218b28f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df022b689d4bd3112fa20241d71f93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13999716c0e68138540870de10310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a985562ae563dd95882ccd85c421e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bfc90cc32085a552d33358929357e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c6c554dd5ff086bf9d927e687a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c6ef66cd205c4152b0eb72842a7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720507011211501fe7feffc144f2f01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c06a640481ee54df882c44a09c0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348f19bff7bcd8315f9cb6be79e9b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8376d2c2acc33158bd5fee45871505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d3759c2fe49add9b73198adfc8af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849412de759477238d31c1df9e345401224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ae9f356e3aea7dadb01b2f96d7e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0df9869904a74f8f8b2a0994c269226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4715f07512f0c17b84f3a740863a5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd54e3fd79437367fc655152bd54d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8059bc09457312af38ec52580bf06c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094c0198f4f371cd733eaf8e92b024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af8278db4664b4f1910ec772e33072231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048ac5796edc044de932a258be3f42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312646f2943918cb9e4e4f081900f23a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c05ada514126214d0cbb29d7b2d0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b5065ffb61d16dbfbe23e8d81a54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ba76ab21bf82d3dccb8398cb0670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734755888c9c474abd7d5bfe326715d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86cbc841b5e3b5ea5256777443420a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a74c1dff873fcf4befd9a10c25c8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310834a7f988bcd57b210bdd34c232d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438668312aad16446565e4f39a6e60a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c341d79fa1ef8132706ac5c80da7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f506d6d96ae1aa96bd1128fb21ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b9b371371a0b14313115d624d951244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa0c3237488356a222263f47e8fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403c777b9428dda4d1d13afefca4da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e8f3913df3f976a0c5b880067667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2020fc4b40c6482a15326ed11d5ae27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7700e14944e44e07606fee941b41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe718264d2c3369ea88ca0f2a54d8da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7bd07336fbf68cdfdfd85a24b062e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93727c7c231f9d0e08593360909ee2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca2497de60705c8d701b7098361239253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df5b64390d165d515478bb54f3460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938441d3d7ec618656a06be474b8de49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9a805670ca10687db0f380dc65269256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec89ebe6f9371878b8dc1c6863596c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ccc27d34706a6b19f7a680e2fabd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7489f38f35c5d1120de1ecf4c54c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02749a28c4891fa050b353cf57849101260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05eac7d9076b873cf0745b158139b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200552250b070b1811d5502a51cc93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db6f8f2561db40ba2c23c588f07cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531ab9cd73d48e738092a4745ffb8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4f596a41ed55d22249746ce144ff2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed6718c1e4269d4740fcec15269ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58634f9a2adb3f7f76892d5a4b327b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36063eaf201e9eb3b8c1e596e374175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46584051dfed9b31c11024fa19710269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f119b1a316331325d2bcd8e69db740e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664753c1b249d8e3461ac6058c60ae2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb1ca7d84e175bcba6a8ce8197694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609950c714ae8015ab453c06b177534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c08c0015d3a4a89fbb9ed481cff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d171365310bd85bd7d39cd0c186efe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721d10d5f3339050c10267fe2843b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d67fb020c58ebd687e98ee4cb9ef9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d1ce4657ebff6948e6003c4783e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f187eeed9d3fe1e2f7b747ddcd2717279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e791d514f166638ac4cfc489f57f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482c3d072d687490f818504844d8e5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856377e05980e631f504e29d55a9fe5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd4178919e08087f3b22f458d62d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243a0d09c6b2c975723552e8f068ad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90141f2097159b928d4199e188e8bf00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af8c68647c716d5a7a1e8f6a5fa73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f36f806e289725646a9e10342b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d147bd3488f74dd8dfefd2f388b870288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507f177482287d0c6c1930fcaf4531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c1bad2f8aa815e720219c12d6c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244344b32dfa274c4bcf78752fdf47b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667812c9ed9b9dac1f107441976289f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c8a791c8e8f148a5ffafa309313c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd036dbc41708a079ec33f7479d29a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc542e56a4f92cf5017d446ecac06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff17dc310d46495f1b8600335a6618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496998de9b01093b620dc944cba3b98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4cad90d01fee570f166ec3e23a248298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833db5aeacaacbee718b7eff6253e252299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b228bf9f5470cac8f73f025d2714300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b726ad735f6d99b2f9845b3b73800301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830af21a4515d00ba1ed0e23b310ada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708d2273fe73018fab6442c6edafbc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f90b32ab96c5f12f5a50bd283642304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620b327adc2b061014a0b21d941feb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9547d8e0339e4f9814ca2c7fa7c69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91262000df66b8bf03361440a2d00870307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35e1ebe7264ba56036748ab9e9424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34fa7fa78d411da3f9c7999f0e6587309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56f8ad01ae03ab193a90d6e4a2cad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3ab9105beb6102ea5d19aaa2805e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62366575315b5f100c9ac33a24bcdf27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29453c56c44df05e519a46d35a4a400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466d5653103ab6803417b900d63f15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5e2f536a8bdc57d655e86b5f76d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09794c941eaa655c83d343bc1a49b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ac12893a81c1b28330d58e62aa5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d4d7ac2ad295d436065729049e7e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a83c9d471ca78ecebdee8b30dd111319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882662e7542930a96d81c3918a5594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627ae36d4810bf73618ae7e4d9ab6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86dd339e86928aa794ebb41d00fad8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b850c16edc0b2d1cafc205b51f153323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e299b18d929b57dad3fa8ff30a57ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a98b70ca441e41268b6901fd5aa994325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0fb0459dd0127da4d6d07b34349e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa4df7112cdb9569f2450a9c28bb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c032e797be14e7ff009f24e27527e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78db245ecc07af40506b5908af0d51c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54623228832e69abe1735e62c96a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0162bf5c217207146c8c2c825aeb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d042f5030e07532c62f957567c842c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7b637123286298d661db74f1c0c1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599afff56810f28d45464594a758609334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddda397233d4b5505262f26ea1e7e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba10c32b643f74179449ad8031f861b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929db267249dc340fb5357a0bbf85a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34ba02ebd6c133c1bcdfc28c57723338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e0bfe75df3b1dc7b71b3db4e15b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7394ce2316d8088ccfd5028da0ef56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42af9c543f94a1e23a25762aebd2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc067fce2f4d2bd88a92152cde558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b729bf048556dbeb6ab87818ea81eb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbfd22b1e666bd8485d2bab04d71a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8bd85285d39d7fa78226cb4794ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177a640dbe8a387b7db6109d743e76f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93587b28cd7f67015c2972b34975ab76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27046924108ebc92752dcb1d836f447348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4223cc8912a8140a8c6ffef32f0b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2f928b3af042949458a6992b5ab6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab577a76e92bc91f462eaba44c94fc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb1e0bbfbebd2b485dccbc6f63b7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ef9460dc924d50df84948b583d79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8e4888fc682d9de245667df2e6fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed688df3f831119a47c1951098ef6b8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aaa568d0673165944ced1bfaef7e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee483d19159bc87bf9492e1a93d9d77c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ef1cd88f85faa5f3b0ee464272c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f57dd79fb726de0e14572781e6dbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289477bc1bd8cc35690b70bb8618b51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482180896e8c40d13c307639c608402361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fbc017a0b17f71c649e7cf910a33c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170fd4909bee91fcadd77379fbe85f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431401243479dc3635b6c412b0e1d2e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dcc2fc46238a10ce50df37b58a950365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67e9ee6e83faebda382079b0aebb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e0e12542b63ff6d8673d544fa769367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30728c418a03544b816281a5ca241368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d0969a3d013553009c8dc709f63af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7700f434a6388763b4ce282866fc58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509c2443eabaed5327f081a5cdddf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee0c2ef1cfc1210025256f511dca74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7206206b904fdc9b631dba8e231632373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a802a20fb104622cb3a6ab2295ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fd76a7e7ddaa732e361532e960388375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fdf5e83c20eada5a33b647604d25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d38e6f30b1be2646debdc727f64d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e9400b33a0f751d554fc405dfd92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c0f4c98200e051aba22727a798e22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c4e6e660632622d68923923ebba1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73205a586b463da20e3ec83eb57639e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976b42ac6bdfb2627ff03867161b95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b78826406538b750b429fec684300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38d646b93a4eb56257024439d1525384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9298b8230b94c5ad184c4983fec2af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ccf493261021eeb9ebba66f6d68e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f709b93258694305e8ffc31ce48a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141445c2df7ed60b5c45e4d245a737388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba770be5baa34466563bcfb368e9371389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2238827119c19bc0d7e888b68ec1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88c982627583a197ac012d9a6b7ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2eb7ee36e32a2554012af9b60b03c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d7d0ddfb99492c81cf049fafc3e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0619c2cff47f4c055a04ff02d0c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c1059d6a7aaa772079acf94aeb69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee918e3ca156fad0280eb066f7ffe3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b528dd3e09e24dcece402152a39ab3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216a40ac3363336f844fdf76fdbe8cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf04faa5d60f3d500b0838c87b54898399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a1135d859aa92479d15c0e1f5637400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7822038b0687198583b2fb077cf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395256cbedb50e1096062f13bccb59a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90efc6221121850306f958c0feb835403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802373ff1b5ab8c6fe439d7c20bbd6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6d5532f4decd342b5e6a4fa6128bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9152777252dbd3ff98cec6de260f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac5751292fa538d441cc90193f68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86c21d6e0916436350ca1d09ba2a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525495d1ddae72b2d141cb0eb93c18f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbfa56de2faf3cd6ab614f969c4a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb509b3ed6ec34204e19bdb3850be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa401220ee5ba0f733a51a1805e012412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c4c07930bc13c1b91523e8bec6198413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128656cbd05dfc5da3f0f44e027b16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d385e790b278dd5364688b37015bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f48bded32a3629c62b9783cf7c04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc4395cf7118608e89717b94bcc0ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8376dfd3e0c0dbb7ab9a8fad2771db1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83128fb6de2f598584c5285ed18d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8a021bacb84253cbaaebdad01c2e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179046ae7082f65dfb4a9cb04523bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd9f55c8627d769e44bea38b173b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126b1aa0b2a02278ed7f52996976a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593ca8a8051111d1c001329b1cc7d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da1145cb53ce9093fcbeeba85568c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5abf0662b26079fcd33462ba98f62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74a3a839e394b312c07ffa4b72c8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c9b24f0403fad45fc78ee2c14417428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449590943c4ac551c2d6e0b6ce41dbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73eed9fcbad49b740b71ec4fa87a1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0375a9abe26917782f02a7f74f6975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4600e9ddbf2d17f7e93371083cfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50702b757a6282a71c6875bf42140ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70660827780fe09d52bca672c470da0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957bd6d76fe595303ab7f66c02780c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568977f316b061d75a09902e30ea170436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69112532d2aab5442281fdbe6a9adf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ffda193ae7eaaa5d1874d50ca83d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f199975a872adf63b1dd2cafd65c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53df6b124e2cc2b8c517e9fb470868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429f3f8f999ca9dc56ef060ca4cccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d9bbd36055f0015db1063611a9075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469db2460044c56ce47294ae94acbfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec21069c8f69095e1aa7cfa14b65c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a958ce23460a293145a11a1d281b781445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f285dffbb4aa1be45c4af10cea47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbbf84b362fd4dded139dcd543cfd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350be65dfb6f82427d0c11392467ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8030766296138751ea4d51f696152449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf1e40e754d554a3f7598aeaf44b46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43b3ccf5234bd9fcf106fb0196fab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f990d281699d03e5dc16888aafb14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ca429cec771638485a8ba9d688b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3c79ce7ab0297fcc9f1496e46ce1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471580e2fa318c945b84b40a53f0aad7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626c4b34096d6d01ef18d96ac3d00f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b3a1064f5a33158d6604140e9c97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef65f8907f57044ff4addb80865def458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff7ccf36ecb5ba6d066b54c8c508d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a637195551b8847bdd7c4454205fd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13176faa2b3323374553dd17006faf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17461891f056a9698097cb8d5afecc45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375ab6d9f536399c58219bcdc834a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd194d1d88b5eaf8aae809095913e7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546740b8663084e94fdad6f63141d918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca33727e7080f3eb4955852376160cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9af5d9c72e9d64859a33611262120467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb5d671e74f3adba22a83143c94b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33738ff2ec387b8f93cd5391293d1df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cb83427c54acad1f74dce8cc1802470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d06826c3eaedea569d4e47302cb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6516c9e7d31ee1c3e7d7b2476dcec4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508cd1ee14167033418d41bc023939473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead2f082475c4a0cfcbd518c2accdb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23d9513224e27220cf8068e2a4b1fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68c787afa61096a700f1a12e1a5d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3487edc7d809f0fb042bdc1b77c804477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b5b07481353491336d031995c5df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede032da3f1efe76214c77353bbad4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531228f836daa9dc8c91f627a589f4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083c6eb1439095e8106bbc57d7a55c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eff044042fb97671676d0b1089371482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a2913355af15b84a19b18ce29a64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f72e68041a84fdbea54938eb91241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80312309242987412c9b278e9b4b6be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5395990118b6950157f5ae9404af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d44c7c030a86bfde10c1364efd22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d1ca84e88a8f985105801de457aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6851085cbb5595e1f771ff33fbfa03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bd575c1b67f903acca5709ab34ac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc01541c5f5e2c532e9de3d8c181a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f25cb99cded7af99dd271fef9e18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e276db04658b057eb5ab49f6a6b544493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5931a46fed709f2ab784df192ae61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9fb2106019fb662bcf62545d68ad7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7c17e977feb70b5099047ccbb5d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8c6b2211a6a84cd5554c9ad182d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2874e43d1b8b79c4d658694a72be70c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b3c9cb4b26f16adc76c2c34bdade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d907937527a98652df8e69d0e8831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bec871d956dfe7c557275433287db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4838caf8a71adb1a101af1038c5f17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1a0a413b31e9407d6499cd3be7fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bea91c502c5f8071b094b3c7d8a67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f7218ffaee7889b4fc8ed2c2b3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b6fc418a6107a54f3856a2e64f19f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c13fb76655db62d44c52cc3b76261507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe3e14f3d32a230246149bcef7cd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0cb350ab1f6c9b87c9d65aa6fb50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb373403de93b4ac62ec372ddd1b55e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bf90653f0c2a2c79c3b1df38817c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec835cedd3aa4602756363021321e563512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c786fcc2e05769c566e826753792f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2c1d37b9410f8129b03bd6a82b8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2476ecfab5fa16720a3d1f78589df8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583046778013c9fe4de035158980e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105c74ada7c0fb70c493decc9c16b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d1e747b61346124248d8c7a61c61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63febe983c7e49344639973fafe781519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bfefd2aa907c9c49145c051dabc41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223239c994707ed205e3a1545bfa9313521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0523b090318f876011a2fcc7993b7c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2af11ce896535f534af36421645c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65e4c1583a3fa5057652385456f0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7764eccc4ac2ac051b68517447ead88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a203a9e7d36c4b69e1d54cd827057b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d118ed8be6db4b6ead54a6ef9c49f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e0bf7ae77ddca87166c661f7ed343528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab6e153e39bbe5a73bf7343e8d7405529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f52e1d993b4a19e9087fd7779973c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356894dd4cacf3c8b2599182b4b11861531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b202d9ce06f6d059ec620ea08c70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfefe9493bfb7f9cf621b4b5bd9f2e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e32904bdc680958531812830deb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f209c0cfcfc72c706f499560e753535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7b72f6ef6ed1eeaefaaffa832ba83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd64a2373c30042b05a5ad235c0598537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f31efd26a3b1764223e2a83f9fc59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f50d80c8f8308cabff721a16a85a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea8dbcdb228137be32524f641d136540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6f5402e09a660940378e40904a1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48c376c9b741687c0033ce8d98321542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc950338a07e689796d4ea23295a2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5b6b9687eaf9e809bd9d1e2e07c92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ff6f9acb733eda7aeed3ded59033b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8ea1f1d2d2882e45270f3b4ff9ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbab018bca23d789ddbd66b33533d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01660f2fcc12222d25106c5f785a4c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc699c0278eedef8101d2d94d71443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b363e3fa0dbff5540b4d1223a28159550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5fb6b7e086cfb4782bd06c1a6c1cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945d5c430b855ef63a57176c0c1db9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d2b50131c0c546882b5ddf360022553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147a8acca8a476fdc2ffac69dd7d46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc98a35a626d0ee3455677befb4b2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e33a7c5e6cf860f7fb26f10622311556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b0785d318391598d4cf96f2dcfc30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f7143107c70a6da3953903c77dcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c2c52831e9a5825fc66a36623ad80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8254878591673da013954e81bf2068560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e2a75ab87a04b599beb407a1edc47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f99148d8cd81c22ebaad7ebd1bfaeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe6d32036022b004ae2fe723ae2df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee690ff0151e0e2ee30577311aa251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2804b48f191f71dd9dc0ab5b9d6ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd40e0264db8950fd19cd8b3af42c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63a625acacb513e44d271c72f1d39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee207b983324b8f6aa96920dbc264568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f59e758a134fc6bc953989ff9d78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb0eb7d7c6e8f14981e584bfa0f15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe78f865b2eadcdc5970c925a8fb32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71451876227b8e503f30a9a73f504572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b26d16d29eed0acdcabfc6acbcf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566dd17a1aaf6b30aad4fd8c22a4fdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ae1dee3f66517a2691e5ff894ec9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3b6b57ae1dbd4428b7a3c04c683c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b242a73216b57e7ee43980a22526577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72fceaf925d27b2e718b4e58867c05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8229f131c02657a60275fad5fc91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b595af37a132f7764e7383ab9ea22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83c427cb15c1d2d675540cccf1bbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bcf5033551d3a3f9dd9b485fe8547582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f4ad400606de43c1eaf6cb7649e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a672045be120a79b78f76c5daf885e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c4ff5e817bc3dcbeb3642f9998ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a022e5842a467419aedfaeb7a8d43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27097ba816f75f464a1d71d0ee8b537587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e7c4cd3955bad194bbc05031b156588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664a65ac8920397524d1b5c14d1806589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03119457fabfb755dcf784363410c63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e15ed07399256022c057eca6ecca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aaa0da18e6de2e7189de0c6589b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1907ea8722804cedc16a0b3d1fcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd507562c47145a3bb484c6e39763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396ceffae473ea665f1def22d0a760595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b85d4fce01cbe0b9eae0850f2614b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fba3656e571d85fe8a31b1715653597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e695ca3bc7583338367418f90e1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baddcd93e326d9eddb580dfa071e0e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b84bcb01f2a5eab015dee10ab033600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0728c79b23c9b1b461c0c5b777588601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c731600759a43a778ee97e8f10d6bb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a4cc69e8cbd382a8ccd6188c5654603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93893d3cead911ed752edac519b0f36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff07446d10ac8f9f21628d94433cd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c14b1515845df946fd4d8b09215e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd413bcfc0f265a0192f6e50a388be2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad59d50532e9f8f23014e4f3db17e07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614263c0c6c048321896b2b0447a9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a25fba267809af96398d60286e2cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c1cf24cb0c0c920c6814f3244048611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e9fe9bbcf22b6c3ce60b7d8ab21b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68cfff9b7c79f9b1161298a3e74f90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca9224bab8492bc5330f440256365d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0035839400cd4dfdc90badce59583e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587b5e594c75fa412755b458cf6fff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ee008e74c6f9de64ee51256a19e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eebaa54a9fb6b9376bbf05b5af9c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8490f09564199b0890ed02868bae5f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce2c1104f9189ee8b291559d90b97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cb8e794d609739a38de7558a0428621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a2c7092a4c32fb795230fea1682c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13151d2e6567b124f06249e5de682623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0fff171834c6adfc84a2dd440bf4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf057db6e32cb20752308b625a665f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a4399fcbc1335658534617e76309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21dc48a221c63e7379fdb6961c83a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2154cf11672dde1eabc5b4e6d77b2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f767ff33987bab7a508ae850c677629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b786883702f303cd77f1e7dc56dada630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bde01e1e2f1a9350f599724657080631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558c5e1e63a50b37f30bdd1fd1f430632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6325e9611460f978765302ae3785f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d577078cef6367dbf24fee396954e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd0825c9e63fbdbe82174ca13627c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cef3ed19c7859e67ae271b1f5d62bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ccca3d76229768bc7a9092aa6e158637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398878366f065f67d7aa2e87b9f73ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482ca5d9830470f6b77212b3f09665639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156e314f8ae6b1825dc0d6b28637110640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b7fadea779c5974a7e45641e6e79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431d1408de20e06b531556ba4b65bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc55ff51e7d073106afcb948d9ae65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa813e6200b58d9e2acbe6b152d0a4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc0191800df5322ce7d938975e053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c818d1112af1b88cc698d2a22a3a3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14129cee9ac48fcd4f2c92ea01db218647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96005ad24cddd7136c98e328b56ecd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2d55bb47a383337af3a2f73f0005649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f82c5321375d0b3bce4b29e90656650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487783871d089eaa706fcac758d78d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f62a5a0e2e57a317c3c8dff344c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d92a51309489e8f3b843330a253cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfaee37b4a3c06882a54276d591928654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba781c131e298ede2450e2aac4600655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd80eba275d63b8c9205e15d87314656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108612cb91c4aa5a3a9a2987217e6ea7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657463f403b9619c94431072d561700658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d4e9e46514ce6c6e15853c23ca12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9486b56333afc716b947fa7d492b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbcdb108efa67e2b2436157b2c7bac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df64c90442472761c01ffd5bba1da3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585961ff9ab6dfee24a1c70525c3b89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ccc9d46e4bddf7f1b54419d14cd6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34be60da510bd133101065284477e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597888c173d61c39affb3a8fdb432f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbaa181c075662fdfd0241c6ee67ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333e48aa48500f4681f84d385ed4b1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ec5cf1c25303673da77da869fc83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596fd129d677250339a43d29c2c618d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48839b1530befab62fa5a7db2352856671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4365a9de1da19b228aa5f035ed487672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8f98660bda8c4ee1b7a2cc7a2fe8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291eaa4fe5e9db807b36a30e07a124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6849a15f05ca497efbdce564bde1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6382db8062474e0f1e41bf88afebf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324f2cfb697369ee8ad36c8b09e23f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df21d3d04916d6af053bbda828272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fab5667864ad1bbdf273b199b13d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0fc532cae254ead32b61ff4ac7bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2657760c8b8ddf578adb826ca98f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1727e75ab55369a2ef03fc599e24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95050a6eae1333333008ca14faf33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633a281cb576a8323b290919d85c9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3bbfa9886492ef049fd6b541aa1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1512d89ad2c112fa1d9b1ae943a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0749d84a3c67b74673cd822354aace687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db971831148c38f458bcb4b8d64ef10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa52b5b7ca26f7d0771287a4ff03de1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0fea11755e2a0f4fe00b2b9d393d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906a48acf270c888c509b66071d66d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2a6d736e51fcbe56ccc9827f8f80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c4c6da0ff97ef67076f462c458723693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96890c651c1cc243e99c277de3c05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77ccbeb60619da47e233f6974d1047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aed37fbfbe571b1d0d122b1b74915696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a8ac0b65ed6a25f82c4ada501a91e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0ecb3237bd78cb4f51aff7bd727e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f51099ee5e3d37f2bf8a30e37da6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30593bf581d5193192028858ec2a8e27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe364893f6027e218398aeccf1410c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2128968d2012858ecd3f65eb513786702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325347fba2bc9e85bc91ff29f95b1400703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58443384667d204bd750f98c22752dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae40d311a0fd81f7dc71fcd74a91f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626173a4c1a24d40fe3a82788ff281c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41173ceb5a210870a796d2c04d499707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252bfd106663faa847b5943bc54a114708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a0753c6df641cf189ed8f73aed3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de742fd16290e3e14b9ae6410524e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e3e3f4e36a5fce4e2f66868e3151711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ffb27a3198da4aea8c7dcc609cf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6180b25f362730c3eb0b75a07a59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842af0ecc0deb61a241c4dde6b7360714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43de36f8c422e8e288f7bcd23f07cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b38d185176506746540922bf8fe08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ed91cefea1da7683995e6d1eedb69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef29f428b27b701a3441267cfc9740718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f67488a53587fcad0092e280c86ad1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720c6959677951215a58a479e0ee8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846c43deb8234fc7db8cacde75bc372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546cf6553ec8902805fdda1b8c2412b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5537ee2372712e516a4e6d17b4209723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea2f8df5ac7d333780437937019796724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9e9418a547afedf07df855ec2510725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46765e059ceed23c6586920739e6845b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab3e33165182e4b194659b796cf01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d058f382926cc87e3120d12720586728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a0bdbd43a0083827c5795e20d510729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dac0cb47b2be238defb61339f37b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f17b8be5252b246b1917d568aba57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac98e11ace64a75ea4cadc2c3d49dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597fcf41b2ab26760cfc33b6450ee6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6de8e1a7f2bead8fe6bc33b364d25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908756128cbd82cc9d9d659cb3f90b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb525214cb3aec71dfaacfe3d5fb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a769c6ae7c95bf7e5a8ae4d69a454737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e38d1ac0e6156e02dabd635e6bb12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b142bdd0e9e1cbf8a449feab2948d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edbb8a7f8fab07a72e20c667c84801740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178e0ffc8cc2b4d41589b1b6568eb17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def89c84f4e6aa6789d7a07469a9612742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955d63bd56b77bb08c9f27f6b7c2aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e6a34dc472cb2c0dec9cbda3d4d51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a01cc809e82434213b9b3687c9ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ccce0f34604aa8f1638d7c7fef5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7b5575cc6cfc532d68f31157e9e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f6d81a914fbc67f5f4a83fe9fb77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c19f3b370e8f56e1dd138ad03dc4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8b04778b0fbe6e2b5e26136ba92a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c715a521c511155e6356044bcf5534f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80846cba1ad84a7dd055c0a4d493bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205cb77c90e276029acc7e7ef2cf88d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f5c99b90a814461e40f7e75ec3f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931cb46bbd94dc2271a1c85ba4e8db4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a4ddad903ca4c4e6ecb27cc2fc71f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df71c32315a84229f43d14bedde92a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbd4bbcf9345e5d57c6ba4978b2b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332880b89f8d0bf42af33443a3e36a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01cba108d71fe96feee43cc34e166f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da79dae988a2cf24caaedcd8f069d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e055979ebff12d3d68bf98d32be81b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb86c2e40b0c0120fbe6d24b97998763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f167c6469bd4f5472f355f221872a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af3b64bbcd65a9359b2ec3e30e618765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5366605ab28fa9f3e2bc1ce3a65b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c260bda363b8c6c7f1664bb7b9f8cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a84cfb8ddb2e3779a6f330d164641768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d97a59d690f9646ecfccade7fcd4fe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a48fae16db207fc73cb53372d43e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a5aa29ffc97f1827a449d3b6a006771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e5b7cc2cd149c07c2f40ad6b6118d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b38460e65726eec4a2568473ad432773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faffc14ffdc6a97d928618d8488dd9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93f1fec65189ae3502362f21fe8cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c350a92cf7db5b20b85b9db3ea68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdf10d40c2486710bc5191ce1e4fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83118a140d46ca1c0c2c55c92d0b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af5f52120a753d6be8253834f5f779779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088eb96c29a1a00058bffd4826e34e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ddaf35aadfea93bbccfd31d95b42d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272162d904847cde11e2320b2ae8a8c6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f6c9a70e987a0ad792adf27a5cf8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c206a73fa1fd8af5016b45fd2ed3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd9bc63975d8032b139e4aa12cd08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0d9f4e0f152c635230b33d61a5aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d1b7b47ba226f5f7e47c448bfe23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57068ebd3ae188b71dcbb137dfa5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ee1678d745804c2f1d41242bc9b5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501274d491ab0e720b3e3e5e46dfa78f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d7a46ccd333f894d1a9ec17d46590791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85cd4fad30cfbb57d9f9824eb1037792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164fcacf0c0eb2f1ee676e997aeeae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ed119f1507e4b1c3b01cf911ea71e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18c82b9d7b0bce7d91afc25d996760795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856659ed7bb87cdebdf9ab285d1eb1c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e01fd33f0a187ddd4c87230261578797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b992fabe2a4a320bc9475f156b46798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a858a66f0c3ec386327cfd231f03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d7e405aae78aac53a01dac31e3b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b02ebcec4554b07abc82413ce2d6e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d31564b6832849ec5f6461357610802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da11c0e1af71b504a29d2264913f1e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db7793fe23bd64020e2f55c454881804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9a01dce9e1ba7260d5d8f467f108805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e5a337a623034b74b35fbead26c0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ada653d9b292c7a80eb4643edf076807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa72339379bdb55ab29fbdb5b6ddc4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cbfa201e9337799fd8c8d89738a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd09fcd337fe8ecf81e81673aa1e5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca34e09e9d46850dc2d8817ecc3b07d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebf6179a5c53643a3831c07f4bd88f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed454aca7ab60d96bba95fffc4a7a34a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027caf92dfd258afe041de23ab1f16814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9d1b5312a25a076b3ee141750a2f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de333611aa0dfe872fddb66395452ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92262f7d54b781a206b993bfe12d1d41817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb9b505c66df5ea503e5b015756a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e91309894e78ee761c5e02112ac0c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c16027644e179590cd25858293630820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530652dd0b3148ab48fe7f40db5ff6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c06de610c7c1a40d887095a06590c6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651521b05af2e8e9f50568703f10738823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8cf69fa53ffeb19f2ce902951ac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e65001c70a975645c1e6a5439f5892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f889e7b19c6ff0f0a057e312f8f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf401317b0573d127aae1bcd16a87f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25482b462eda739a1fa442a2428675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2ba2e4e50ae756af46bfc44e7c9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728f50b7de147d01e94b2f8bcb978e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df84dc4beec920bca1c09216276cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b6a799a2f85d9ef0518d7e47749cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659d2193a8a8a945a0d42e7d5b7e5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c15b3846dc2bd5cfa41a5fe4bd6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b83a4b2d3590e90c43e587eef4ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093b28caacf187c14b4f31211a67f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2193425d6659b11020e9f74e5f05414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf553cb7083d7b8b38ef07b197996f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9f3a2c9a929e5902b62b0a28277716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420c6303ec2696b4dd32af2c45b887817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23688180449f801af96b3ddaadc92d7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a8f9afe0eb9fd204e8f6adcdd58a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf262b3c55b7bcf802baab4ff1539620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc9c26b5a4fceedecbdff354d3f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70144978a5d0389cd1368e1ac9a8b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619c2e09e54c9091bb009c4e77f9fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f767d8871508e7892a28782ab5c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a7cb629a64e2d6697a3e918af2dab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb79d26168f3ce8380a4d7e7def11526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4675ce3edc6d2ed666ec31ce29054027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc2e53719841db07686a774536a93128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5927a212c70e3eb2ce57d8d50a88c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c593a67cd7c59c0f8dd49b52dec7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48d52a87c4b7c980a89a8ad77e80531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d274d197be919a1e7ff2b0c5f123c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a46ef370985779deb918d754850bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e381ea5186e74aa9a55b9844718d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8378937b0a7c1c94e647dd18b789635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea37f9943a35ddeef4a827aa9794a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f7febf44f6add0cbb9fcc7918dee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e212d207f5c8b4311ec16b161bbfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb9a326e69fad945e6051640503b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35968912b79a919c9b5fad4d9138140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c935a41c7bd4a504899d0c64c9eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f6c969f532057278bb38e9bcbf53a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fba35ba0f895078cdd8c16486241043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef610c6ac6f41936891203cdf52ecb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287dfe1334373b60ace976cf50109a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330976f20c95c5e7b3a4601be40838046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3d78cc03fe8fac0cf7de74cc288e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6038b7e9466d0b0893d5cffcae828748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82393049e4394fffc3bdc6b707d87049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2123345df55eb1a1f1662ee014a4f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5b8e44a58de1990ade7e4c763672c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9396e8a2e1268ee3ec82527c44ae752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de702c8c9faca34b74117510f186cece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea9752c184c6b17c54df9cbc2ae6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72db7d4308c34760f54d18ba003e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e9a646517cb27b7b1b28e22ac06956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813964ca234821d46baa160e6e5ea657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87329567d095151c6206891a81cef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08807f82e9b556e288ea47f17e31bdf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9375dc63378b27d0eb31a721f5f85c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e7396c30a5bb598f3b061f5a3650561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780475fdc7be2121914574a06d1ef8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ada0879356df1f8e41b4f9860c0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406d4b5d1f4bc2bdd35f0f92af819f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d574fccd04051895394053feaaa0bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b802b3a39485bc295a3ac5879da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34310107830db2872726321aab4975d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b24d450a99fac9d21e30e506087de968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bc64661dcfcdfac8756421eb119369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c407686b98341c9f9ec280c79878efc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec03b51210878a91a415b1971d647d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae14e3eb950018b06e554b42a65fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e257b9dcf1e7e9a67a84f9772a7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a346c29179b6044ca54b526628f75f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb257dd7112626207c4a0bac42d63ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4873e560a8c4cf3b14d629ece7a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb1957cd7db7ba2c44a750c4dee6d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dfd473a2312b8b0d95d505fb3337278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a33c7981b6dd21c871417a47306f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a66ff2092f141860c70b6656448480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5026d2aaca41308281e936278ab281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531361501cf68df6d8094daafd3b1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e6db14d1183b38ff7b67c60f638a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf82e8531c39a558e9c83cf1a19be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6349b6887dda5d54cfb3827ed72a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb81c64163b487ebf8dd1377c2df086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d3e926c9943a78f521d2cc52670e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13befe723a69454c0d911039fa4d2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e97568b40cc286883698cf675927989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b2693af32567151335c30a17e69a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe035a5ccd01ff84eb9d1a2236f60491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddaad7302e3c1b36c5f4b46a09a1e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487fc76d3992dbd325cad4e8e1ac0e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fbabdf7ff03c688a45d7975adb4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8abb82f811e6fc00c0b72e2eb0e81495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe2b31f8e28b8b19319093cdb701296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cad9394826b3038194f76f7a85b7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb5089910a2898cb4608fd36dd5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d4714167ef747fac023dc3adf7fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149de500ff1285260e79ad53b0cfae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb9308180bc8a339f9478d6a50206101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faebcfffba5bb24a0ca5d946ae9c556102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebf86df275d831d9b718303bb8f6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3886eb365e6f48650952ce9aa86f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58415551c8658b7aa702fcbaa39abbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8593b98cba47848767bced1bbe3db2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d9946de37ddb5748059e51818952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5b3423087b36950344140a7759583108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2c0cf832a83cfac54edf3d5ac923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073954557c6adbb76e48b9f0b68c903c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d10ab5162cae5db804fee16775f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fedca4120d74633028fd5b6f1f80e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a576b2c58d06ea3d355e96de98ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8d709f6af6e7638cf517fe26bb27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d53a3e2d33061d65fc909c5e1e3ce4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b44b5ae680724995d14ef31b8cb03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e958fad4605bfcac7429dcc8e9775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172c002be9256919d53544afb69503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b76ca766bf6aa0d66f372c1415a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112bd18f6c24b4f31d409ceec2db2a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c171897a6b0f2ab9010694cd58c9ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a56a82d03b4ca5465e90585f615d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e249f674eca93c08b883f313237739123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3af5265f25b159f8b3e6237ab5e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de05d09c537d0a7899b0515816822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb9ba69fd5c1b8632a34da48542bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197c6472eec29926a239de2f90e4324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efcd75f209ac5a2baede1c98c7eee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869dfebef15d3ccee0dbb98e93256a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c026f1453a2b480aaf3c037007e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e7b57b87d25a9653957b1c265fc6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7535e7fa5db1644f332c200e3cf286132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d5783e22edc14578f234d77b7a8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5ad4d974b720c497942edeb6c550134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08c5e85da002c9c9cd980a0585a21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b643f1e9e39d4cc41bf3a557a9b593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0997d9d6705cbaad89ba57a069683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7733cecd6f4b4933e0ca3edd5c27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eaf25f59b411c271057c78ec2343d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b59cd8db349e4b3fa64b43910b2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72269f0db46423747677d38e8662e5ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f05f0dfd23fd1a34ee4722b6a061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0023709deba4039a61c689ebadf05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4a5dcf388d3b74d12bda74422e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c460291869e87656379ea353b58cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f958bda3046cbd7c4c353c904fa894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3318f955e5946feb936f48273900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300233fa4b5fd9e66969d75af2c99dfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae827a3ed9fa118ea53456cd7034e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765522522a8d84564fede27b73ba01f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d9ebc0f3ebbda13351b144ba63f1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc7b6914b4ce149c39af1e9e5c3778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861abfbba3c0dddb2bb4eb5fb8a59a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2219abd86d892e46848f1d9c7af7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29878f2aa959403e076dc4303696b9cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ac786d8d5e2459b9c04d0c1ca38b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371aabbf3de1a0b4c9283e9beef7a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5cff0bbea2f04e8226b3e4f8f592e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcde2f269ef1a76486e3b2ea17369159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed19d16460379a0f055010bc922d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8742b7769561585d07c6dd2d01de1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45c70aab18d4b36e52b81aa49b555162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f9a004ddb5104b9535020b7ea7658163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be35d325471d8401af5587e4a4fe9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69d20e297e1218823d2be8c70dcb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68046d17084242abc94d6a46e330f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baab0945d4d7bb3a562709753a650e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20744d242a48cb197a0cce9b9acc6af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51c6d9abb48122186090354241c8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212029bf4659f81b10be88c41db71143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b22a58f6a7b8946abd536232d53a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029144255bfa31af12bbe4b2edb392b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00def3845a66a5120654796d95e2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6dcedc17726bb23e3da24fdc4b03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726fc65803ad41c7a07af2fd58fad61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b29f019147c926b251b3903932b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9199bfe80b33dd67c8d4f43d568bae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb41ccf512c322df696a25f1a1c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f355184ea026fbab963946542477179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1ff883f3e4f3f7f55a759134ff79e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ecd3ff44beb8b17e59d868c22bfec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce33797a2d3ba4f746675833762b518182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9690cc5732a376db8e790a5934a87f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55cad436f178a9ecb599a328d878ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32aa7e4b1e1c547fae919baf73cd8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898437eff40510f1467d6aef25e3c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256da71702a0b12afddd1ec5f7b16c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9df9163d235daa5d9577f436f4fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78160b0380c493f02389bddc46d3c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145875dcb313a4a32236dd1a109371e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4b0a829921db3a6513cd160241f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bb06b208e4318ac224551e0c24f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85c9b58912f27f8f8c3ef915d61c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84bbfdae72b7b341045f86e304f508194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049107b10de9fdbfbf8ce86d896a315195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2df17d30fab5305b7e4175ec10135196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc270d3e51e4661ba4a08e1c6666e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5e58f7eb5ba01235b76e996bf2d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01430c401e1263d11bbcb28a4ba9bc47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0107e206a29613aa5fbb045da6897200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db38440596f229eaf31d2dd654fcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489a41e3c1332bf27335538022778e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5a0a4e93ffbd3b93c3b602d24496203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b139b811f8c1aa8ebaab98d656c7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d14501769b65c72efde08506186e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb189164c32ab8389a1a62e80e0ec340206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df803a943d0edef6a40129f2141305207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79dbd959e192c22068576f9e703a2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228020522a8965ba1a645380b1c451fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a3cae09405befa344f1ab6b8dee6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc81a23dfcd00eb3cec566565491d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e223c5e275d3684b94a4139c9a52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb734c76ab6d5c225c2e493ba83c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4eb378bfa58a2131e8433ec97d6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82731bb94e2bd9f80d87c2257ba9bf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15539cf37da1f40c295769f8b799542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c3fd8494a4e0d8a4a7647c7e3c7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c0792ecb245323e945a861c64c50d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdd0f68f633ac9af21194e6a65de14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45161cee1ef55cf824873508575cb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741303a4eccb39cc42202733d1db464221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899cfc2d721dc2dde3504b923c0184b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9bc93baa929cf6b70e2f6902a6bbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45965315f283a3751320b1d4ade7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab642994229de1f61b4d3cad4a1ed77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d092b6165d1dd805e6f85782efe57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceded595b2b3ef6efd78df01c761cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d6fa64afd4f346525536d6e00cadf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de4582537638b367aaaffe0ac7ea5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5f73f10972985c438b015ff7c719230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61cbc1153b02a5809ed1c5b53d4f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e560f0ce50245622514b1805c67fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14fe23e397e51f9c84502883092f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ea9c55bfd0ea749f199a9d2af3e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bbf69574f024e268e199149d18509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9320edbbcee2e8af3215397b957e8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b8987309a8073ff2c7134f6dc53b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660acfe9427e0708eaf323dcb89fde8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958bb34d87ac2fc2bf74036f2f4a37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fba81cd6d5a656029aa9310f79074240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0922a274320953fca62b7fdc71751241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fddce2898339b03e0c0771cd18274242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e020b2851ff929490d2ec66d02b8a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774025092af87508dce21f119cf9574244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af94960ee2311092d78ed66a0b22b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d00337b3e62eabf3744cdca25988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dfbdc861324f283dfea96deb8f5d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d80915f7e90f320720e5d7bceb682248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7bf1224564831828d8d5790c8207b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218fa781375c1b257c9c8fe47efc3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af32457976f11587fefef23b14f90e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c5b07945e9dc7e8df569a6c1f8e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0e430fe60b96248f4400a923c8676253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1874a201f67bcb1f09eebb81b4b5e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b09336602d966c852a2af96892a7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564751fbd21c94d8690274d5ee57651f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e1ea3a688c9a5c27540b814affe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72adeac736c2ce4e50b5c5649c85192258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d8abee358c27e7c73cd09f8686de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e941e8668f62fa404943f1bbd695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b618ac2298114b0629109b1699f70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860a08f285708ea584d2aea1da281e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887869cccbcc9bced4c6daaefa5f20c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b511ece3987f4f06486f7feef835e64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e42b11011974534e856493a22bbfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545391f3ba4b860a48cc89894566e4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce63687cd09df23b16182682592c83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578716b48d37275dda8012e40d8369268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84476d72b35137049edfc7c77c9446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9dd07c53e01d8075b60cc33e0eb30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d312355f682c188730856b90193ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5f6fff2cdc996b0e96c0c5bbb88b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bfd1ca21bae6bdb61bf60bf353fe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64151e0a5507b07a47e0e32f288436274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e271eb2899de46a08813a59a8ab6a24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdeb76d76e130687303e3b6efd495d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f90a2bc66719d48bc50b05acf37c5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333667087ffdb7e107146d830b6c98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed1ce3ea5b2f23917d4764d2392c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a39f6c4bcf261ad79ed6f7b7d265d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ded84f0f6bbb4bd195be8a84d992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ebe708a7a2afa5de25b86c899ad8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc85202e1c332d0bdb23baae17d7f87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e10f245098db22cf6002482de62d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d67484d9dbd3c0f13250100b9dfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0e0a6174791a870808ca09a6bbf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed650d006e993b5d6bc068f858ffb9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f0c08e6b5489cf0a39a7b0156939288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d3943a57c58244a600f6b423a420289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbcd2aa60d8cc9a724e4b1870354e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1dbf8aaa3ed71ca81bca1446c99f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9a99a39034471822efc8bda90a2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770262b833d287f8bb31319059ada0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d44c0d40ad2e3793e53965565dc74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab715b8698e4b0c0cbd0b03b9337ab55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506513f44f81f96e57af39878a88dc9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0840217891ca8963ffe49042e11cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68a2c28c3a3e68b5cd444f672da54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a3e85233929739977e42303fe4f48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc89ae119b4d6742739ad9dbe8805c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9204f92ae853412c9fd2c49eec12ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d5099dab5167482942eb333bd3e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765290bf8b503b8f3e1b659f227f3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7c0102a326fc04ded6c0c597e1ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d5393e2b8796c7579f3bf0ae14a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382384ef9b745c94e1e561ab4f544762306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83533e21ee8ddbbb7bbaed3306a821307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3f6da58ad4946af9b891a506b419308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac078c0ca927e8030b9b2cb05b7768d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d6a22fbea7092520d59184a1ddd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1590f78be914fe5a10c870695bded4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ef35d52a457ad316323ac087e3ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fdb23308b559192801125f23968df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99cecd16bee0e11957b0be18d576e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280da5ba5b59a9a8a1ef2f1bdf834c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931a7d0bf8e3bee06bf3abd1e55ed9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc706e2bfa0b5341a799052d57787ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab53ed715d0bef107fa0878f876c0a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ef37e5b5f4b9372b18dc6cf2d3b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f365430cc103ed158f26813b25e22e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232909875765ffe0c7bc97235d0bf45b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ddc257f5f00037c04941d664d63f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbfe957625c98178e563faaed094be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7865cc4c0bd5e7d468b532681924324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca0f6869c6708805bb6608b5bddcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813c958d56edd03ea77fe6dfb419c4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dee6e4e355da549b3900a7ae11c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f025645693d8c9e9c8abd25635da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceadbfc0c928c275f4001590093326329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a2b939eb75e6e94e79acfc83c9aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7704b2f45223a9bc18fbf55641f4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0bf2932fd20a89a95cd4cd22e12dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeb61f75bd5c8c661573e755212d18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ca63b9d1d95bc6d225eb8711112f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af747470d148a68f9574baceb950c95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ac068604b7d0d5648b494e2c47fb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941477537a968eff1ca32ef8b8fb22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865116700bc241b632a8063237055e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e78bde7966dfd4daca91589fdb859339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03c1790af5a2a17638e71b50acf16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ae9d8b4e1b28543b5a46f95fd460341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee38267080b577b530bf67bdec0d8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce9a933883837b3c5516ee50f7d7ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064339417715666b3069751733fdbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd83c2921fdaa30b062eafa44f0a09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b03b3464c7f6078b9a3392eced9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a710353d38263c4b094859988d285a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35fbbfe35fccec0e3ebc7b584dce3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265448aafdc65e17372c6e410a0b90c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e369b47fd6245acd4f81ba79c313675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799cf3cbd61f9bd60662f6c09668193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4fdaebcbbcec02577fa6fbf041009352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3cde2a73df55ac54fc27066fa9af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3924b275e59e70b89a56139f7091354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cdd564743ef6f1b2db766b6bf24d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db8cf52b248d8592ff22a87cbd43a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d679228ac38632d177742a30d20d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6364cd8670fd01aac4417849cc40c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085efd4e2cbd8e87c24fa3679ccb43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae78a6dbe8d191b2350fce987e46891360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1cd167b62ff7920483ff95b32c46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd101491029699b5985f9f8e3c7e96e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de8924f3c80734888b3072c245750363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286a32277c9f56df1fee024085afb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd98c2f90e68836bf117af408580dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e2e263aac2fde75171e44afafa8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8f10d05f93a39fb64dd017be0f80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c004758a7f84c9a9431e279a3f99b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8be3f69891b3d5793ed56184cc4ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202aa9c30a8c831daf57535cdc1103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494f1860d3fd2ca61e8a4068e3b8c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196a7c3b4e3568e0b95767eb0a3f44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564edb0145fcc6cb75d214a5533ac9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071216e750d6b758408aecc20ae6e60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8f8288da8c7e3d8fdcc551087782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c2e9f38890d56ff0ad3923eb4d6e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c3fa11f24b6c1e5c8d16c9e03349377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daa62fde25bc65865ae6fcbd661a0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420d23f813c58eeaf8cf6b2f724b6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf5f093d72b0687a86df21e9b6c99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cd8f2922c8e7e29426bed40382612381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b53476a5360ef0f4effd4d5190656c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0b382b38be67f14372799900b524383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb481d9a79880a3d3238b18d797f8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6de4b457cca712548e81108ee6e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65d13e78f7204cb9b7d7f214870e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0d8800b3a3d2202b7b87a0747ab4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e10a1bde86ed403f391b66f9f8a11a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67713bc9ed4fa7312da77073686d7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869062fd2a3cb4082de392cbe9067864390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc582c14a111db5eaf0d471fd0c5d41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507b092a68024c34fe84091ce99672392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb401d00f33bcb4580df6d3684b81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8cd46f53b4b0b446375a63b79f43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8cad957017e030185b67d025652d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb932219de217eb33bdab74c55fda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e0500a8adaae9c438943d678cb01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bac6188198b0771940cb799d4ea6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80678f6b84bbbfdd1bf6d0276a161cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e7c300c7a2664f78f3d6eda2a7c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b1293f7d0ad5d65c5793175ae79a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511daf986aef56396fc47d6ca5ccc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fae55f5a9a6c6acf6d45dda09b0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc641e8752cb7a9b81b7d429b72338b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb462a301d3144731409240656ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151adfee148ff2327be878f07184f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9776e87fdef090f58497e41a1a091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6e5233a02c43c5616e440b29bdc9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d248352bf9f60ce1c2db48941c0d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b48b9887c09cac50e03ca18344b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c868fa9819cbee9f8e9bf54faf27b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea5c7811c5e9ba2800b2b943246170412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf4e200ad29548b44e5b0f580d710413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d1e7c0ebeb9eaeab67867a2ba61cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913468b842778e505c33ef1a78f382415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4682d53c0c05148455020ae0031673416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233d569fcc325273ac46c9906e84d8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1a1671fc128ad588a5cb83baf06aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e79d094994f1a08ddd20da9b71c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ef2f98847078a0b7d951992f2336420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d94c9fe3964a3ab4b63d31841c3f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e5dfc68b2bcd525890f025d737aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064b3fbc51efbb8a061d1831701857423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44edf104aaa6ffda11a60db4cafe4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2a4591b1186478058625cbc3ea0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d7382e30be67afee600abe05587b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a35f06e953c550355f06f490a6402427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45601c6ab52ca268590db4ad891b295428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8afc048ef79baa02e0ac6b4d0ee5cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff98b7b3a8fe3720875e49a2339fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02bb759d4b80c8ceb57bf598569dde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd53b1b575ba93da8180e4e0aeb8f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc05945ce9b9c8f2dc43499446f03b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd81ec56305a8043edd6534a7b9f8b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd584b226310577813ad006ea4ae88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6199383e656e33249a0e3d9433de9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1a7044793dd33d5a0377f535dd43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f59f504d9a66ba030b55b130ba60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6e2d3e0dfe01a7007497d9048b9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ceabf07bec248cf399d8e291a501b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a98c0b700f77c887b41af4660e5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3dd8d8bcd7da301e7ac7c07aa0916442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dee1e00dcafe149d174490e9782cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7edac416b955f9104ac1bffc5772e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e68c3fe436c4c11f7e16e04752dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa8e7034eebddd484f27a5eedac987446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b658444fb2ba8848b3ee3fe41123c66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121d759b5589dbe91e51c0793dc17a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d41dd08c676b395904c45e192085d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae9b7096f8ae3a2fc9a795baba951450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421041cfddd9f887ead7bd54c05aec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98a51695e78bfdd553c8d8f024308452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ed3b2f17adac0411d9bf4a98dd04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad551d8b8e604b84d71adbb5739f4e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28829f60e57f70a6b4965fc503df90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c923feff5ac5eb5a54115b00afe78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30384cb85f25faccc76d009d0333ed4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba55c9acf4b72422dc122a4c1b059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207fe7827e696375a67c678eb059a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc87396c4436be26415d1aa6446ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6547b48f26815a6eea2ece314ffa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac045fb1bcf166463994f75aa14505462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08692c29998a13a18f21afdf82d9a24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef59cdaf09a1997efd7cd1591fa6bcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbc05b9d3b47fffb4c3914e9f29c8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159384c78a664984b5a47acca3a4c7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68344f96050027ed699de8c622f9b35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ebeb339663ee8fb12216634d3f0cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc62da327275023071022e22c7ea1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aecbf9e04e8283571366ba0e9f9f1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf734b0cf7e05af7eda7382269efa8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6515d7453be153de0d7a58720153472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6c8488e560bc093a89af6fc9776e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c82bd1fdf26036ee932321e84219e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5da96b3fa2c6f4d39256d514218a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041b57ec8d61072a562f814f6537cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d7c899c493c0dc1b92dc87a01ef8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1707814b134e04ad09d648acc75ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeacb150a3484a79c042a83fcec1372479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e08ac15e26d602cbc9ee0b14c66e30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf31c06896b9c942e56bdf00f13182481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f38b850c7c7e744198ac768c86250482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c4c46584095d7cb7d79db5c4f4fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dfd80f5a5c4dc056d5c84e222da68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21c65632f14ffbf62eedea015554a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefa358d81b6b309c077cb506260ab1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc5201fce1d35cf51a54edc12cc18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e807a745fc6b02d14961b51a6537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f8967323081fdb8dad158b1c070b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad984fe9ebad46f2d3d5716433e6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc49a1fe7be5efd5b65f9c77b71905f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726269119944f497fc5382322ca9b4ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda3c4ad3b721bf74d21ce72c45abc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc77c4f29ec6353babb03a43026e490494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a24d1fbf3038116afef8d507ec28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fa46043075384ca8c35f9a152402d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c759d964aeb59bcbf68f22da0888497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca8863f2b5fba9f3ea8258e3ff9f89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690326e5ee86f6b4049f6f896be1de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40e676dcafda08754158ded76ee21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686953f986e494345c1745a6ff3259c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e96bbd3caceab7a1a40986a07510f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f34a96fa516c76a25e4704b0241dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12575509cf48f528b70ab8b7a247a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83368fe4a2a996b39e0e15ec1745df78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b355c4bf92c428c7f824154268e4db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc18b3f6722d12c92c1588f5d053ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a809526e27924be263c0b6feb79ec7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1430f2fdd933528051b03d51242f40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613473ed73e2b95018f8540a09ee393a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3fe636037072ecb59da0a699600b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a14a8eb164ddcd9d2135f0503ce7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e128acdf99b78cdd93d39a71d7cf02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206fbc0e5dffe4893153f15229da64b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c348b356b4cf98870c8ec06a6b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b26a9be7aaf6f379f053f7b06c07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba2f4e07cd1d881964b152082ba21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323746e19c2ec544acab677020f8d60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb35304e48ed67d0eaff97899c0a737519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1679805bbf3215c13551633a8c005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a071e04314f41db62aa2c9063a619d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461ac4be9cc7bdc055c34c448ea984522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b863b3fe2563ac4d8b4c1c5d92182523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa72ee089364870253052c9835eda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e6536aae0a62eb10a71f3eb9adde0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16315f4ea7dcff81c64c583f8126b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5778930a87d5472657f2101c661aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc557d0bfe5555d77ba07ac15c2ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27d3d08b6b78d4933d56f0d682146529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164f8bc7e57b1f930796c290e2ab5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ccd6a3b333bd1fccb0803a18950b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e8e55fb5911fcf44f47287c6f97b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2fdcc68ed4b365039e7b0c8216d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8389010f714d98f3c5ff92ca2e624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d46969bd0e5d75c0fe5aa38ec49c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973b37823ec50d959600fcee783e8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e52ca0ca2abfed0292b9d76ff2bc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35b7d5cacaf8b7dfebb89cc80234e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c529671952e7f7e6fcbf5a7d24de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faba25fff1c0c5114dd9d3cbb59148540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89fe4a71b6ed589cc37fd82e24db18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cfe0f7c02520d946c6653ca0ad4e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec9b3deccb6b8f611272cb1fc9542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62ef5babf0b755e68f6e3d6a2f4f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107877e6429d2fc65fa6daf237ebd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040839b246453f6b3fa3e73c8eccf093546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea87d79f169b1c8f0bca169c1973d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108d637bcfa5eea665e9d1ca157b71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5c0a86db0c24425b85a19695d55b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008a139c5f6be05071f6002d3f6ec33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec7206ec92fea9f26bc76ec166d43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a34f2e661594bcde3c70b9340409a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708155121e61ae172fd63e13254e3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fed69dc546beb3c38cf565e720dad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e1b53c86e4328c123f66eee9474a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95236f1658c0e5a8bcd7e47d0d595ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a89d9728e3cc8b17b85bf5d44b387f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e331ce2eb32635c8c481c9d83ad53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f30d785d7e06809577381402c1f55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de5528632e8aa7ea2680cf3422de3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32beb207d2fc5789a6dc7a700fd2f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba877e6e65a80f1da6a0c403e9d5f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db9f6c60ac66fb9986c997e6fe2dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3d8b4bd5cd6a3ed5abb1fa755fa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c26737b20f4c5f95cd9e67e8dec103565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d04237ce7f6400aa388f2dfbabc1fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e813233a473dd1ae70345b25d505567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914bc8fbf7cc0f29fa4b83585194c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353227395c53343882d385b79424bb36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc079517f7be9a96392fb9f90d34d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e66d21845e4efa55f29be2fbe58bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62198041f5bcc11249f76bd41950f77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13880dcf008e116a38b1c1bb738fbab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f9a807d8cd701114a6260e5ab4e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c846fb61fa5825087657b91ddf88ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d82c9a6d5c48aa61cf07dba909986576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a72aa5ad4770b9b8b01b0f3168f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebee1a19ef7af0fef9fb98b06f29be6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488eb95f99006c4d3b020b4941f73a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685690d0a7e37329ca78bc5abeac836580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d8867fb36512f85518a6f3502e11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50d975b334e9a89d50017586d0802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919393556dc7e6006987551b9aa2faed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217e775cf2ce5b5affacbf2e6431bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d95b9a19ca2f5aea3d138f3826b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d11e780b197bd8afb829ece0c78e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db296af50fae7e36a00fe22d4682663e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab49afa4b36cf46215c3b5a40c7fbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227d406772808ee572d8979ee08c4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a374c92ee3eb8d88baea380d1500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad1e13e1001a03b6219a89277adec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc6ba8753de6c5ff67b78127547bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb15603cc3c59f85361b5fe7065716593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732150f873e2327e2f12384228c0ec5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93a253c284e7f18129ac4275041f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfe854461a395e7b6ab6a632896607596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c7ae1478899aadbd9d687f6f4f9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98384051422d91f47ffaffff9c439598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6028a79e4b1bf29aba8cc92373fa1ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de50163cf68b5747102ab466eab8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2c4d5d42cc33286f43f3e869bcc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfd8033b0fb3fb2a5017bb9ad82a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3695047e270b3787b512c597922b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b34a24f6bbf5927576949ebf342a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77550aa673c07c2b42a5e8cb91c748605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7006012320da329c5250bbb86ba3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038491919805501ece9606cc917ae7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e559da24310d993ed086b9917e0efc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8482454ddf38089ec805b1dc4b5324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c0e547eaa58ede23d85bb6c439f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f669f3f9ebb1afda06859000266165611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b5f7b31fdd94bb9b0bbb66386570612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705dce8959ff2fb4c0a0f73e0d88c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889d100c99801c10c859bf2ee45458614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596ae8cc7a4e5ccb5e5a06c6dc686a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d05cc97a034f67b284973f56a9d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5ed608a04482a5c3b2a2c6460cda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345f85a3474994b09e9799a2e62b34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb46f4c695bc6ed5a150b420b7af7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e9f6343dba0f3355c7f74fa8adcaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d32e3c2ff6988c6302742f96b80975621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e01ba9d5eaa1e8774479d39e8c470622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3c3ea211bc0bacfb8da6dd4298159623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67208a6e95822477fcf9e1cfffaee22e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc347ad15b92fe71ff302547b8153e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a5a426cc758e16d1249ce60cce46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cdf30cb6ac50eb7e4012b9451b7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615f584c5b64129ddf68e556a1f55c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac8afe075a605590de495225d73989629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd479aa2505a92b1a565764b549f96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18469ad64caae83353c849a2593668f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799b4785dfb89f428c37e579c36cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e7e5e17d204c15992f00117a6ef3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f98cb33f28b06ff1bdb5b47e60bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3affdef92755466f63ba6e1f44d914635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff050e3d9f68d273efd247711006755636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c70d3f9518e58f4ed584800ea1446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b7284dda2eb89a2f1d3bb38cc9ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf15117a457aed878eeb7004b976c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00766d141b8a50b12119fa17a9da6f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874932e90485d3fbc8bb6356e93d1a98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed233d256f9ac6e8e7f9b03709b4aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f2d139548a6d4c1711a8b7cdf08d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d8e637fbcf19777d57c824a1b32c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8f0983a30db38fcc9fc7d5caed1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8589cb6b1fea6225d017cbee17758a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40229076123fa08fb23f4b51f81bebd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db8bd963cb36780a46f02dd8c4c886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6be0afa7ee9a624ee5608ba3044b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0a321d1deda869e6330c96026f56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff09f1bf36bf576b1b619f5d009789651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09831532dd266c676ae319174b45ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3b721680bdaafa8c5a4cf4b053bb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4292e6b30779c1329d1a376c97ab3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0d997f2bbff45c4ba1dbc82d3157655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f14efbd3ede509ec8bcdf59ec5087656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a01c2a7eaaf30bbac5d35ac7876e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87788fcc42acbbae29782e3ac26e2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78524e72499a176a6a72598bff83856659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f12dd55924a3098c4d49c44a3a21c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a2e7b1986d5ee4856ca7066762ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce6b67efd84b0df429bb49be5d3f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7a36b63ec9ada62f366f412ebb4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d577d7add9078d186f8ec0cdd28e5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663be2f8abe68a2dd136666e2342843665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd179e901cbcbcb03441c36237f5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f43a073a42d0c7de2e8d613011078667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794fc2a627681eefdeba4b9f43742b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef7e483087ece16f60e8838189ee0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733beb3de13fd07fa2b0349d89602d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef30f62ffc7c65d2c56050288f675671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f801fcf0b669c6474163d6ad38a090672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca368a85184eff6d8e4840016b92b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1cf518ceb785c5ddd24996dbac17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827745f1968b05b4cacd2a96761ffc67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb0a49fe9996ae841b2e6ae362ac5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891bcf5b7c42fcbbec85f6d4b6522c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683e5116bcfeefe3228370716816894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63f00ce00c12c7334fd93e0fc6232679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b417ff65ebd15f881420fb6899bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bc728d313ccb5e3e9e29b7095d41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3d72c7cf93057f826ca5cfeec6ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5910c3f2b2e3786aa60feecb6b4fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088d7deaa5039893cd2f8f28a345c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d04e87f2b9865f58e801ff9eaf00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311d23ba9673afc608a75b1a796d84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b25fa7ba3a64fdb4ef0fc0b418fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a524f35e252c427dec097e18cffa0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791849505dc2ea14839d529fa9ce8000689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b8fbf9b4abd26dc28ef102c791117690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2da5299400aa4455c2488d4c7190e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada53152410c7ec8d22a893a8759da7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d515da1ddc6ce54fca1ce7769df5011693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6769cb719e0627e3e5866fa02569694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305a5fc17a4bd0faa67cc10f15112a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2952d4eca3b4810dd6262927fbb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c193d15026b02f1c362b3b7bbede697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7186aba5541149003aaa4cf6a4106b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f082e06cf41471b126bb3995d0af8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c2dca48c24a5e2d85fa74b319cb72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e7a06f7932435e1f16e9198e655b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f911110fb178e27705acdf980b028702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c69489c28e0387ad5ae7c34f24c99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2ccd9a38abd11aa34150ad890c5e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534919e138bf670a7884cb955fc38ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13353b61bc9e2adce4d08913de70aa56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ef58591ba74bfe9a558726314c701707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad22f9fbb50f0eb8efda47dfdcf80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2d1af92d32ec89dd1c60c9ea395c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4760a30c4e4aed7f2f8f0845039aa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e9c2acfbc4912ee22d28535eba61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81857016be4eaf3fd712a27bf93a187712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e89ecdb9f008c02ec2fb3be93ef9d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116243796b7d9370afeefc4f67350c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22eb395b465d83ed236227f050e42a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7229a17724b24e749b3ed0c4a6592716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff6efabfa6cab03741e51a914d2df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9056e146244577e81f91e858c182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45cb6db20f015301d032f7960fdee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3794ec9aa11985032d4008eac6b6fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb3ea79f1782164aff6faa2b773d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c64deb33ceadfba13b71a09c2d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87569b6f80c7463e1060d5925b78a11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb329a5536aba6de05b844ccac2ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e623efef07e3b9b4d6a33fc7b241725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f9c9c35a1731fc16877453b402cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd0ca23165d433f6b7acbb3905460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb59f7e00c09277b55f73f82459ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb01e3887bf6a4690cdcc0a592ec03c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b1b8a155a2c04d8a0293ba48cb14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9353b9cfdd30a216c79e2af690f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6968fa63db1e3319afa994cee861732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e131f1d30c240fbf1f67d74ecd1feb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9071f3ac17627d381e0d8acae19d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6ec3bde49b45917d1d57cb338d48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c9cdc1b266a421220ead779bd4fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca976c7b41c1fe92ebcbf7250a3ed576737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6740f1a287e9ed0ffd3c69579bd41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6ec80af7edbe07976dff068972bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9297b52bc5c51b50358e90b4ea9b50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7e9690af42305a2cc7c915c02ab7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa4a18acabdd10d694f0fec526e20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31c77e26fa21f7dfed0ef46c16c0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcefa2ebd50b2dcc7317eea7fb81a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dcd0dd59a7c5d3462dfbb9f572df9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a22f514cfe1d5c9d0ca12ace49a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f38d43fec1561b96fb03fb1aa64d80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65b83d84674c2d67143b37142ddb0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d65f936a8af03f689f5b080ec8c48a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a4c84703b9c779728b078dff400b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b93ab072d5e2fa39515cc14e4c3b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417841134b306872a02910c0bbbfd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b096243e3a493845ec8473b99f4aed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6057e8ebe56e131d809a712f0607f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc9b7014f0b386842b682ef7498a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06676b244282dc1c54c2fbc726bdd838756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc79275f7f5dfb24e5bef05fd467bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b5f0bb30d36dffa489d152bda274758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819bc8451772fd59d35aba1b1b4733759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c632d6e392785242741f9ef4b28ddff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb545c045ac20616337816e970913761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346873f7f8c381094c936ed912abc170762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ded01ccc211ee4597862df79715c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f87848d65b57c45f8a260effbc50a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc176be8d7285cbef80c75f0464f0f1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad1aeb7a9ea4282d0911cbba6f4af0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb1c5efe64032f40354cb4ea33832c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>