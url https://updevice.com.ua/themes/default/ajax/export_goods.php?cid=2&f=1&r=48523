--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938c1c8f9fe695f062864fd37d386db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7475b4903a0a635613bbb5fe947562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6261d1a5c7f1a1ce4f98ed88e33bbc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964343ee67421e2f2e9d19f14caca914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795da4230d844e64b9963af3d06f885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7a79ac9866e50a6e5f61ab3894fbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ddc1d35882d5224481b357c36cf617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882f620c5b82bfaa22b733cb18f0c2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018031f3715e273c5346ace32343726b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ca4c1e7ad09fa07e3e9e51622a7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743de18dd7ad5b80b6b05ded941528611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de483e45659799872375e48afde2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bbee3b20480812f6a33c7363456713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6b8219c47bdb68ac23eaeec37a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f7ba9011dd70125fc4d8b1989d0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94da1aae354e6cb8919d3fafc765be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f00ae7a9e33405d8256d53bfd903c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feac6284e5808f740f91b2580fa05218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b488f8410bb7de7c54b94f2de6b87d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040496422fe09caaec83bcf4f86820020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07cbf4735b0d4bfa22a8645a26726b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b928c6176a9aa8e39a1038acbffe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db557db96072a07ee31f242fd5b4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4acd50c3b5c349f181a3393155b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63cb915a4b83a146d06d9cca63f10f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43c3c03b062a78c4696a2ae416862226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c8502009955268dfb999364d096927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf45048dd2ded30235b4b2c1f286f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90d1b39dda71c14f0b3016c5f5f1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f4ab484bd80c57d1edb661a32a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a446100e1e56885865b302b8b45431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a977df9cbd25f451c7e8d9d92efc1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b77b2e4606ef56f71262e6a2c02733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccd106c85c6330c4b2a4cde21621ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484c42dd0860c0c9f14054ce77242f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200b73024c3fc98809bac1369ef2b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bdcf0eb96415abb7f26ac5ef65cde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b169a60031957a77ff71271fd6aec138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb0e2e9fdbf36e9ac5fbbfe9a5da639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60a82b9c9654071241fdd2b78644e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb904d6007fc0bcf40586230a06532941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad44292f559764962a097f1d6eca8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7a8e9a3ec7346041d4f2ada463a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e274b32ce20e8e4a978ba03d61ee9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff491f28a072060fb6739186844a1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4a00b6d4ed201154b2a36557ec7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2262556678f54c88d6c386d450c8b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adaf720ed10cfab52424a9e283d9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe5eaac5806e67176dac5de8216cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beaa158012ae8a890e01e44996b54b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bb74f0605bc7a460d1687de33e45351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291ab676550e7a64d26d2e714c570652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770f0c259bf5a7c4c3691b3c93215653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694cc636f6954c889f0c5e19b79fcfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38e77f365e96a4a492659f75cd67955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954d850f3b1040cc19885c3f15fa3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798820df57efa481d04571782d94b55757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266dde4786d3b38519dd0f2d518a20858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80d1874410da01236dd9adc21ad0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5e22e2151b7c6a7683f76ea2cb2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5b4eaf3e1536797346338110a18661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8002f41690d4ff43732002dede16762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1b01a4396c1ef4fbb9d5d00a092f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c1bbd6f32552e1631fb73e4ef7af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9905bb7e40d80ac35282ed76a40c8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd846ff188f353698ed5c748b7a2bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c200f898cfdaa40f40eef599bd70767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb0de070a41a28b5b983b6d57e478268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442997bd03fe4dda9b5bd99fc8db2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eeb363f3471167e16a8d2b56bff2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e147706449f880a7e7058e35f40b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429034afae0f1a6b5fe0c8668aabce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bfc8ff68798adaf70427b126cf51373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5b44824a7125fd29bf435da91dd2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482164e829f45b7cbe660a7bf3a9c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e775219b2a51d4066a8e1e7f66daee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec27514ad0c4de2619b5a3e446ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209315fd718eaf8d42e74976a3c00de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec48c58cbb967b71a460cc54b5432679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473826dcf0f52a66f2f9ec2a599b79380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6766200ddca3286c3075a2532a86281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036dbdf9fe1dcf8ba5331fa11ae94df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6768f3c64e208fd8152801ed0b13783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a09ad353514f38a560ee0d154184b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a910f2bf7af48f280e030272bcee6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5e457c1aa0780ba7cd2d6110fc1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ed42c37261a023f8e6c7c0900dab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80cdab82f554f00397b6a9aea8fc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9e4c3d2739f1ae366d124fa10f1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b32f7eebc170c364d7e2ea5dcd781390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a80441f65861b7521a7506fc6d5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03051bf50ea5c1f0e26b0e226d85de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133573f6e98cb9d520662c13a6f688c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b4f7fe5f088b33c60376f684f67e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced47a0047b6c4a94e9258f57e656f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281baa0a4b573b336868eeed8a37d0b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d9901eaee2d5375e175d05efa4ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aa352e12a5c29131b9bff9ec6bea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6895d49fe1668cb6f760a64aa3ce4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65929ca91e44e375be7f9341b5fa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09707ac9959b58cf94690ecf3f0aa0a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac586de3ede8ad94c57e76c03103034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f395a962b86b0ff1be7aca342ba2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3107fe356f75a399b442e5c9d8ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e291ad70bd4b098d6bb4d875e620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb0cbacbed6c14a8c2ee8d81947400106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9816451139d598e6f428e4fe19aa0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398f579c57d37198e0cc4a4950c171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ef344bb57af14cce0b14d0cc680d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9ade8c35ef68e3e1f709fcda077aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a94f3b16226d7b7c8a8cd168f911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b07aead2ab8171d3828fc5716512d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe0c57e52cafde873d31da5802d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52266b014fb3cb0fd047c42dd55b47f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb386b2795aeba1c9a42e6d5c0061115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efda2e6315e8dcf5fa64bedd5be1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14dd0725e4d9bb2598d220963634a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb446b67499771985f5e00817bcb24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd77bb1c96a68e38f9fe7366ec0d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91a64e5b43819a3b52b2037498bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a324139e6a5f80eedfe44bdf39d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc81ec0975e05e7e0516ca3a5ee60d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf7bb70c657f5f3858388b2a6a2f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e68fd8351db61a084bb403794804124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34f3e3555e8dfbd3301fb61275faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a772f6eb2635bb899d8bc51dc189d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40a274d37fe4f282e41b708189968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ab77b166d9f108868b76926ea056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3416bd49cc533f8a5d6d7d14cc69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cbc2dc4f5794a4acaa9a06d736df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3de4ae4da122ed344f306ee34aaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ab7ec1ac7fd5fe2ee3e6c7391675b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520495633164b962c0aad05db5ce070133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ce6df3d1e8280eb0115592cc4928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c80e068ad3f9043a8c50c7979ee98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5cc98eb23c021f7e8085cda9648cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0906bb9b9d5466f91e8951e4ce924137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8954951adb01aa39242f55a67d6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1fab720cc43876cd7552f37f276d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f490ffd6714257b8982802eb4ab6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f280770e1bd7412374d1d1868e5b0da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad7627d38c7aca582f8ad02f19776142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb535550157ea846d9c06f2e15c4d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73beb2250fb576015028c8dd1ebb46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a7f80f4a87dc7304d194c2bd4d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bfec8295674fd2bc9fbbde1f3b4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377254c756f08cb63fdda5f9c2161a45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fd6873690aff61eea7d772719d94b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f099da89b8c43ea36eb9bbb67e9f60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e447da5c4647b2b647b7f5f8b04d8b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c98c6c87d4d5785210ebd9856d6f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c238c34818034b8247af0928c22b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88eb4bb49b029b0be933264b902d5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98821e56d55512decfe252d2a597f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716e10ca02bf9bf11fe6e019710c381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3280fb4560e2341d602423b04cfdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d057730be5e2fffd72b45c4534722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd381572075de84ec2e57973bafae7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb766b43bdce81d329fe59e08de4dad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76388f8188aebe7fe6ccdcfbe200c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1b5c01ad32f10822cb63ddbf85b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1531a794a9d3770b2904ae1ba176173162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5db142bff534f953ab8b8766b81c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a4177c131e5237887fd8973882b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79286d594200fc127e2b004022d6b16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1f8ce3ce2e21701de5fd369d82a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa782c3674690716cf3026358e64b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc14e72392b3f9370c3da583a73d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947ae8b9ca4b0b9de2a5cd154eacd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e68860abc4d86e6601c33c27d26ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad37f8543412bafa08f2df4bd0c426171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5825c959157fa2b56290ab68e6e76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c5223f4289db63fc51479195c23d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe449f8342c56921cbefa8ee0efaca2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d394b48bd789bbaba69517a3a23f0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5c95525b2087e2933b33a71d21f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccc6e72fc3051e8406af7d7b0afa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ce2391e543919cfaabefb5982333178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d86b1b32f212714c45d591da83f79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ffb437be5096ab90afa439bc3208b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d2458a92aa4853add3c7878dbb1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427aadb0ff356fa61dc36d8363780e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869219d393e31a6c877587ee39dbdab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359ee626db34c6a1ebd1a800619f9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3b3ee51cb1a39d733fc47da065a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e019b2312c26d9466a44fe2fd1c41d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73a43d03132d7de33cc0c6c45adc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9db342def0c2b09c70b4263f4ee29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b79fd8996f564b37853b0d84e5aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffae0650ba69cf4f233cf4717407f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63befa978e11fba966ecc72a0154c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806679c8adc73541a0ef42c6ff1848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0a205fb34cdc069ab13d819394eb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bb6090dd9e76191179d02a3e08db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7365264d4fb55fa1b40bd96b512d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e1349b089f75b461071c8ce70c15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09995c2a9691efb22a4cc3b5a03f8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dffc5554f49b13415072ebfa45fd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bd4c5880055b74651f9ccfe4d9c58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d01beeafc47ea6e1376d78b7339e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd3f685294991695f6f88d1780c45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6b18f0c362d35f1da410202a4397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97029d2695438d85cc05498996ca3ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1ea9977a8c8e27317f16740d53bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ac757cf7b695c3b92f25bfcd049cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef15675015bdeb51568bde0042fcad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c99f1451c59a50b305b51c2424944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a8cfd60a902d2db0014199bc51c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a91354dca4592782b5ca406a4a403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7aeb346044f5739fbe00ea79657c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a1eac91a542205c38a7c7b5a9f5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83733d1b109f5876e387a2d71f5d79b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3215044accd2e4d61fa04bf1d661213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9221d9bedced48f116b177f509be0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4724ab0edaa47a79721f2390c95d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49679a6beee1830d35bff31864eba5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863001a58fe1cbac6a17a2ceb639a24b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e380d1e3cd929419a23247390544218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e98b25315dc8579dc26f38601b2983219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827ab5979d32d2a909a1682949abfb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c76193c2541c098f05f17b4b61912221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a793c9c1a298f5c589d9696a464e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240caac07a6ee1c68f9d1d01696a5149223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46062d4a577f2c17c364c703b8844b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe28878ec2dfd37fac393546ceb61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828071fd00125ee509dad87349c8fac2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f284613e396da30e652f5161236ac68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080740aac778455d54157291aae21f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2197b90a8f15605048395743467fe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5f722ab70e470c911881a08e12b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429576d74e7cf1379a7d0379c8e2b4f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2693d318aae621f593e27321d642232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b31b4e3bd1458723743ab17b518a29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e26a7485f6aeb35714e0a35466862234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d380a15d169bda30a81ac5465c3f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d756e3a03fbd80c9dc0892f77d80e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fee53d1fb73d6bcf5eb98fca01b5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc4057a86228c74b7bffa9dd65129238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ac4382dbafa00af8b3f8957d75f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64475c203d38a2bf041fda5dffbb764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb0455f57cb736401b6f606f844351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144e9ef6d7594b42d6cfd45393fda6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ddce4853986564e32d54f20c3044243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91fac1dc0e43a71ca41a930f9ee0c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919288c2774230e3f18339879a2d3ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc5e40218c48859145f2df6707170a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bea2e1aadeacd83ce1b7b1c6366cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb5e4051bd5e8f2b3295fe0a0fe57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56368bbc6e1c2ecaaa1485e8cbadbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad86857e6499cf1c9b71689d38f422250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7a2ad50f08600992d06ac09496fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005da4f9b77bde0760f4b19d38d1b05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee349e746950e5f0787666b51ac8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c8d20688510774d31056ef6df33f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd605c1ab4af7ae9fa33a80ffbe1ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086da1a5f826eb9d48a6e2e8237b6dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285b58be96b258b1178ef0bc2e32dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced79c30936d6faf3d078b8cdf3528bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ee397019383a9e03503af73c96fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71538e55f1bd015061c82cf4ce30e52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd25089d059b570c8507a515598ae5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78ce774315ef98e438b96b19b15b97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e7631aa1e01eb77f624b0b79d569b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ca947e86be9f4495d982e495d642e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707bdddb26a9f48cce83a31b04d114c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5b2e168683952638264b8aeace483266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd84f9d05369a01f1a67b8a462988f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b0e90ed671637cc7858c499d87dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388afc8b499334bd7dba2b31ebf32702269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0d843d983a576024da7b2a6278e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392da00d3862420bd00e6e5c5deab7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd04f185b2958fbeff57f25b6766a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c51512ea3863be7aabf4df18a239273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b356e0dd7ce597afa460cefa366ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c7977c6c3cf1a70992f4854f8cf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff2dcec02247500ea9d3c0cea527d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d8ef12b4214350c47dbee687c6329277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418be9d88049fccf35259df1071ee69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea54c5a5c7848f2ab387405fe3bc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d123d14527b800508887b16d39a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ff8e535fb2d81f129baf36e442c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2776edb66b1c4ee561fa4a5ba53c78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d932603bcf3e56ef6054714b2e99a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46dfddd320f20f3299e3b5e6fba8f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b74d994a72deba087d08ae75f6a1ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180806aaea2add3fd610a9cf8d32aaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd4f8427494b564a02ca4e7521567287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9689870772206c3958750dc56e8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e93cd4d21eb5ff013f47141211ef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ccc04d6f65592886bf526e1dd974e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796084b7c9291cc5e66c19cb84bc68f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050628e8dc4a2b9202b70a41fabf9fd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19812f6cef96e68a8b3ef54b311cd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47094f74813d74030c952fd52747d51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df684df28d02763c125989b888ad0a39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483a9aac5962cdc08b87073ca430fed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186de71c6d54f0ef0976f5d776735de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ebc4552189e91d96dcde80d13d2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0204412a9f8f6933f9ce46bfd8c83f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa937cab0e172e1180e6d01ebea0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad70eabb468244d21abc19134fcab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2291e6451ebc31a13ef6af987e3c2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260962f99351fade2abbd1f408bb076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fc01f7e7cedc5edbde544195522e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8af66b2ebeefc057dbb43995d2447305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cacaa0e1465fd987acdc16f6352f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1caccad5be639c7ead308d60f7c4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743991d31fb7dc0c499382144cf502a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676a51214d39ad8a2a7453c91724fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766b1b7e696d9b3062039bef91fd76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd88a0311f27bfce171981516a3b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1f76d0bec15e63922bedd3b6b9b44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371878880d6f747b93417564a27dabde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1411cd14f3597adca70763f0d9b366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c061eddab21467ef3eb085b697e21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cef717eeba5c35b8f6f17c3ff17bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dffdfa13f75d0dd3eec1bfba817ff8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3f9cb743a385b136bb9034680333318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252751f5a5ab2c4fcefa2dd8ffffcea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e7db0937a7b9b206e51e9f190df48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906ef5b49b7eee0f233f9bb64bfff0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182622538c8ddfbd48b9d0e86a04ee15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67329fa29737dd9f88bf2173de90a93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220e4431cd579d52215eadd05205886324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c990231d18d52238cba0c6ec37d21f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8cd52f62a15264df3f33c43f839c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019101e1b59354ec13158ba280990f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0c7aee969be4f61ff43ab49f1f3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335090c7f84a4e0b77924dea3019bdd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e3c7380afb423266961a0eb44008330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808db757b050fe2f03e3f46a4e12eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd42e4bd08b632143293c334cfb9529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f0bf0ade77a7dd871fa994091bf43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc67d73b603b4b8433e875a8ac2212d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef8d98fb099730c61a448f101e4ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d661fab1e5de6aa0b008f2c17322ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c2b4bda476539c414303a2b364ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fa4201b7e2094c2e097e54eb04ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a4d21111aed69201cc0b400ed8b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068471d93f5a4c125008bbf088ec5060340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b90f4d6d67a347bd3be5db8f395024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589baaef1f8698baeaaa0ef22cd23ff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4e24d826857e3084fe5b7e8e24e43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2573a7e8f7766f25d6d803f5199ef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c15d46198db7b0ce2f7f6779261dfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d900547de56d1a5a75a1e4da34437ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde36543b6779fa8e7a3f34acd585ab3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e58f2ebfc74108efc2d25930778a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ca1f10e7deb30e7b08bb48cb0070b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dde26deb61a3e8588fa6719501d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c842aff65ed1f7783f0c7ee31f8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44ccadeaa8d39fcd80a35cba69f43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7e6e4650de66e30ee711753c24714353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58115c7b4d949e75cfe490402282c7f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5967c352e373e234b924218b10de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d52946497c763fb612818166fd36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8460869cd7bbb30d67a1b966da64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d04b6ac327db3b51237187a37ce4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b5ec130f15561384f010286e7ccdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aa617feeb14558d8366c5828ace9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a422dffb95282675b90c106211c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69b45920dc18d35461f1db1e1c105362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871a3ca10cfb853bb03a42562114da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637094c3f8d1d94931979a7acb4a3f4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7e5596019199027ede559557078f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596616ecb22631c7c89311c5da01b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9962f084efc6049bc473cb9a929e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51eceaf1271b8be51c9c95a994e67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504d31c668546da5c7b91fe62638d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48e3554962a7ee8cd86df09b61e58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeddc9edb8169926268ffb7b057fcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135e540dd32d22e43adf581f635d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57cd2e2d3665361beb06cb2d9ff99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d8d68097e83ca594b50b81a7ffa66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a30fd94b0dbbcf4249f613efea0a3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e36266c47303fd9d5199fc699954376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b44f9bf609864ecb30642ea2b80c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811410d84636f51cf0f062615c73db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9b19da53530ef25b0bd4de6971df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25a47ab55cccd8dcb9dec2562d493380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed44eb43bbd92d89a3fdcb9cd0a23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798202fd0b760ab14e105ac55cc64bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68867da5fbac5e7a5d0daf2c90ffc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185f036aaa3a061361c135c0eb8d57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e30d15a89909a3b305cef0003c05a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05f67087cfdead01044fa0a87f2ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a204377f0be4c05462f53c895c46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5bac1d39943049b1fdfbf3eee0813388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af099aa67192dbf9dfcffbfa48967f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fb1ef690eed702fb841e0e96be193390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b80c1e5a922222a9699d72dee6778391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9258302df9b0a484c1fe8dd96f08ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e78c179d9669d7b37d8e27953aa6e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52c7fa9ee7bf1e63dd0484b63e7ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdf5902dca8cd111f0c0c9abb2da2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f24627a36a1c48db3e72e0c99e42e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c71aaec3edb60a2cef6e9769a99d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a981490e4e77589db672c01e16b509398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db667fcb32bc4be9e4ffb24d65751399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a3b162d56dddde7ec4bcbcd35bcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb9228584cb28b4d7f235f7080875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf051b03dec7ddcb053312e3a6952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d314ecddcfd6608943589ea5f0c5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430222b7eed28a7d364ebb76dfdd87d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba611b8f5f77283367ba27378b7c7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c1e3af6aafffc08b05445d2ec4e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089b321fabdf26ece3ec2daf47bf3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38089f50975444eb2ab9b88e8fc0d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d0218e230a85357de234697756c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124efce1693848f35b5efe0490840ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d057b300611542f8fd225c7ea499b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f37ff884b1bc78696fa008b189ecbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f04a39d188ad5ba8253437de2ce50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce43e098fbf2c03e5bac058047250414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94858553aa79d6c72bf5da40277e3e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9f6340abfc179c35442d9f29a04d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3b75cd3ad17fa4c2fe481784bc79b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe89f06d72066a0cc858b2193b3e4ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dca7b27491dafe6c9833a96429b2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58ae505d795c783bc31d325ea698c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c666fca160ffb3a3116f306d10d7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82cdfbec50a6e2f631040d44c4e38d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec6dfe22f404eb6680df44e421dbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9e6dea92c5079ae2874c0d88fce28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a16db46c512550389770fe0a9b157d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae9163d5c0993c0fa1d7906e691cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba3db2ede4a718a228f79cef77080427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952defbbee3d8b2cdff48148080026d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06b1b4f096f743cb48f9a880766e59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a4a9ec460a066421cc61d2f6b681430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5caa20a4580070ec27bd73d54ea5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1f94f07999ccdf691d6a5da30ca8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c86d4102a3624288d8345362db493433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e85c57bade057c91d91c1699f63f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5162e8c1570703cbf660d19bde99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6a6d10c10b7f2e8b6705ff1a57de5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c9d1d8df02db865ce2f5290d7739437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969646aff584ce61ee9b8cda3a01cdf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6438ac145a3534739042c2b42dfcb8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ae33256f54a7c588758a87e22352440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab2f1574f0ae643b323b5dd6114328441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41842cfb4362eeaa05f263fbdb6e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2312472ac10381475d093802280f8a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8e21d47c3e72ed3f5de994d2861a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34d9d58e99b6391bba1d5a0dd10d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6eeb2ac7caa74088c4f0cc703f289446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4af21bffe789a4c3fb3429eda06de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcd2ffda58fc67e16babc0ac1edf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9439b60c59f3029c90383196a4b046449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b1ce937e2fe6a827ca2835f8b424450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ff8eb1d1f9261da15c7f980bc1c30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a5d3615b1151734ef8a58fe9bb2a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61cfffe40d836543a7786fed554823453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af60f42b33054764ce690034170627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706658351600565ac09d908976cd9ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e8aa7918e7f052741a789c525ed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a21b3698542d7aaad9b83b15f1af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f16b9579b1bb7e07b7e2e291cd8c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231887b476b8db93048cb43d14b06d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f555e059d123da3c52e9a3dee687c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2d8f0eae5da03bd679d705de75c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19364fd85a9aa06b0212b23fc158b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf4a7c775519da562b6de49ad1737463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004defd2ae29970f98dc83599bdaf561464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d926da4d7339c9b4f7bc09da6043453465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8785ca8b4263d734c8e5d4d080eea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4682233424108e2cbbcd1ee7ad7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5ea06e7e62e2e741d6f1f05233e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc45d5039cf4f52bc7fae88e9b6739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6752a3e561113469e94b6f61afd9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459b986b0a86eba86d067efe3b2341471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a746fdd409bb0ef08be3c121a957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdacda9958fb953608c571d6976e388473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf987a9d35ac01324f6ad181502c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455565bb0b5993e8cbb4acc07f50689475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b7326d45f69ac12a5a6c910a5f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a150d2d324f9902bb02e1a78f0ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab09b32109946b83154a3350150e83b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa1cab5158ed1346bffbdca8e5978479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e051c3a147fa2ba3febb09fbd8c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094400574fa0a8b14a98d5efb99a09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795faa84475b0985a4bf6e8a074231ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0411145b05d096252422897cb3f6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34122633df3f5ba16112569c6ccd040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee92236e941e27763d45e8f8aadd5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e555fe1058bc51534113a1a0b3d90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a56c312e81e99fee637f410a67e6a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281923487464963d6fc874eefa8853488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356abb0360c0d15ddbfa16021512faa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffba28ab698f467cc1a16f86366a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419532451a3a3ba10428d82b0f62bd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027ec880316baef9934e68e1602f958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3212d24c3fcd05810d40a1dfff927c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d6b0dd9ab7c0e80f8d19d17c0439494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68c33d493b79f02dad114a1cb274e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5a8671dfac033e8037bd4754ac1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf9468508504bc18c9df2eca42637497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85f947974a91a81e87c993987e259498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad83feaed26685a27c8fc7a2bd145499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525a5d0dd4e59965b4c46d8aecd5f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b6b28f2c61cae2167f093be83d264501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949ac992d37e5e24c9a64e7ab883ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1062fd3d9474b3d34d98d36cadffa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50289a43582d4e82547b7200802e8f9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be29f5a85a78de35fcd990b058176d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f89a8108238375b9823880ff5efd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead66be6a38b8dfe2c2966192ca71eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f094240d67aa15f4e9abba58e304b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0325996fcf2b68a250e4f81aa897509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc563bd6511286f9efe543f8cff3b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83d762858362634ad0b7dcddd0850511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc70ab21b26e925c056f1b21e0de34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c63ffe8fa2c2b826dbe098cdb0e78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff41a46f233d7b4a54bae375902d3cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad088553f0e4c69852af08a2103f59f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403577274186d525b8ee844bcc77905516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161cf166d16b2ac66c15accba461fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629358f4849ef5c8dd89463b55ed0c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe08016772b48f40a43bf57c527260519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018fe9e098c048e216b07d1a642f66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f596133f6b1fe7b39cada58b99a0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403c2781a70e13a8d394726f528b17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c1be2eda314337570af18058ae382523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e3a5bbce74dd3fca36e870e048be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001a53e912984a3fae01e24e560c347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d301ed78942ae7e050b6244bac02e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead34e5e6124daf6280fad024e3e4c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf90c4f25d3592bbe36e11e35cf240528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ca8500df348dfefb72ee2593c4a47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adf60e3c6ca6696a2e015ea3a7548530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143caac3e7c503150ce36791b392ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380705f627ed46a6ebfaa402b87fffaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249c65e47680c6c74c42225a4081ac6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd737bd4f3de9b2a4e93726e3b303c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02b70abdd8d5540c335fdd9a71ab3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947ce020dfa917ab9c9eda778a78c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b1a89b5f0a24460b0b50c8539d556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa846ac7a5085d1efe31917180aa1d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a1426f072554e129ec906de4f9a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a1e6bfb20c3845e869bfa7443414540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b896a25cb21c9171aafd1c5ec95e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084bb4f12cf95afc3a46c679c8d4220542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824d81cca82a56e8032ef6fa0314b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141f2e64c22a06867bbc138d1a7f25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05678ccad87953bd5aee71e4440211b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab63d02af2ca0ed95a0f3bf16b6d23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c031f8a7bc1c1e10228ab2776aa71b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5af6cc4b751464948f43d7dddcc47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee7d86a904149f957dd8f480980843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d05bdd4ca40d91febff69c867377550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb181147e39de33ea0162b4a7f43fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf607b0c5e1bdd98bf554766aa5f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6010ac4ae7b1bfd06ad5ae3b3f44e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586cb8754cf16c4a48b43d37d46c7d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc8f51527d002db8739429c94d190555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6992021024068e0d702f4360c487532556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449c02d4a9fc3b0d639ea4f70861d3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce1728fcd858ad5ca5a704251003fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3edee7a0b2f49d3996f43989f0f95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495fb74bab4a2c8813e9cb13fca912e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75c8e1dbcf3cce314a67c751bb0c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfef1f7a199923710ed8ea2ca7f4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8b435f844d5de9dbfcd2ca155163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec779c8a9cef68a022e1b2da7163bdf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5d1688c73fdd50c7732cfe5465dc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbeca3f86b108c51cefc250a2c283d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e675de9e75c7bec08c5448075c6b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59068d38b5bd00695c59c6bf40a23927568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b3712561c517e00a2d135b2e985a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1f5ea09bd6e9a3838a0b70cacfa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb4d94221ff969ca42bd1b33cca96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16892fa22df46a525212c8a35408220572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f84f57732a0ccdd4f140ebcc2b57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000cd4798092256e704adc21565ff34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6baafee7fcfacb20115edd2ecd99ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34452df2830b03e491edf8ccf2104576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3948351efad5b6d6f0295838ae8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0316381497753c6ace6fc1c8b0ef9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3679f2f686b918bac8b34b14596f34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c649ceb352474b3b9e932d207ee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678c51b2cfa4809152a04f2399b28ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93650683a8709a2b94c803d2d1c916582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc48778cf12d2a187049b0e350f553583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd7abe50d09c6a48092258443869b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b879171053fe6ad03571324414dd0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a792b886559d89ef7898a1316c0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf2b0294c723d3d8eaa3c7c22f313b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128d7531a713331426cc7bdcb8ab71d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12efb5ecfba4583c778288d594edede589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92cde2633725a72b9f34db198951c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a818269dbc131b6c558b5a7d8df4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a585cc417d8a7a1546779ec6fa410592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da503f7d45a74e025eac3edaa08bf83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829a32964824d4f21f842eb3c7d058594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff44e5c616809f3e6f2922687653ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ece031df4d0ba37560884b4ab6ab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe08bfd717e547f6aa4442e29b4d86b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb03878e75ce06565c6370366ab6e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d38ad553354665ba35e61d075bb73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92040399aa14199359c558cbf822d450600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b07d65dcdd895e4de181299936f30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6c6d47b27347337e316a0182f3f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51fc69682c8aa8b68d39a423167153603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d573b77aa24ce79f86ab199fce89a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863390c7b7b618af02e73a6a3b5933605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d532b87a05dfe27f6b92a25e8ae31ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9320d80526a836a26176904eafb2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207072e10265ea7bdeab96360e44dc7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f106f00c67828d920ebf1bfe3f636609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe678259c5b060c24f5200a49b65924610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e4452147d6a6430741c16ec574a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51d946779998bd6ddc61c39e20699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e40dfc96b4fc5b2c699a2f327f15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a2814ebf2d403ecbbfa7fb034cdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7b70dd63a679440877a5b67b6048615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cae735e7dad86b86bcf076bf23a87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dcf91e5cddf073f2034bfbec01771617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a6d14f54bc9e39ffba78abc1a130618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513da655c6c1a75d8bcde39842081e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34930ac2856e1c36a2e01805540a3e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34603f64e6a473b195b47f6f8cdba9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be1452776405a8e5c35149cb08b74a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3beb6e9e5c2a6f28fd47697b8656f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f013e2aee1b96879060c160d04b98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f325c712cf255b3076c4a08bc4e2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ffa7ead036c8c9d8013d12f1a15f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0730bcf06d9b980abf762c7e4893f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f5e4826b693b6707e035efbf54fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce1b44204ae84060a00f8e458a316629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580e09a58d4ded63d959e7cf8a870e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c462420ea86e2f2a3c707f02349888d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c55162f9fd4dd31afd402d30e61c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77664805b147e11784dc79907433364633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1b73e9437fc6b272e11405693e6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54bb5894ecffde052ae9ed5bbb011d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef39bf36efa3d6fdb5b7998c7ac242636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3714ab358c3044bc041427c384af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a29ffd80445515035bcc679b816ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c4ebef3692d9821abafba7055b9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76436634bc19547e3103c7eaa3b2445d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee92bc69ddd23c2357938e93668ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589167f267c68095247e4e2af5f7078642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb26bf088af54f3c90803f63e2f627643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b45065629ba982574b4c1ff0116c29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d8c216a42df6c04f07bf877581197645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830cde6f76b357ce5917a23424d928646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f51a58b7cf43c8d5855222e2addae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd4b21033a48a98746494ff251e8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d7aa37302e050fd3514177c2de03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0920cc88bc379e2f147df975fb12e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f32a8cf79e33a14797e9a5b71419e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3414a559fda903140198f47ada1bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b79a74c3a9d98edaed1e55dbd5081653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f3f0b342036c7459a8155cd62672654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11120127c726809c171f71cfea1284655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374796e70f66280eb2fe0a513c63241656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2c4015a34d210bb035ccc1e79e07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffe0fd82a09435e2013b18e86f3d04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb9f2e8f6bac0864018b5e240116a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cfec54d9d472afe2b6383ddf2ae2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba163dde50e1ab926266e59937fe0867661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae9676de14b2ae29a252cb32811fd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6d51e0de89aac6959d8e5038f894663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d01f2eb280e863c5342d3a8a7f0b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3f9cea58fe30f4653442a9561e2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3a29a59a9abc9a02e9f0826350cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1029a5072c4fa975f5d1e3c7eb345d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2607c673d9e8d4304158bfe84480fdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68115d7f9ef15b769e701476d6b1a0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c0f257bbf41d9c6f4a4916c835e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b2b0a78adcaf67ce8627d66e1a66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c61b4310d12b7f61bae6d9169ef7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b081a75334eeb3fac8b7b3166dd041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573cf385c97406f99e5f7e8fc89ed1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63fb9e453dc09e23b03b614047fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67170677cadec3a408af5b560351e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a098009f79af8516a7e39275afd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a0a4d1c39748f39f95094c2c4314678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e02b47917092a6e42b7bf96e8162679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842903fec1c45314a0796ccc5176cfff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e01f40f3c219a9c8039d8166ee00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c5996004818bb16e431c08f2e39b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531f70e5c5c351cc489b62bd4c5604683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569fa9df67f2d2e14b9ffd4486a0e2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a05506efe23ac82ceeef7776957c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852732b6b502e4fa950afc250753f86d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca3afe541970db30342cc48938179687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993859cf9026d585595cdc4eac91b707688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405dd3c7dd234ae005f6af406f6a1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a858d039e4e7b000f4a8a494896a686690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf42674de5fa9f1ddf94b10274bb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe1a0771ca2ba4de8ff3e48e1baf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d0b55bb79dd4ab4af64d1de5b4a1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034daead5ef0bfac222996d7a8727d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709dd543dda7c49303bd6c93011c686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252df8efde3ef977d61c58f8077db07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1b5a020fbdd613e2f4f50eb5b010697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400b3da9a28edb433aeb5912c9e461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5558d933bb19e973df03db14b50b323699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168060978b04852f837853969cf98bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d117321b5cc5214af72bdc35b335d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865a3dbfcd87ecbc86cadd4f6aef9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb60bfd4a24e4496e9847d119ee994703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1b1393b0e2f6cc66b58e573d17df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b033e75b4355d6c9679eb9631023b9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f1445ece47dc0850689f55fb66532706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d0be2c4bfe61c65de4eb11d20bb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fe147c8d2b24277b843a3bf86d80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7331084c012cd1d39f69f87c548de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e0d1fb99fc7e3f3b34e21bc6d3b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee0a57db1e82452740878c7fc3336711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072753ab0f55eed1c7297a812ccc02c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b86058df70adff918380397952db9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f8b4127b1ba07eebcb3abfbab5cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57e85553b19617a237639ce52725c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae25b7bb1a44ec2f147baa736436b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050c9956e23da1a26d04633c1c1119717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b3b5c7bc5de48ed567facd11c31f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6beb56b9683e62812255d8218417b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4517f1b38993e139fbfc79635e30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e2e8acbdb89da21a804bfbd8a066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba9dc6de057a610fbca36c6a0e962722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f23ce91637c6bf29e7817d3b3d3cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac70073f78d39f474c05efdeb18da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c43d4ab34c4111dd7e0dbb96411d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaecf415177c07dcd423fc3850a184726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e7b0ac934dd5bd1e9d130fd435aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0f41173d9d5904646c193115a8ab4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c914b7fa7d3ceba0aa894b4d39eea4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9f5db5d98706c90a499d170553dfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d48cb8ba05c538c16337cd696e6b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04880bc27c0de85797a1f8a7382a56c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f1dda1e1bb62a80f9ea43563e511a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80248496ca561055849cbb1383a8466734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d87a274ac527f5064b04d66f98b35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958e1fb76a151a4ec864b935183f2d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3537bdae5b42619e0d11075e625a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41acbd14aafc9725f90591be7dfe18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174ece7b113c52bbeffc72388880ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c91efc55da2f762e85c671204226e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e8dac24eecee592d2753361feeb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def3d12dc47b382212d219bc8db372742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b980b37f7beb94dad7706c16a38bd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca959f9008e36500f6a2c15ac2b0dc05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa330dd5b2265a7739179d75108a031745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1601dfbaca114702118ff9a8aba5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932ee82ffdcffdde5edf2a7a87d1dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64b803b15ea4d1c16c309e8f48caa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda25bab9b50a1c28586c90c2cf89a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904e48ab07c66e279e077354a5a756750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c750df53829cb701261f103700877751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093361b2b27268eef380ce61df1fa885752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6721e80c527ea7cf547644071a653c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86abd5249500c3c53125ebff076ae74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bff26f67b1b05239c5fbb4413178d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d7fb48659f82a13c1955346ae1c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0968862d3a95e2a715b6b3d8a5de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323b84f9ed88403d0a1fa0cea0c8a14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a15d799b0d389e4c318599d20a6da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d782894f45895b8cec47df2b44b82b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab201e35966dd35544e9fc2def103ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c79471545b6dae86097f2427da4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2005b74dda3af55a706ffb143e0ede2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b809d8ac29962cfa13408978a2ed84764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f779ef897994605c3ef9a7adef411765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491ad0e2d085f3df0785ab4614d57b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402593eb3ed75a72a973155ff3199d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b931333337fd7e1a59c99a0957ec2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b8d8c0be767acc6d1d562dee3189f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f414778ff0f2887e69d32a0a6623bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e22eb372e5686b1c6bbb343cf1ff0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66766fe93ce2f70a3b468a1ecae6bd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdc0bfae078a4646de2c0cf45c3cdd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665f54e1f13855274ee62b90c4e6ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa551c956bd9d7ff5508b79d4950fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac90700c8858b081c14d685b0b685776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f897e73698c1195a6e2fa97b0c17c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e762aafa46f7ecee588b664f466e2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f702414d0114c49257daab1a9e553779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f6749ae791a57b99398fb97c09ab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fccf691e298f0147268fe26b6670e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8ff094198327198b0baf2b303417782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392acf7356e16f9b8d820165ea66c6d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b8a115f77fed48fc0aa9b12e98759784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14397d6b513615dde72cd76ceb7725b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d46fff8d54013b405b663b10317500786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128338bd5bb6651291605829ca19d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054444552c8229d4b60cf05e4f778f9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb1d1771038f153e0638238a4a2e54789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cafa5dde3cd2fe090cf4df16b4982d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80457da7d7c052704b27f2d285e1b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f035e009d8a357bb2d25cfffbcfc1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be220d2eac85f9339c1992d260b7d4c4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de559780d20b15f00adda9655942c46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec558bf3fd5aa93c348a4b5009dc5173795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dec57745b923dabef90469d358cd0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c225b27bfcf84c4e0ebb4e3ba178797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0af12836ca039818a67f4f1b0b7829798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec0710a418741ff184da3ff406a17799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5958f7bdf1e61aca484decf70a52f4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaf1a2fa34bc4d8cbe179d5020ce87801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a476fbd5a549b9e21654062479ab0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a61d6b35fa3a2482ff2eb662e4ee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541178cdeea6fabec50178cd8701ff4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b188e4005911359d9e8adc5d2595805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e3720675253a3be5a5f4533c9b8f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282875c2c50f6cf9e971eb2db7d480b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f127c3a8b0e5dc62e00edfba997e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57471225d5f2cb11a9e0283986af728d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c2e48ad96a2cf598b05c99f24ebd0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11abaeaa2a58e0bb5d530c091abf6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1377b0f3d3d71b36fc7ad3b3ec44812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef41692142d9047c50dd61356d9633813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2cf6a8a26bcd409516fe05b0b634814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945ec7329568558de2084d9e996b14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdfd741ad5fd5bd507f0746dde252816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a736a2b775e4703fe3ff526de8cd01817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ce90b914415e93ef90338d1ec22f4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ebbf6609148d80746da684c8798c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e2be5ad1c944d51a202a15794782820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18519eadc04b00d6b79b2e6ef3bf69821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a3779753a2c05389bbf2c97a03fc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade4b2311619838bf63d57966aefb3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ce96c5e361ded5f2d4e1e8c84537824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85f94e9e7b481ed2fbd382bfe6bb4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df66a6dd9188a453b3f3d8ef16cf8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e7d6978f2ac4da9874ef2eb8d119827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f92e9879c6658dfdf2d88cb963e5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d0a9d59152e234a1cc4618fa63c3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90703d3f96d6329757cbdd4b60c6e7b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61def4cca3bc5deb63b9708011a98f4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c3339412a91dc09ab3e59cbd79ad2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f0a057ef3a53006ca1d4e2561e30c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93bfc47a96882a7e32124a09d87307834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab11d9fe6c87dfc25873b8015725f37835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529ccc111086ac292a934ce7d13d8c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab3c1a338c75ba61d74c59ec7fc03837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89023a9e25a318078ba95d67c7610800838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf903bc84a6a3e316686429ddcce2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0d62eef26f5ebced0130ee9eb7a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349208231606b3c18cb86c342fbb0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ac8b6297fbb7f98545a473da3f98842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3254c28a4a055c2d7cf48ee9b4e71843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b94815d59e6d5ebcdea6d45fd899f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a67801823bc521e0155723093ba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042410d079c07b83c1f209d655d2cc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc5263a70af276a63e55b6fde8040a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2284504471083760b6e6cd8c06725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974306aca0a44f11eb74d317bf04a346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca2e5ea01dd866103d80435072357c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d87c7e65991839f6a71c489d839c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19834ca90539bf5d0058b6d358fad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813ef9acf8d3ab139dc0590b58361210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea748b94767c2028846f9b9886ab011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b068892c70690038ffd33331860b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e75ff2f8f1eda4d47b52cee1a66dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9eb9d91f7aa495081f5d6d98f440314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca8fe81fcab2588a8192f1cac7d3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ffb2bff19c114497ab67cd719e1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316070e1997ae415a49eff979d27fe4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567ae16f03c665c3d3a00e204424fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977de15f2f4bf9f32fd05ea5535e1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188c692242929b76f5104dc05298d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5f5b80fe10ba79cb78a0ea9a0d5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c93e53d6fd9aa55f902dcb879f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ca17e497c96b9d095458265d3c0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab600d5418ca57dc82861b67cf2602024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb94a20d4e31cba748d26520c8aab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdeb697d60b9ebfaa0451c9e7e659026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba85fd86093b146f69b52615800c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352305c10a995c1c41a724d2e0cc0ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e960f26b40185f6a9d9ad84c2613029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538da6d3ed5d826f959e1dfaaaa7f7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c22663c1523f414d019bfab8b4df4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0c933f8d99f9c0e6fefa6072a60832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af5037949dbec23e81a1ca15e256833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7516c58873624d3c56cb449e43fbc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354d0a9cc7699af45683c3c7afa61735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12c0912f1b3f4fdc9a7e7671f6a6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82942e812837d85730f52a7e0ad3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b5e248fd21d77d0f9ff21875ae40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5774c6ce084cc990ab1e6c59059039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3868e338d26d36060e8e2a6f0527240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329482971b3a6847ca9ec152487dfd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd56e4755d3f44932b5aed242215b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6373ff7c84e91213635f9dd019553143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e6aac9c333b8c04dd6b1b1bc0a5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29892dd46c83c3791594812206549f0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797edcc0fe4e44c6d66cba8e6f9acad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88420a20f6416db7ce40d20471e4d5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34b6d98b3e6d894b7b9c7105b41cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfcd93f408eb7eaa48a9f8da41cb5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb7cdf922c125f7a0e880b03d49d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268e186f72dcdfc024cfe7e3301dee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921fd4d841f08d58850a65727d662f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d37524c629e3d1b567f112a8368a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9242195ba4ad2417bfe36dcf232e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85db5f8b1a5581032707c2329ee95355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7954ffe34a530f7e505db287c14f6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b83bf97ca4b161322992f3ed5123957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4695f089bfdbea8956bf1a98f9d26958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd23b247a48e73e8799cdc1af2f1ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f19651c22fe1034a35078b1d0ca7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615586f97b19e8937bdcb7e3a3319161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544beda638ac57d1bf4157bafad3c31a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e81a308663341e055be862c469934263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7820d81155ef9cd4e9cf166b143c9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680d1a986c0174d230ea2583c2955b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bffd9b165ac60ae8dea0a2253df4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56cb8f400a7675b122b6f54fcc2a3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cebcfbca77dd0848a830f9b27f88f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f260ac1cf2d1df475cdb44dd1519069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f7bd9ff28d3391b65f9705a4b56f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e1334d8c437dd5017e6790e7cdc5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f653422cfb1bcec6cb1cb4d9437272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2b53c10fe3a078bb5bbe8d0aebfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6755232aeeea380bad986405c67174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c72eab763aa6fda8bea39eefcf17a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128ad3065aa8dfdadd0776993db2d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef481fe707ca6c50af9fe90bab81d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7138f44ef6e3b6045813df7b95f6f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce33fcab022b6fd3e35d5e00e1fc0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420b8550c2068124afed93c75b26e6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3709e8759f386e18660f6f51189e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192557161a17f2ec8cd656a10d29478782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865f97e9165110b0808c07bc38d0a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832fa4a7aa988a5f67c44544cd8f5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97efb29fa122ed65890acf77f2f8edf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c015d45f4e20e9e7f1906bd71ce086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14181924105c3ce270bf368041ec0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf54862102abaafbeb29c37217c51b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a058190fcf2f3cca2c3d366ecdf9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626db6015b0b8c8eb2743411ffe13ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad3b9dbe545c4d1f6347f09d4903c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664a1d99fcaf647566984f38fc728492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19157975927401bc6e9383fec433ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db4c14ed63c7dee2e2efb5e0f2faf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1528c0dfd8a9ee2f530f95c7dd1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356436b2746724dba3a63544d2d15ef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f9ceb31723879f4ef7e2efa5726797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d8f02c92cf83ab51547a75cd718198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c2856d2b713bf5f68f397f6a4c8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce58b4e09d67a0217446c1f15d8fae6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3dd27687e2b5f01798f942176b148101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387480fa033a3d63b3db3639a736eee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4035580f920a58864131bbd5e961103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e08575a827199c0bc734080718999104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336162294ee0c6d339bd3a950e1d729d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02582749a4d6cb86a6f1f7b9b67ec39c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65454a7ef75e3c4d7752836fdbb4efd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706c05230d7c40267381ce2df60180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fab90840971675f6f8d8a882565ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcfd64a86fc8ea1885fd46b10e33cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea00b58b9ee8cc05523c80880f5b33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5944ce81904377c394c039954fdd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1461160a5e4c184124b1e94e3eea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30891eaa453a35ff3913a915e40766114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fecb7b60d335b0cf2edc46dddf70f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bb4e2e49610a7949a0607432bd7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15d0b1e0a33089d5aa89d3c47ea48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842036fee170c2154773faf72aae73e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad5dfed0a209e57dfc757d246f60f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154c6deb9d2092a13316554c81f699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2fe393c437418314e09850c439020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e92735fca8e59be5601721163a183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd76fe67f6c637d854bfe4370c89b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e48b3b47869ad377ff1ce703f709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3869ae651d8ba62afe83d5b3e038eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960863f068a1b8c4f2f5153726780fe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b7ee0c68bb8a94803e083010c195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad961a09681fe1509b18ef99730fc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbefd383ff8288a96590dd963d6c46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54303790920f9c410adb7e49efee8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c0810b142ae96d1f373614e5d7403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57602fb22ecf9e6f7d8d1b71602be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666604e981d20b8f4d5eb007cc67675e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903daecaaf00526e6ab92376a7c8b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78775d6df2c8ea9abc1347d64c5890a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a283223d758639176101d87b97afe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab5b53d1bc124f26cc4ad23c1b068d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed3dbeb8bae4760dc77a03d9c9857138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbb4a71bdbc56de81a428bbb7951a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360461a2d5a920e46c2a0fbd3ec41f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c2538d0aae68fa269488bf02253c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4eeb4a6322471bf477be98475319142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f70bdc065e244a1b15e9d781c93f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5531cd8947585a022637614268f67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e23835f66b5c2ffd99a52447f1c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a70a5d928da7c65376175e07e04d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f7bd86a890a1c09d8b27f0ba1d8c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d340cc558523c6d4a022f7c7fd34c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d069e4eb78c9ecd5e1f3e06267fc34e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd255250abbdb3f6231d7a59e81e8ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602517eb5b23a058ff222d1757f4e4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d0772879569e5ea2543b7cd6222b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b6b0b162b81947e5a062feab0a344153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6cb76b09de50b283ff2d27231517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceaaf28798eacb3f2e49b45b199b3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac59628ed4d85f30e49deff723b7a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c6c607fe2919ab71b21584ec572d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7f4a94d029aa0201bece08b4ec3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700261dfbf87ceaf26f7d2b680b941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad629334754ad916edd655f759ad9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca056b9a6f0c4c4bfe04b241efad7a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379628d9f8234d556b0579ed7036a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4a96ea6d26df06df2751899a2a47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5262046d0338346c83fb56b02258bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd30516ae8a6364f13233d908c6862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980822083ae3b2b961e08c3b70496cd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f01d03a7388297a82eab3e80eb2ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643ddde0aafe6d27b57c74a3375b12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81025406a4aa5ca7c319b722a1efb35d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104886362134926af29cf89fcee513ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffaa686ace8f350d441816e99ec790171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4da45b154d25308ee56c22db3d3b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2f42bb24b8fa1c4c80422acf16bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d1b5da57029060e315e9d5c97ea7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809625baa80b6080f99e8554ed7b41f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d8fdea1cbb90e6418c4980190a37b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c0f1af9fe3b9a970b8fea9c2cbe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30edfae9e3ff12bf2d175c978edf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184904aca5c3725256081890a11a28f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eaab2a9e07df6562d1db8344e738e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded205bc3a607d6163a5c30dd82d1651181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a98681b44013626f922a22125245182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e80a20ae51658c337b295d7098872183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036281d068e452f1b93bc286faee2f2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1e995d25c8fc047e2ada6802c653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f6cdf8583a59f157187073e0e3aaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0642e3ebf77723298c01e492cd16f18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636f1c544ed4e8f872710863ae80528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ff27734ef7eb362a578773e3f915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532679bdff79edfe9cb494c7120aaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad530bd847e819cefc3cff3552040e50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02183e684d08d1d4af2f3ffb4605cd33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f655a005584b4cc763200af7fa1622193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312db0951712a72d7eb0027a37af95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc5bae641bd5878635c278b5642ce1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b51bc91c77b9d4df0581aa202e5ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d5d7e0daa2fb203a50c50d2d5d74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1225d3fe2dfec40b220db1c192fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe2cb5e386eff5f448508c79b83cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8301cd20faa5516b34939e70f430200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c9a0b0d9aac098db25e0763d337d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be46e3a64426f64c1f3fc86396a4d28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb60a840de64ca8d8e9c3982cb2c17d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09b93ec294c66d3b7eb5d809a0d3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77813759be7c74aa759593f8c8117e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cd59484a60c1cba77662e1165c555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb3846fd4735ea54f278bb7e292165207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066096084bc1c26503503d182d6a11ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e233636ef314dae7508777150fec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae8e63a8c5026646cd513250cbfb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce625e90f747affa86bf54f486b62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6fd6b6b47486de8f2e47f67f82c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f333311fd29df72a1f2d234ce7be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7012889a44c706f4f705fc35b724214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373420e1b4a81f4bac030dc4dcfffe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b043e2f25d992afd3fba1d74780ff0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82ccaa7a4463d78335687715bb48d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f9420dc0f52c73f31d945100bdb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de1386873bb493fb0bbb0f7d4800e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b2340a4cb55ed35df628317ff1e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156c33b5504b1b525982dffcd9db61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1864569997d10af1312022a392004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c398cbc68a076b33d1a10bbf0c1a37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803571e52af8baee4fb61deaa40dbf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35bf8566a49c11b1ab96103d8b2644225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306f160f64d52b75648b783d1a3270226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334a0f1e760cfe8a5b56267e00fd09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba37412124780ffd40923f95df225228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b0731692e18658cf5d564811c70a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda03eb8cc5defb251e320dddd357df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c99e66ed20354bc88df4e9889a97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1bdca120b66637e5658a71319a1eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf4d69c4d6cf9f445e7fdf43c3a80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ab5bc8ad865cb3a52652bbd540da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae87c2a3f88eca41ac43b6d963271b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be5b7043382f3750a7c0319fc8fb73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d2b90d5bd9857ee0b36bdb9e39161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107666073da034d44895299d6102b76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a564034746a6d2baad13d24a1dad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1315b948c4db5979b5aa51badf59f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502cc95bde16d5b4b5f9ecf6cba2892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc06210a205db6dd3f6380c79b09c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d9a079a62a622c790a9b9381015c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f44f07e37589f52a2e9197da5493244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf733d89d9ea97ab063d2beb33e8bc6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc7806cfbf89bc0f23bfd2de169ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080483aefe9a72dc80c4f449410a6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314b2746969dbf22e5f13aaa1645c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6d6d66e29bc37ca3c05f62831868249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a5af8d20b3abd2665257f57f8850250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e62ab5609399fbe7a453b4254fca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220daa827903f781bda76ae6bd8b071252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3843ef160839e0fab0b2c732d71b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f87cd4d81939050489c0fc8d48fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3db8bf40e6916cd339dd79237f50d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ce258d54b859ee579b24efa5669d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686dc0401f01b0eb4fda8a575d9130257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ee690c11d3ca4529e442f9e59535258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996f666dc29e3dd1ddb25c496783cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a6c91cb9864b9ab83cc99e56fc90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309feebb16cd0947509bcb2dd35ce93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740e189eebcef31bd2a9213b7a0166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477cca6b3bac9c078aaf914747f2586263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe4f40d2e62dd18fb11048fd8c45b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39a918e3c279bf37b95e8897954337265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9188f43a24d6f59ad4ceb4949c4325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af00598d0b768b8e70729eca3c6278267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187677cfcd720a7b68ca199ef872862268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e601c236d27b200c20b9ef3d7192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a6791007f378162b1df4d69ad842270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0097fe9dd16c875b38b2dc63985ba7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a079b8766fcb0c721198907f76c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303546b7f1cf229eea12268be4dd7de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabff50b57f1633d7d2c4d7c14cba69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb84cc90c8d39debf140299d9b82b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b639b6e914bf8efdbc0f4d23b17476276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f177bbd95d84df452c282f603a91bc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189219e7fbe88f566148ff84aedaae83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b374a0f444f9fe56fcbb79578125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca396c5d54a243e6ec771822271815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18bdf9e226ebb11245e348bc915aa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59235d2c043a8d871909f569fe9c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023228acb853542fdd7c9fca208b2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d407ecf3d062acc222a9815bb8ba1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a89afe4202f53ae10754370f515b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ca2efd04c79c9163138e67ae5e2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e79c18f88bc631c4ad3008c8eca4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d179630aa1e58506c93f0daa18f27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ce52ee51b97c97f53ebcc63d1884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1febe0cb601f68b3c544a276da37ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15b2851fbcca2146179f95691702b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e590e31b3b5b80873c481a08239f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401b5e34a4ae0b699836ab7465abda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef806ed6e46745d1ee656519b6116294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74ce13aa01e3c83dfde549b17fdb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd44de64d562697d33f6a15d064078296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550ce7ac497e9cee4b2783257e23fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71385d817977c5ff5ba7d5fdf4b48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d516f97978d048c6008044467b6f2e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed195b0a673bb68454414692a94bed8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a54b88f5d16ff316519e47ce0ccf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923550773638339a515fccaaca44a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c674e4ebf295549d3ff6058af5f5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c51a4bfe48a584827db1ad9d87e72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01ed8d26e0c9f8b542b8da1d8c846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecdf3375b0adffb1ce5b337fbc4b59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345118c73eaa543d361cecf1b1dc52b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147238f72fe1d071c72c8b2acb3581a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1ca5dc73851c13508f66b45b52a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a88ae66c8e4825dc2a0d378812af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b766615d5fdce2c1dded40c35693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b543eab51aa65eac51113e1f8fb1b9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fade3f2ba1c54efc6293998054a0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e6eda34dfd50e9ae357915480ed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975454ceaf3d27ef0d6d79bad2bc59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f6964ed1dbcb817229c4c0383cb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772b7c9bacbd5cd3d6629cc9166df22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076aadd98bf629bd4580615d8e4ee39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b492440516ddf2013e63755ccef4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba602227e0be25f17a6b0326283a091320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632c122333e93087688cb715d134fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79286fabbd0c58aef1fa056404acdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723460943e3cb1eac9050972d6c553e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a00dbd5f8f80af10237c89f7b2a62e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5e87d3a0d6a71d05a6bde58975fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd4a69eaff9821f22271cfe4ae7a33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2bb21ebedef7363c0abea2b21525a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f8e4ae1055b8da887b53c7ab087d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5cfa813b02b01ba7595ba52614626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569798df9f393113ea2897c6ffcdcc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde4e8f30268341600f117077c69d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef8b54fa0e99ab38b005460c93a517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468cdabe69217825a45ebb93081a9de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df33d15299d549fa37e81eea49fdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346e0e4107cb09f24ae5d3266b7d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ed6791d6ad448c62cd57be3ad58ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092f66e551d8ae84fa4ef0018edf7a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f502c1dacae62c9756defb3ad4b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bb2ff567afabc8469a8bb597e650a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7747e640726df668e51b1726ec900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d97fbf6db933bc292b02d8558d1029341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99adfef646852ef69983f5e6d6d20c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1e6aa2818ceca8f652009e67dc80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8699cf7318b684efe6e4e78ac469e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746540d6f66bc377a4a69eb375323de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533373d8c071a808d8f90a5194bc21f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cbbe3f13e5a9b9a9288656a9bc975347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0741f8a1cfb7ab770f191e08635af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e22dd5715d46ffa5cc71734f7c6e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c305191482b0fc30cc1de3ac97485350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0ff9093374f240b62ff7cdf26f3f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ca380eaf1aa8c7b662e82c710886352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630943c0ceca530f4554602777d80517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb01ccd49bd4a4302514e4d4b3e13a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0bdd0d88e58472025d89256e4be1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0af935bbddc31912277e8b0a8fedd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126dbbe0c554427d4c485d51787368357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6654d3948902ccecf4ce4dead6940f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d74963c0ddfb1d3db96d370c52240359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9f8f2cc775b0703e29d534fb3332360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6e0e3cbdc94d11dffd0e3d095322361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174700405bff6f503d19e76042458f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5b65ce9b1d5b92f4beac7b1bc47d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2ffc9dd36f60309ef5c86bdcfcdef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87bfecaad20f1444f05a7245ee2a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc44730be7b9ab9e6f064c24e5de4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31a02ef7bef0c7b8159015c1a96c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08bae2715a042bdc551fdeae4687e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45396ed8068877a380cc1aeafb2904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f13b129991facf0ab2c2c89ba5a87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d192da636d8005decbc0a51ecd3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b407e420ee38b82d2bcd0195754f12d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a24b05d2e925f3949991149ec750373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece70566cc35746478868f86092af5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc61e0be9e38e747ede5117f439e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7873dd5e7efcede38ee2f7e106adb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facde94f9da5671f0194e450365f702377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703573bd5c4a966a3f7b195be05458378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdc6d21881d611fc3f995852f8585d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ace8d24af5de1eb66cc5b8ae7545380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666eafee0018b229cf3209591a125f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129f46c4a66da7fc9a52c6502f907a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85cdb66ec113a5840e397a89997d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f276a3cfa266c925846a598a055a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0db524b9c1f8af70b1321529382a5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c97ef2aab5cdff328b15ffdd8c34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1c71025fe52035f5712c23c3cbb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21bbd11f9ecddcb188b756d4b80f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90104eb5313c8198316e16cef8b443389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d43248ba096ef77eee5960209b4f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22d710d06cb6aa9f1e6740f7d8fdd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ff3b929020b38840794e1ff2ea00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ecdf2e7c409198653a98aa6e062c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8f92b687cfc24127bfe4dba28bfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151afafbf5e4b26b9976b9d7580f72d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a14090b5b09e9acbd295aab55a5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b79d123ed52e702491710e77122ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ffbf215452b2c13f87bb7cbb3d53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13710029f917fce8209bb1964afb0422399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b0f65be12b7d74978190b5f39af2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f7bd7c1b9d69fce1f2f2cf63467d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd31f43bcbf36267ac385db5d67cd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc2c690c36c90d4e291bd0b7cdcbc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5284decff89485161e29ce3857f4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4356efe72a8f8ee67a2eb50f8525f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd733b2ede68d471b171287b271c1e57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38314481b1ad0a39d6a3ffed282e4a9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ba00d344ff06dd19bbf579098301408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ffd19a0f3d1f9c19420bd5c92c63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470409353c37ec5af6f09329d4c6d6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0ad725a4344a5ed2448b22475ab2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa27df507b60a8b7026ac4389d848d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925200fd589e33a9953aa653b84b8b0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccca0f0c6085f50300d098cf83873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb7825a0799d731719d3d3c0188e12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f277d7e8342066d0a2b80126cc78397416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159754bed02a47fb06d553da6db2af3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853c3f96522e3cb727420314f12a40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4ed6ec38a5ebed6a732a74f0fa10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23767e96d6fda0b2d35d69051c216d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2e100363a2c4f2170dcabd2d6715421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb32a85b02b4fc68978993370d8b05a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5210b1ca159c852cf0c3809f8f0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7edb4a06a196e8ee82773c5a44f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b9f58467271e59ec8fd8110c3791b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7284de4a20e5de29a42b43881586d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e848013111f7a1bfd57f42d0a469a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c330ac6289ca43e37144cc51796b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec3d2f18fb5c91b33f758b42fb915429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd72d1ccb8409bf3e0030f7ac69df0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a45f7a797fe1b013c96c2e041d1bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517cb342f1d0e017663a4f6afca7688432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154843321032957f36f32ef1327ecde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242209cf3578437a388029cc52cf5bda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff11ad217287b216c7afc62687464f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d76a9673a8418a7d6a9549b06459436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec203c5805fb16cd61d386012568e282437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e52085b248baf7712001868d27bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5da8748d81e022690b0a3a44ab5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19d0918a514b7162c805aa426f0ffd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3657cea13104ce47b355b169b474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ccdd8c14df267aff0974a445032a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973afa7c391d4edbaea361d0ca6c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e123bd697698854ca4502921b1fab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69039ba59959c46b32e9af0eb845172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e7c836e838e8f886da164d7146bf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b77b8faf2712137b47eb53d5ae13d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed8dd9726d8c114f94c2a04f22188448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e35ef45f96ed7b521bfe75bcc5c88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f68f505e5eaf8d760098cf351415c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7c918180dad7dabe99a76ea83d26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a96680f956096daa8ef57c23c021452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b445701bc75efe54a6fe4ce9eeed9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931094ea3c00056dae97c2998cf8e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7814c2499da0358e86022db669d54b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662303482a79da82f7976cae28b712456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515213966792c69f67862fc65aaff5ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2595cdd56cb5216ded4cea54c603ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ef9a5c7a1b485ab0ca2aafd57efb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6465ee9c93a6bf207778a444ff679dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5ccfeb45675fcc4d9e6d0243da22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c768caf63db30af1b812e5418614462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfee039f7df4d3088f1902a613e6f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eebb1bac3a72cdf1c66215b17afff5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a11da22c31928ce8632cc71f86245465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007262f560866fa44214b21f767b42d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db9b6a0f72fe8ebb6918f7caf9cad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f1bd7e161c6da3ef65548267c148468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0004caa784fc347b7b8bcb89d5d45ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7cdb9c6bc720cb874ffec47cb3529470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608354ba5ee748bf2a8af2aedca355471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade9d4bd831e28d150198c0d9b5396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33255a65ae3c0de9ee62944e50d3848473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cbf0d5a8e0c0bd6c41e170b67b4f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453dbd0aa063b9a1affe6ca933badbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5db87efcb41723bb98a486000e03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7cba106be715fa25a5d5750d3272c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a9a8372e2c9cfab11033786dd752478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193971c3662ffd0cf9ef7c997fbc1c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e9083833e8f9a0ba138a16d713c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f1e55378e31511446fef1a7f9572481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac1fcb4f528e55cbe4f052c2d4808482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8dcd8054fb60a3cf76d552a2a7c85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13d31b1a2e77df0513d0e0ec0a275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2f02681d8425b1e3d6f2ecee5d9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2a42373afc851c7814bd88d577e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36460438c3c39533f9282e31f7dc1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e11c6fabc400ab2ca1fbc16d8a8ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cceb4ba1fa8d0aa169371e964649e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c47f39b71d9f00c00eac8b3cb8f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5d9f968909609fc13789eded9099491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002638386d3ab001b3ee3ea57a66c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923d6ff3277ccf56b865fea7b95ae5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af28c5c3ce1204ea1e53e1fc1390c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f739626f9a8392b7f1d00e27613a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef6c954eaf83c0a1079733a7aa55b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db11356e2648b24c9c257e3248f4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00f3e8e82be866c36b2a0090f2d8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0534bfe26556fd0d281d6b3de588499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f97ed5a326ffa2238732688e069abe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d12a8ac9cc6db36dfd4bc3f29b653501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352edd2c2736f9498515177b68c0a1c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd09401fe9304d45d82eb51fbaaceb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8f59a1c2d782e8591f85ffb71bdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08313763b0758e0c2f4fab8eb92cd78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23916a5a9d5be04fdba88875daf8c84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a033991689460ff7244a8cae59010c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25cbc68e15e9aebe000bd9a8b90a4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01efd7b8d541739d134749f966292d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5511fb1313a79f2cea5bf0401ac2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c245ade5e5514bbafd1e4179aaee2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd44ceda4bd785ac8ba9abf063a717512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a825cd9ce5e5c0e111876f907f03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0902444d65f3995e0b87281716615514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34afdf3ad74fe31d957cabae7584d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799a55877167a033b47602a87afd1f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23da224d38c17f92fc260877c0e4c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c8064a19ce2849d08bbf1aacdb86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d98c947a83155422bdcfea999e04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f014210938fce8fe319db7e9c66db9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912f05c84371a817c8d2f8f4021b97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd0c2a5c0f7d63aac3cf1a8062d558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea64528e5fc37f9601c441542df86ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9ee26c3fb585fe79e13e62131024524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afccf5c7d95befdfb33bd93a7d9bf96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf24646b07684ddfbe32c782eb871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec759be9461dbe0cf90ab8cf383fda4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76dd9246421b9fcf56fc5c477b23d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177e6c5fa36a2c227d6e8f4eef4d51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839816cd377e9555a5fad7bdba41b2fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619699ed99c958aac2303763fd770a85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559dabbfb46adc9ca28ab638925063532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc468d51f02fcc6967fb7f8b32fb03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc678f4b990fac8d802f09fdfe4c7cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac12596177cee6f5289daec6b1d1a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca25de19d969db53cde35478356637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2bb24981b13af951ad4a4e34ad84e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d194dcda8e42038fbd935011ec8521538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5193bdd679f9d06ab6bf3a92dd5815539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431246c88ee299c3fc064fbb59877abe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66abec6ac15ab939ff621b5dfecd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb802caadbe6185e6943f12da61a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85078f2d80a0b19b7b9ee87025ff613543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048ddce628b43dd60dd1b87fd18b47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af83b939845b79d2524a5bd2220194545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f6cb32c02377c0308051a331dd0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e3ae445f0301180cfb766ec7d18c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20505a835ddc34c1c72062b4d39393a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a32df0f9b3b06770fd20168c66be3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b60a742fe0630c8583538594d8a03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac79ce24a3f53dceb9b6f4aa887713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722bec2bf32e2c5bfc7f11038290fd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b4d518e4037f3fe8d29299a9f3db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c24a4e5bb2b63a73b951e646f88c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333286c0f7f6a382b795a31f6154c03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540086a52ee156349bef7ca61537763a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002277a2a8a2796be32ffa026a93bdcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd8d59e0d66321386fbb55f914eb74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035f5f688a728ccec3250180ab96ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267265ee88b5e482936a7f3e7028f58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd97f402d7c1711dd9e4dfb9c25c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dba025f119ebfe1348a29d0a03e1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dda2ed747515069ec2348abb67e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e334d9450f597f8d4c880d10bc993564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2681cb902d6ca45ba1c2aad7e3d37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c9d7246d3aeb38da0eefd6ceec9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699e919b163b768321a6af37a0563b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0b52b8c3c195628c506a8ac4d222568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e391c545d10df209f54f8f9f33aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f3489fa8ba5dd430470cfb18ded4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a995d0d0a3a442f600233dc035daebf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308517dd6d63ed196953d3c2cacb2494572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2fbad17aadf4a337e5bab29a678d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc372a9fbb4f95457c754fb444a792574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02df86998a5d81dd5b3ccd0d6c2444d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa9e5a53b02d60e33da7a8bd379f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5b99ebedc440a850bb86772c58782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d19d5a54380445fc6357482b71c21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462e1a6ca7552f0d00590e015de22a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cffd38e77c1bf071af7309f1b950c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfff95eb712d4e795c29b8b35796a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a6125f04b0215db43eb6d4324b7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e300d1639dc496af349ca88f5f96fb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857d68c72c7280ab6382071c4cc20c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a16c003d5111caf0b47597dcc1c4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb509da45a045ea93c630106aa39c706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ef6267b76bb2af3e834bd1b344d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eaee50d7c7ac2788889edc85a4521588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0bc4d313d55b3b9cc86ef3aad0e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d6516984e939d0479471194fd8b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca38d96ae9f6373168e2b8e6585d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e4d3e0022894b2bd6f646070fa0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e682c171c665b61e51e339bfe820593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344c96d8f061409ae51a8c74fb98ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b42a6324f153c7d7c7648f737a14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de0baf0978b8bbdae73319cb282e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d39635d9918206a61d390b3a996d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2e3bf7dace658f6e31f9ea3ba14c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d3eb8b013076a77aca2bf4d52b8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbe28db6a7ea3a413885eb16c1551c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169ed4b2eb3bca1a0a7c75da105bf96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2471854d8775c07d0d22cc3719ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95438ffece17c204ccea0c3d144b9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fe51a01439925f24e0136b5b5b8e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d301f3246791a145a44fb1b85cee2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe288b35d5a8ef86a5b7cf72f6459606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11573c44204ea1285cd8407ece301607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147a5c5e4bab67db8eb92040b9b5095608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb748bd445a23334cfb4743fcd3e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947243c5fa24a1fc49d5a79c37a969610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2522ddfc59152761045c2d2c974a5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a0242c438885d5201735d62d374d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682286feef10c8c1ceb2a5bd8bf2ed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0358a159e695eceb22f87c3f5dd81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8866bc1b24fa36a3f3ece3522112a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35395ac6c3b2e73f4cd99b2e9f8b5c60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408bee7d79cc9d410ee3b910d2c8b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee693bdc8689ce0a03bbe0a3a0a70df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1594d64ddbd40339b3c815cbebf82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de20cc04565e3d925311f74283d8a67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83efc7bd44a6230fabb9db072dbed4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd50b61c990c15738399e55506d3fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fb84910342d147637db528da2d1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875bec25b47b6ccd97919a6f758091624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad673def3269639fddda34df9adbbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434056a3f1c70c85ca8e3ebe4537842626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0d28cef80ee04297f188ab456e46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229962ab6dc3be6fe8f52388d8cc97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516f46444c03b73a0ec0529fb3f603629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885541aa891a3f23f984572cbc58521f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c132dea68a785e7205099c6a67bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373c3fcdf8e29f36f6aaf0167de9f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e46353585c8c4da2aa857775c199f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c52b0e3badd8e1cf03edd47e5452f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb65d37d22ac7ae2689d2348c1f62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb7556ab33f08dfa496b0eac316d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf839a981b00113d3571710cdf68bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88669c644712b529b89292e4d5add2a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3a9c9251a6abfe37f63cf26ccdc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4bc84787c8ff6cd2a63766c60d578640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d420e394ccb3813eb0d6f06ce92f8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23f41ccf6bdce32b34212ea460584642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1fa3abfb726aaf7ab1284d9cf9c69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577722ea56aad598f274c1927e3ac6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc1cc105364461f39e09319e484e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede29043289e1adfb06ac5c52a67b6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448134314a7fee2104432d46ed87ea43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32bc8fb54ff28b4357cec9936ccdfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6d43e76b1d8f6b25cdca6af855214649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864c11ea31ba586679d94a2d9a0025b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28588f49a59ae0a20566ae1573ef15ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf84de265e003b1ed925725f396d9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35826df2490eac8927382315a61bfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d5587e20b9fc2a0c143410217179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f918a9d2369b6fd0a7fa1853c4e4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e102ea6651d491935467b1dc321d38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b4d00e51ca16790b88411c855ffb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4edb6bb790df854c117d31cfa46af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575eda156720c0c252b3f755158fcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8fe39f5faf919716f42a49f20e06d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b4bfe77a174a6f70bb9299b8d36b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630661c0ee2235d7b22c49d81d3d310a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5812a15b6a3285f4ac9677d44437b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4f1de335e17dbe4ecf8e393a28afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c145596ecd49478d24527e2f012510665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8eb67018a15e1e2948cdb23c2359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed9cafe12b2f9601e50905194b1790667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a8d9b097caac428d3feb1198e9a0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010899781ab7b85584ef48fe5d31646669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f8ac10d274fb0952411bae693fac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d0a171609f113ddc4ac8c850deca6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cda5b83c03773378e6749f2eeee8e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e9628da886575902ac01deba4dc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ab32ddec4b60d91bf9bb2c55cd31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e65b62b36e8fa8844071cdc405e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31801c3182e81b4fc47da8b8e371b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b5b5bba2fbd7d174fbef23304403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb60ab261d7fc014e874e079f811ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04844dafbe514d7de7adfaa5b28f76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72d5c0a9cbe6c84f70a3a08b5bca8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e800ae86b96e64be9df3c0d3e664a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f8f01fd1865eac3587bfcb863b2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f68e401d4240ceaf4bbaa81193664683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a775b10e53521846959ba050ae9e17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0039a112d1a17dae764c24189dff3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6b0e91029020d922242b00d6a570686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e2bcfbd1c772d09f908634b4c2c98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33fc45f9735c21e1ae55e6875c938688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbb9e00aefdcbcfe76a92e089405f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1996e99f11918ac00a4418ec63572b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece97300854ee7565dea638a72772ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0768d639e9e23fd702bcf11f21a94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b6138746efadab9bb0077b448a6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe884f323d4a65239fd549ed832ecf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae40eadd1bd66ec8eb89e914162783695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d56a0797e7ad1a6de33cd0892d0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d009da17dc5b78466fd066b8816cae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072de4f2d1466dd3ad27711b769b5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904032b5bf7f08fca6b0febcd3a7c826699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9e52ae82b313c3856f0a0e21523b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3edadc7e9f813a776bba3457111c25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12600ba353151c8cde2e33e4ed68a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4a555540e450c09e5f681624dce5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7907fe4a27a5899eb23bc01e8bb8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debac64e01fc59b54d52c7a1ee3e647705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2be2606d5404f182d9f7347db2c4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eade3cf0f3048b3f8883128dfe9bc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb091d51484540561a00b6903a8c05d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851212703f83bbdc4f4858405be8f6dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe76cac5a1b1f02fe0d4252fbcf05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326358d5991a22e988a2eb7eb097c14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e09991eb1ab9287fc17dc48fa22a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff67c08bc79a635313784a71ad8812713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83e5ac43696ab6bd940070c68206a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbc79bbdb3d2d05cec7c8951140956715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d2e0b6be4497eac573d2933bc44af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2ba8beda80fb99573c30662a527f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47aa694c6f18be3a2cdc16c084331a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7be920c6af8b847a7e4cd30e62281719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064e20a128ca4d4dd5d1cbfa6b0a67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99006f31a4bc470ebb14e44a24be1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635909ca5bc4f9c4f7922c6b98e4a44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de4d48fe7b7ab2c4dc0940e39c050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3047f53d52442e800bf6c65d5eebbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea7c679edd815aed44553a8f01330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8147daa10f73f61d2223395f4ed1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee83ff7e3512e1c4fd78b130f4b07f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0920096749d9f86435ad7916eab0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4dcd69b0295973b641325d755c94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5bf1c5eae2b697cdc3914bad42f06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae4cd400d7774346c76c3fcca9d27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f86c94f9caf14f34e129c204218e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d536fdbb4735071f26b0f05db219cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13972eb15b42ba4f13bcd5651559e07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce78a4cac89cd4bf4176bcd15aaf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab455b8015094b4a47ee4b17d2665517736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b268cd646b9e65aa9151f067a601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ba09ffde5cc2a60d1bbff3271f5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587542d4221fb599b78f56f55e836f6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215aed3d3e8588ab61fb8f92a14315740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06e457c9b1a5c5c750b90e93e9756b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4813bcaaea3c305ee0d1347a6f3e65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350805376d067cabf3b6393bff0b2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d8e551817e1be4e12f7762366708744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b62c1acd2647abb719ff3109d9c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315763cd8eafde4a5f6fcd05f168df8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d991f7237568e984cf27c4224ea77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67cb4218f8a766b3ed8995509b7bf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0fdaae7a4d92a1a460be7248e6542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be136c7a2a305607f659b1429f56a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1a441f4e5d00842e4bd48669b499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36bd0ff9545130f17b52ef083400cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1497d5ab9e0ce323c481ee307fdc78d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e587be6ace2d7771b182b844d953db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451094dac2d1a4c9fca1689625b0ca0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b928dcc0b0d735b2c2430aef7b1a0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1d88f91cc5df7d9adca3d2e48d89a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2018cd5de83b8d22cbb2248f4e4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52618ce7ae40e660b9d9b6bc83dabbe6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da868fbcd947b017132bfaaf3d5c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb30d6c5a59af3ff6f4b4d05b9d0de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca1d72716ff6826e768f57d017d0e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e916207452fab5dbf31527d0f12ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fca898a002b5045e0f2f5a4cebdfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc1db063e6e2839b3c68bdbf223075765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e10298e891624c59e7de7a2c5071766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87268338a2bbc232e766ec0e2c2585b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>