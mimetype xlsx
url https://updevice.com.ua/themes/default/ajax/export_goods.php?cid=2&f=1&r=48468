--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294711808f1b85ac501bd14f41761f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881084b832aaed9578ea387554d408162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490579b79138b073f751cd1b19e4b2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91151946c54ce6ceabbdb7ba6f0664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f9b2fdac9c41e760fca968cb524e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c7d65fb1fb34ce62cff9c9dc8a64e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb224cf847a9fb9b037b7c00f03e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b2e70838fcece2666f4d74046f998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92922309ef6f2facba28fe0609fa106d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87168aefdfa9138b77ef3130bcec7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38075c4e15ba1c4711ad299468521a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710facc90c750c83bf9db0d4bedff3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d8cbe295f6bc4565a45d77ab6c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e8da0158257f87b4b021222dd0a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3aaf38abbe4400fbea7bd04181db915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81912bd45440407741e0249227842be016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780ebc217a60053815ce096938055317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a0956b008d2077aaaeba3ebeae6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a7d3f20b31d7e5e626020b515a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b213f3e35189a4e089b5ac4ee454920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464551a3d3cad08a72fca7f53b0769c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf4fb676129a6431b384c5613f8e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad99c5e9f7caddfdf43f958228ed9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ed161b592188582507d25b7bdb03e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec03f1995a1d2fbac9acdf10ce6f5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1daee6fbd0ebc178c19da5a7752d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23551427434e9e9ad38e7b8981e8a6ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162300ea21a5115da5a69b941ce50dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f5f98bf1a9a1c48943759a448f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62f49e0b82567b4793c0030abee71f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cac1e28277565d55d683eb509f8af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf775bc40c3b79099bea71c516ad432532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c5120cc4924cc1c506df4d7defa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178039c6e38ffb0bd5e43be0aad68e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af447966ebc832c538b6bf708e9c0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420c76a574ce60219305182c9af36c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a245b8599e4f00a3546e469d5addcfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735f70057667f2eaebbc3f3780541938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18570bf462ad0e45c95234fd40d2d8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56e348db8c5d161d1e640f153d01040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dfb8a02e2e57d19d709106b2dd5cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8344acede08db9fb822b2710b376042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b2c1fe2f93ee69cc80d17db36dc9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469377b4526210ec08c2c5ee2ed69c2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba0a1bcdb7ce59ee371fe59037d2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321f89c79be1d0a0486bbd2efc39a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85011faf79058d849433c27d26e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b9cd9b4679522f91f08fcef5ac1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582fb9132762d7e84c69b47452a82f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c228e64118dc84f5a1736818dad250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b87b7bd8e5315c1feaf8d228639751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c8d35e2678c3301a14dcadb59ae552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332052583e6da8834061cb56cf3f2bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794c30a0b2b6edd6e272250894190c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d66fb49b633c65b27f5ac61c2a3fb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb912b1072ec0f1447211bda169b47d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c917371b310f96e029f6648c34b96d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1551696fee9478598b67faf71e29a0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e70819485fbf8f9ea6b3c6df3db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d70d7352e529407d8bd0bb343c2d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e97a3915f5ce71c61272de1e443d6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe193d309459fe0ad898b8145e9a0a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb56a98f6e6376ac5a2e468a0f3d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005ca4c20e4f1cbfca1288b42d113d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f4ea11f6f773796f08e055311971465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a601f3593aa2692313eae134417e9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b24f0cb911ccfa78fd4d1eed1ec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e938cab42970db3f0e75caa5bad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbd69666e8610a0a098d921a42c74269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160570aaf2cb3e59e6086e5c0c6431f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec0284bc77d4e4dbb13f78f5852f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ab14650f208d9b63a723523e1962972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb062389c69acaf6fae84ea08960af873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3421076f71c8d846965cb2554a0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083319a2d2f5c271d24f185e8fa9e7a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f01c51e2e9342dd0584b0d7b787da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445a6dd0652193892360e1d36a9ea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e050eb938381d9f1a1f248fde59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e804b52b080dc7a6db4fd8da33fd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb19dcc3928815903cb87b41b51e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a78e487173e515e9b16459904fe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc6f123efa31e53a9e18d5f6c13a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17cee34646e31491f07a09395fe8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a2f1f7c876c33794b72dfd180912584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd803efc733b77939323e6265dd5c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9c3b7016a21fc43cc328e53bc2adb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a307386390011fc9a4083699172ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634362932e37ae402cafb02a5bc38b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0267d791a71e892581cf3a9ad05bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b353a6377a7c1ff5aacccb4f5422390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535fc7da253649fdf099538c9bc298b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724553760a21b79f5ade6e76b26e9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e86863be35170e07018e4ffe2b3b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc1a31e637e937d6743d41f529d6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70371197315458fbd0307b022203895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c5d8ab2df8ce3f27fb381e19cfc3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1eb08e5b11016212c190c9158fa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c0a2738f05b5ef6a678d33244c9d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0a7d3fdaf3277786d8926c6133e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da84a2f0ae7f95fcbd4aaae28c4bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ccf6e3a061c58e591c8f158d7f04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc90685dd26f8190324aeef308ae86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe9be2e8ad254d22435e2e01dd8be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a1171254b8fd5204d63c6ebf2dc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3843eabdd737de85ff04844cc4fb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8fb2d7129f7adecc499324820127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b4b4aa659989558d510e8620c022c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2404b003003e5338c29b7317d9bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb5d32f77d9024e66eda0152b24de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e5038077c669fa76af04d3a0dec14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7901fdcafcc390e35f05b66307f45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0ba62bcb0c1daf1f76056d64a3a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d282188b810cf3ea10aa6f0a8cec6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f741fb5ec0b3f0e34df2cf242e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b9787982a8331860b7b617ad5f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba9426ca60f95e29f07faa4515988f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40b144e1f7d962dde2534d9b39e6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb8fc11ef2acac35d2d043332e03b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a429a40e7f4e36155c146ad9c7eaa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7142f7119ef85b4db3d8f46c413a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357242d0111b8ee9c1da9251ece255d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4603a2cc5bebd55a97b7e8fdbcd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac0c5f7e800df7f5d410183370e62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd079098b8c1afdd19684cc4b1b9ee5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce74652d89711634cc484f952c9628125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d8363fde949517e52c8606bf06c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde44a5f903e3d5fcdb9da5695efb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823caec6a2c9f3d8e3009ab79871fe90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c049b7b8a96f19ce1e8b5d48accf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7669e6af70b1725fa72d3e79312f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf18367bc9e0d010016315b062af92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73094c721e39bc97829a9efab2192b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc1e66e303a2e419234760124e4cdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4f6774e7edc5c6368f6f4339de4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323ec5e818b125cacab152aa79b06f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6374f4b7e00e2af0ce488d80cd0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb292efe43504fb3805edf560e71e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd88bac811a13b8cfd65806ae9c90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84b55b915facf043cd52ff7d7533ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285052bdfbab9215cae06017fcd184a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1144adae93c915cf61b8241824ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693396234fff82c791e958e82309a1bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082df383fdad1e9f846aa178692091c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de859a2d688bdcb273f83dbb651490144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b93b2c77fae2cf45b7c0f1598b2add145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0e95d56ae11eea5aa82973ac8035146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f65c5742ec4baabb2c3df1fc1f99f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47581ae28555b5ed9428be7fc7fd8ea3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14daf321a383109bccb85ecf1f9fb5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e34d844da9415cab757d79cdd6f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9926d6d538674439b54bc20ff0bbe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd19c06b994a7c82e188927de8918c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c7d791d1e23616d0569b434092eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f68be6dcd78ef7b184d0740d7623154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79e68172222fac222c985fdd196e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f19c21dc90927fea0e333dec43b3ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902bd18790b699dde0d859982b33d30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8a7cba8b10fcd7f867fc0973f0a13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb014c134536e42923688738fa0065f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a35395afa8b269bd07f294994117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11292057f5c1660cdff7bb97b93d5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c4739ea9e28e03954336c5ace18a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dbfcaae882b5a9fdf6b15ad988514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0986b9bf07e1e37ab9a46961b00c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d35df96fdb2214a31587e5056bd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79764b1b58e9ba792bf9d24ffe4fd86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab36a572bf7bc931988810e7a0d6f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8c70c9aacd1446e2bf48a67d771e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdebb672e3cb20f82a52aaf05ca61a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ac3ecd47da5450c15c22549ce9a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc38518ca6f882ae0bdc069641f82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d002cb9ed30a7d3b0fb42113e8d539172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea113418b5e140de43983c6366b3f042173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a34dde47d3da4674e8d09723bb7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315798b67de46c796a1953f244bb9a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cd579925aa3b33beca36a283db10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd94f789a2d3e1a43551d4a28288123177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceb7444cc4ac1ac04b4e01e5940b35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd95e97da5dc58a5f5904f6c7a4e55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dff0ecb5fe5f216211fda7877575180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463ae60cb4a6d51e93c97a19fd51f43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3200994d67e29bdd49ba0333a73a1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd7b586db8788fbfd90006f966d845183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236dd6c05f2009117ae4e078df109e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbbbc89173460dcaa19aac34d76076185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7b3d8c43f6ac19678d6c2ed9d68f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f511c24e325eb5bf4f6aa7966bde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d480beb3f23897ff507ba1ec5ad0f08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606d90c1ccb6df90f8eaba75ff3f09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de3e662a10a6e24e601b0768a8df9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a503d7a4301ccd4018c5030edf753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d77d043018eb7d3f2eaa2080d79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3c8648e9f167e11debcaf7502c3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9b5d880f5b8e216592377fcfeef7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d157dbf9e6a9e280472b70300160c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb448f7fcaca8ecfff5d4869adcd499196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a31fb18aa93c4105e582809472b3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20610876a037f4eaab72fe9c17cd52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895bfe65af98ae8df6c189cf43b07bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43e256e35f623dcd177482eb6189c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3960e5580737d49058e72a369756201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e9686343ac727d05fa8188f7663f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54b8f6d048e65670e03ae0a14eb1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a799f2748322e7aa96690173ac0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3f25ef5975026054c16c01e02ab41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefaa714adce61d7ec4c22adf274d6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b6c7909fc3bf9047ffd3c2af56a11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b714ee9df8535df7476c57b740e84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8d362a8cd4a1ad71aab6c5d7c36d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9c233a53eadb2900ee308d196c25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b436af58318cd41b32e53f9ac571683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aee622716c9fbcfc9998eafab6014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c304b06228a9337e4a9b25786414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec105d4ca11f913d8b9ecf2d5c78d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef110ec7fbdf7d1b976728bdcd73cc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed6a3ff7e6f49cedbb8a9be1036f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d6c60be73dd5650e13e630bb9ded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d596f57981bb00b7a5c0f969445315218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2d5ad51201018816986b44469ed3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f247899b74c8b947092534d062b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c6ec9e87a344cbf480ecb497c213221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7ada62ae2f36bf2f4e67e51a3b57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058b0935ad56672ab4586e9cee44c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6c56eb60256cdb4d73a16770276c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9205fcdfbcdfe5c72a4c358718a16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450c717d7a829759afe14c3b997f72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf832d5cd7cb61523704f4f22b2ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb3efcd545b34269ec2c5b78e0ed8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92defcc044c5eda05803fed93854e23a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6debc28e32550d83e545ba759e21d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65cb329d005ad05f471ec5672e1e3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cff362c26a0ed41e4b1994406bb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c3bd24152d9836ef1d7b4582deae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd22acc21d78e4d2ee3bdc525b06727234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7aa520bf62e6d9fba3702ecac570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade7bcec6e44ee9a071c8e8fedb4ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146151ce95612c395f2540cc413e6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d908cd475bf4f95868186039b15e9ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57335c6321b46201cf3c375d840c5fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc08e66904fc5d4881798669b7b1d95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8b799a83d1b6c97e1f98b7433fdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c833affd9c8f646835ada4e17afd15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd0ee177c1476f7ceb097ddd3bb60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32050b4532b799e0bf7d07a0346a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3c8ce5e7fc25601b0b2fc560f883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c319aa4005f4d8a09a5c95b1bf45a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f491bdb32049353b83c0e359551c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb838bf7bece215dbc071fcf32345a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b465d454b30a8a830fad36c21759249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f1b25ba852db6aaea38ae2d605866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8bbc42d438c9238e6e0ab3223313f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc51cde1990100196fbf144f49fc729252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d691ee7a9ed5c63b5324c00232acd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df56c8c4a9cdd61b0cd7478e5f8e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e749b4f4db080e0ec647b0c42a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb5a7084fa0db28d242ae0555c4a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8015246dc733c1042d91c7f92b53c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b9e1d7439fbda891e8a5bddc232c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff88d5627f5fa0bfb3bffe26c393b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84285644e7a2d615307feab6bc24712260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f38949ff99c6fd1018aac404a640ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3f05b06a16123261110be09cfaf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01512699c9166722b06431c76aaf09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925754af032eeeb1ce61a82d855e772c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48d5faa649d7179252f73b899f0ff6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0092c988409940c32521a9a7828f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9cb0c7e20f277b6582a560987d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7534440b5c332a40b3093de3b62e74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39357f0c3bc391a45dcdd4e2425b48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e195c339768239eeec825bdfc12b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bfb992a4d32fe1892415c130f9988271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d9560abbff625b1c1b7d6f8534c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45c1a1e9d4ec09ceab8914dd619d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ef595e50281033726baa5c5966b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ad1ff34909b6faaec6a992138225275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ae5831f5726de10420e5c13bcbb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae12fa5e665639e80d7c275b4be76f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1ea0c0a4ee52ac800d19ce5cf4a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bbf9e0334d181d004fce9fd92a64c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033238c5e6f1601876aa9c10c40988f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18190fad0ca27565889f4b4404a9e394281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9a6caab3fd6a27c92cf2c30f4d96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ffc32b7c96affd7bf68e1360f5cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d37c113c42e0b86c9f266320d277ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4784227f942179661f5e3845627e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e68727a143b17d29ac93c6d5c420286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273fb08ec2c444176961aa16608fa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcdbc363a1662ef73d7ab852c966d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a39d5db4e3d7c674f0175ce7743b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ead2165571c165022fc9d20ed00c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37b988ab4e0c286dfcaa1541c6397291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bcf2c68b74879f6cca0591f288c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636607da447645d87b52a808dfc2e0b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6072ac292df82db98e691d0fccd006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55f9c213359811199f7cc55f6b5e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b608a22e0d942c593bbfece388f02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400864495274a2c4be93c4626b974eec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7ad222b12cc0b930457cb3eda0fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa73096f0ad03b3421acdfb4c1726299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3febfecad33e4831299abc23db913300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edaa1b25bc46f9431596f94b89ba90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e030362484ff2d5ed52865c5b29012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a090444a1fa1fc32a8a2d992d60c23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162d127f2f21aebb360a5325b308dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bcf3b930a06a2aff39455c22d9da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fe26592efd245096ce877f46aa30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31aa06c336fd303ee61d6efe681e08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68111b01c3dfc3286022dc51e4850cf0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7420987b7d2165045504afb1a790713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9067ef15815ef62aba797c8ee04a709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc528a76de0cbc999113640d74ff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f4cc08f530e94399a98d74404e92f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9afc7641eb832c2870587e02632e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a70bed0f62906acc484ec90107a18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a34e0d2a20ca3f50a7512f75b98fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff041fdc46fde53713df4df529a66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e731a7aeacb2772119d3c151dc85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e660a44be2102d62509154dd90d52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ea3fa758b7e33d4e8e530ad61d9fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142deeb1c77bfd414c3678c9fa703460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fb18b0108615043295a3bb5c84fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc6bc14a0e7e7e32032b47aae59fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ceb0ed4324c04d9036594a79f3792323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd391c3435e188448b6be4e123ffd580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616122001aa0b9d25a1e7cb584925fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699c3bb23cedb8cdfac7f0737e6f1d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6553a2d4e45ea277313c7261bc7d9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d4eb07f73a8184b363d106a512d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c23a03c6dcc285030cd3e4aa0c5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499bdeb8f8b8aafcec2caf335d3ac0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81713f9f51ae82d8872a28c97c834c95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3bcfa3d23325426b260571e7cc491332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f42fe18d6b8ae8549a58a235f381e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6d916b11b88545798fdda3b9e5b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e95da761932c71e5e2f5151e3588335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b466a92713116972f9205843e448bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198835bb8e8f63f66669ae1a07191fc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c033eb6febc34f3de0383dc3d3ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe41d8a1ef97cac56f5a76149321b97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ca258899ca057d43ee3b805bb7c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92040999d1b6b6859486958fa262d2de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d499fa998fd0294e5bdd305d75fd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc00c761e6129e526e7a3a6c6211785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df90e49a5646d276527a89f5116f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f59c102a0c09ade30d028c36c967f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6cba3504554e6074c07f94eebac79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa37bfab1c5f8a8b4c7045cb83fc95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c2aa7e475a207a3fb0ea74bdf8ca5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aef2dc39a4b02eff583889716281c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59938d413a3896a6263aabc5b82187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d22196fdf33e9122a6ece59c9c9096351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662f2d67791e15c33eecc05ad6204f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec4bab344cdf7bfa1e087239b0884f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590b86a92174185edef03b3b90acb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802947e4e1e079cfc5409c3747e1ed2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f965f04be31f8df7cd6e7c1c2e92da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf563a5b6dd9144f1bcdd6bb4d1626357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4035f38a5f76003f87c5ef28312b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611c38f830f0d7b30096b017d73e33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae08aef3ff38eccead76b90450d0aae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f498c1e0efbc1ad72a637b65225aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073266dfe59c868912be6c4e1317c36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756709e3537263ea6e311d9dd7ca3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbc5cc80013f02e8e9f81b082b837364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e8dc59d00264ddc80cde0f224966365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a56b5a517ef240fcfa5fc375ff048366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b563e94e4c532e378744c42ab6fa32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ffc0ae35ca559db54456b7fd2c642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd1ff146d99a0351de5bc45a4dc41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef86314845c3c714f9a8cc70e09908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c73f96a66e5f550c9ed658655efeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb73ff4df335ba7f2e74f86400cc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c6a6e982b47701527e707a6acbf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242498d59558cbfa94ef6f17048f9722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05e7a88cc257c1060915eb41ff979375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720387e44323f99d63960a5ff0fae689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903de5065a783876feb0475a50e0d65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31238885239f83aeff2767c9227ba187378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563f8725c19b4a9c59e3d5f7380e48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d71e6d877177bd9873d9fbc10485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1469c1aad60e08a6277d923242402381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ef7755b87233bd2e5b57cabb29f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f8ad93402859ed20a112c89adc37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c97302043d931ca355f21b1fedc34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4365accd7bab8b40adad53e29399a77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac95c64d4d3dac4dbb6c6921fea33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b37aa25072ef99e866b931e204ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf40cd5c1874c6bff0ababfdb326dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2a029a8b0622515584a7580c0855389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1afbeba702c3d7341637990c630e11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150560ed02e61995eb3fe70dfeeda103391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e887eb0b565613776969a48cfd7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1aca7ba55434cdab280703d465a47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a2b200b897c3688a3bad06667df10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdecb830e9f2e3b38f957f31482019395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e7d517e6bc51cf227f1e9e7d8e66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d83a58ab4be5a6034295566b58d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d385fd8be55e4529adc779f9a9db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ba0524c8d1a38f4a6a978ac0f9459399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5455bf14035bd0546aa0f44fafa356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf9ef37a8317f89cad675a1bfb1ed5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dbae89d288d4a1849a7289a9dcd25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41291f289d2c6e30b9ed2418c24b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f96837939b0b9cc243c6e8cce9a5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070d3d88d6f52bd530a55cd06a702a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc16732d204f4779700a2f8609432d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c68cc02359f502c1d1c52e4b1ccc01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e611d80d50c5ebf57617491ac9f5c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235972bb8676b9189d59d53ad1fd8b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f55f01a4f2a8b10341930ff6f1df4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6970057c6dc463bb0b4cea579cb437c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e7d0b5427e589b6b1a457395206c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb81ed932ce3150b1af55801f35276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeb069a10a2c014d21a3025c154a53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fbe1eabdc8a0279282b39111724e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99f17cb09a210f00fa51263ddd2b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95b0d2b64454132fbb63dd4f1ae13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f677051b6d9df593eac2e20e9de00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cf55776767a57097d221106bd582419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb4a038714070256d0af78e58fbefd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7433bd22a7da69c4d99279cb38074b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e9713a4db071e7769588d4c6fd8db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e73c233bbff6755b764246edb5194423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81748cc676f02a8fa08a97cebd0c01b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f43728c965d957c1ac9e565fa8ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821e87156e3e6078b75cb4424c3970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48b87768f941d2ce34f4dede882281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c27e4dc8a1063931b604f80b7812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1543fce04312ba79d840ee4a2d564429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d96cd99f0729bb8b6b7171d4349a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb71349276af860a5e307aebca763e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41036ba894541de49b54dfa9992d9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32378b59ea008b446b51054bcfe8e20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cfdf613973d5f1dcc1ce6549dd42b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f341606010b0035bd9ea9ef76150d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e96f8532980b485dad199595d427e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3802c51d47aef3a6156442cbef19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5369003491f9ece010e9d5886ea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652b98b8ce9377fb966609da63977f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859ec2519558fb8d2bfce00d5908f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d4350767c7e6bc9db59df9665d46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1eaf40db37dab34d0ecc003e2ac1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a52c6e8e849e75ecd8c4680ed1f57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89988248b3dbe60c25b45fa1647bf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cfc002187e6f5d99669a7f2e9f147445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5826ba18cd15c1b65c60570a18e9cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b689d1a41af5409b980aee2c0a1a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ff293a591d90324833296949bfd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212a904daec4e31363288635c44af2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade64baa0f9e4a5fe25c6c98e469b9a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c153254f2465f5b0b076ecab355806c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f0c45a8247e2409b81978b566825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aa6368bb598dbf27aaaae5581f853453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3560528c66c1fd2f18b547ea48fa4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b43fc848b421e0406f28148b933e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ec23bdf9b7b5b51216d43456ab83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0ed8bf1938c88af5c606f3364a61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e933825520bc35a307437362f5152c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688574dc914e5e5bb98a7e0e2762316a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc788af9805c51ab0f63c6a48b152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9ba8d543fe04204c90661901875f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c133d606ceacd0b655fa1a28905c50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e20eef919f802e11322f73f402d0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d958710094391cf1f8bb85ec56ad63e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba3b6e614f163a6e1dea58d2fe4fc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3adb143de39dfe9a21e1ed3021a388466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfd4a49e428cb22bf6fb6334478cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a514dd12e0ff3c448455014c92618d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060238b94ea02a30f1be76d338f9d6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3723a8302167ed501289e1e9a6e9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a4ebde4cbd44c14874ad64bdcc59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d03428857013a722be4ae55f8f6069472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ccd9fc486f44dab0bbfbedc37b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07016283aef298070fd3f38666c971ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1cabf444706bd423e0231901d8c0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef175cb029e59416ee17c634c26e35a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d305355addd01bfc60414f92e00d23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2680c19d539e9963461ae6430fc95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a2771d92ff5cfedd3e6ae92246d20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2c3a199b1e9cbe121c4b43fe620f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c774ae8cec5bea500035ac9dc2132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985b6347786f8d0be2fe25772a0564482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52fd689df3f085b535b1d64675781483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6fd00dd0a84acea3822a629a5065484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181fcd98d122af7976b72f024cb485485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde568629f2055fe79f3c8f2cfb42b37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccfdf2f1ea6c9228d363431019e79d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a1f5076fc2d9bf93a2f438ea94f2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc368fcd3cebb6c091f12951721a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fdd580241f124f44cab609a230487490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc025b06392c697f4cfc7343e23277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3660945503a9ed7d5eb066ec6983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0999883c6da81b5dd00a18446cda6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ff6b8417ff20e73245a39656528b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864737557a69e41f47521aa632638043495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da399d76549900db4d8ae461ea8bb7ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dcaf84b474efe2392582f14d361e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2e8c41eea3bfb9133886cc53caa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28998e5763acc9e40508dde921a08538499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59ca223a8ccb60c4383457a1e75d1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668d967c83c0faf7eb61abad4e931ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2488e2a8241d00a467600286c453cb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e993f480c4bf19d5abfb18a9d26f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe5737fe3dca5a2142e34ec9c6c18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3953fe5cf680317ffad6cec52df99e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730034ab4fb654884f682ad191e00669506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1672aea12fdcf147e5ac328b5887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e0cff8fcb761d485fc0539d1acc98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521fb3cf72c0894a48474696f8ceeff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6de6126294d3063d229935fa81c02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cff138d4d549daa9f249b03617eda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c227e6685256cb2f743c8257482f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8415bc9b2ff811c22a3cc36068d1d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce107c0958b4f0c4cd86575f6f6c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc9bfa14ab48b966b6a967ed4d777515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444109f7175bb6217726d81cb43d24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a14235865ff0082e69106459eb26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0294d231bd4f0de4266218997eb9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152c835d5223a0549b08d8b2f915fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8141025a3eb0ffa7a1cc0a59515c64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88727fc913047b53670b44fbc027effe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169de977411023cec5daa10dc323c1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a3766daf308339e1b34ce9f66a9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9403f5c1eaec6e748182686c5f7f7c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5afd2bb91bef5eea60489506b1180525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd44464f72ade505502c6219ea1a5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ffb64ec94b649eeafa374ff0f9072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860be3e35d825724ee6501eec4670bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c90d5f4f3019c237840e5914c34dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6de0bc2888adaa339142b9f3426f4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2818aeabbd2e6bf32f2b94f9b803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca93ee9ba2287f2d8d9855d99d1f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de476d0cb5c578143109a25b2784f803533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd694d2a49e8b4aaa16e057f20ae8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527bce1b4c25b2d1529c0f72520e965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b9c3fcd49f14191b1738a0bd2d60b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a73edcbcbf292ee98fb0d04bd2a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57675e10c8f53c47cba6a2f45751da1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ffab623b55fdaeaa768e18a002f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbc8349323b8d9c2f27cc5d4c0978540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113f9a793014ee1491e9fdd10e6b9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023ba691862a0ca60702eb5e6f47bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40b76223571e0ad74dc5bf382420b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098248d6b55910444ae1f25db6dd55f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e07531c01a511e50a16dd52b63321545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f457b70fec238e6df2d1d740a1ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbfbac3c8e213125c4098c181c0e94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec01e8fee2fd8559bf002e68c9402548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78780db9e0cf2c9250db447593dfa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ef3db7cb1d5c17c76708755ee2f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505fe6bd869728f6805b615174f7f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8c9c256d7a37847d420aea5e87bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde9b2c4b3e80bbec9ee1581ba0c47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8f4a804b04f395e19e09bbb47916554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050aeb16c4af82adf8639e2465b7ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd2205c582ee6a70154198ce3b63d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f9c697d4113463cc26b5237e10bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb00dafe8eb9639eda5a682480cf3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f670fcbd67869a2838a6b34d8d8ab8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179437e63c4441b7241e041e9440efc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c952f4e49db42c12244879052611c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca47781c405f27898ed66b1fe3b9f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afd2e72516a9c2a26aeb95c141e08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501534a44fe3e4401b500bf48da6bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25530e5f3e12e888b55e45f69669349f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15474de19973bee2e43428630f616228566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335d1a8d63b60f9b4364a2583b939b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a1ab5e300d2aee476aec74ed12bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc3b4c82828cbff757be3d00e52da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7638f02c18ed8721d7b9edc19dc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d7b29566073c7ad96d551ed8bf27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca6c69ce1246e1d3b9d9f049c9728572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb73607bea100f8ea7291debd842b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda406c9045568ae82bfeefbaaf66e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0b84dd8f524c53dba488b0584fef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6cfb8263a041d10804414f2f9b04a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa7a1a8809d50957bc93de066c48b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c4fd44ba3b83e9da3705d0f9d215578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a93b3e6482d7a06274743d9fe1a9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ba8d351cba219e02454409e31038580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945dee9c794626b8aeed1bcc27bab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eddecc3c4a8f35669b48577115e933582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1c1871de4f93544d500d3a08321a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3777feec3626642c9d0f280bb14c3c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e7a73c92555eaef79e3a14f4371f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c73a1bf9e64df0065a9f0d3163fcd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ea1e709ea9605bdbb3918d759a1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2aaa43be5502c501e85c272e07d8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ca6ae813fd65061d354bdff16c65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d443c3deaccb0b3652672c38f32c17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0266232600d5034e70e3df9e0f7cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0bc650d5ccd55f0fd5fd1606918f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106d210b3095d8e5725422c815197c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210847ea03b6d9624f0beccd672bc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a5e679a32e585ee9269404d4084b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b412b308fdf714d3417de22dd132596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca2b08cf2a54191ad87fc445edbe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575d58cabc0be765c6f9dbabdf026a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef17db8c45095a03a7e2a23c868bd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e979594443bb5e8f27482b2c56d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95f45b01bb1c1a5e47dcf35595741601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516dd65e8ef4b71a52afd43c7b8cd8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c0daa02ec1a9ea60cb6bd9fc593f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dc7b88fdc0acffa502bae51c3c49c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370420529e35fa77bc15fbd39c106ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca92ddab5087c4097e36b9cf1b75b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450d9ca12cc6cf869ada41561171318607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc4276d00332daa13f07a51b31fee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b30aa5d346caa78434ccb40688def609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948676f2eb0d8dabce72563387a2e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ecdc055021a26e7e532dc01ab981611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f06f7ef52e45e8b022577e44cc48f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359666f66be6bb67c576abac276c0a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c3235ee4e5e6c831f239aeb54744614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fefdbcc86e750c2755a5b150872349615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95c42e176e2b04de4e222b69ab705616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff527cd035362451cb900e2cba3e4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d91517f1deb4a0ec70e3187abb3a0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61beaea5f1b74dfdb7358226869134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd404b30a7135cb95a14d5b2131543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ad665e4bce03e1f9986e74944b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e67015dbf398f733eb1c3df3c3b56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277164ba2b7133c5955976bec2fe34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19829bfb1b04886486f34da592e69f55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9217b388837e7c873a4063e1a579625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc289df2cc9d6ffaeac9d96a21afe5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde61b3984359d5e5847e62b085c414627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3dc47e35fbb464daec01038bd93a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c313f996e9aeef188f50737b3a52e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5fd92390cc08f03a9a340ec9da79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6faf83f8534959aa2d11715c81aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2151f688fbf60592e99c40476d2d0d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9083b15b0c535dbb7e6f03f577d7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb0b90d2ae12d3ef8c0535c32c4f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c97586255d54765c1c6cf307dacbb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda258b0e86f9227cf82e4070d2b34b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d566892a09b6c8093a3cf9b0b0d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461741143a1e6f68712f8b3d9260bf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252eca6f541c2daeaf06f18b04866e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f843512cd966f823564bef10cfef9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de769e2dbfb347c50f857e977b6ae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff39385cf1dc6fc6e3a61bfe8c2198e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a35619dcd3e7d5a7eb21f1eb291f00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b3bfef248048cdcc89048f8f071b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc94a5e3c5f33df1ba43bbaeef580a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0d3583d9606f1084f2026e8fabae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927e7cde7048fc6bc986dc05ac4430647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594739587fe7c0cdeb25bd427ca7a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990699b153801a4a7910ac8cba1320649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049ee1544b076805d847872957deff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973aa9ca43d70eb9c37e5be18f29ac1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398495fecef09dc70576ac209bd6b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe973c744594c6f1d38d57f2b8570e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be4c649ef896d8741e6edec8a2ec9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611a19f31a838cac6e278fea5d5f24b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788c686530659a082c997e44842697656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b87e1b9c2682e8bab73c42098fbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adcd948503dc1d226f6e5381904923658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f81839f96821b855139665e24870f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b455784bc2b39626701495e575153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03de179b588a340d5ee6b70649f02f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810cbf8f56ea1ce0bff92f606421597662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52e83091457ee64c5e308ee5569293663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f77edd73f2d0455fa7fcb5cd0646664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333702af0f22385fc4ad1b4f18afa796665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ea6cc28ca753e0e0aadc5eb6f1b1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60c0db80a604b63615fbf42f2801e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc6308a0ba90498cb781a9dd0b93c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984d04f988494efd9b8137889414f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55122036f6f1c34c325f525330319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a84570afda0fd94bee16ab0cc7c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc06fba87fffbd030bf03f2bfd0f0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd4f07e6da724da1b3923abcf9f58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9e41ab9184bf55a367561ff2b6a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e0f7ad1a11b8d25064c33166dd992675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5f50a45fe863d0973d67a00411af5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437247664bd6b1f46c519db476f200b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449ca9620216e430106218f42de7a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca43a70a7b58b4cbeef4eb88ed4f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653795abfad385201c73921b0a5f2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c4bf82bdafdb4971fcf844ae972bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0de6dae8deba6745e0241249641a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c81ea79166a846037d089e3e9beb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e84b440cb8d34c87fe8c505ba6b43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69544d86efddb6409de7462ee4ea1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a52f5e92fb1651530e51b4e7a8105686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2360b4bc596b0442b07f31da0b3a8f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2625b10bc416ee6a34b3fdff5fa8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be0763262fd2e5cc178b4cf2af03f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604b6fc61c7b6985e3e6772ba9cb84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ca0f86fe74821d1a5e3322fadb6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034179f663869b3dee8942dd73782a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a112ae6fa0b9678bc40dfd3a7ebb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec4171b2b373d5892f30f2164436e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c40e9502fa3e790843f4cfdc3a62c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c937741b25964d86c45ea5a2cc8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80320b4a1f332be2ac5132cca7e098697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab017bf396c21ef27c2f7fd745354698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbc7b4013425915161708d179d3b06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e38f3d4039574b95f9e96bc92eed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e33e0e9c363c9e44d514259845e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd38de3c1565fd0d4b16785b27dbf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb070c26c35305f982e02692ddc6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca7e3e63f700432905319049a85d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a4ff1f1db2bf2012fd4ae03a27ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81bb23219c28b4696babbe10c1d1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a8b3c4c4b3796d31e741fed8a6c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6becfd979a80bd1e9a3801742e4848708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091c87326378a5239b59eae231abae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294965870c5b3736baedf36e7e0bd216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6568d5dc0273df54596ec47807a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76f149442c90cbcb935f49b1931ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d115b88f3ef3802f1a318915abeb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481267282d720c888c73f79d4a60130714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3cb379c67c8ff510eb9e88d0edf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a5e6fa72b8a543976263d1ce9c63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2771e448c9843070208d0f978122b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54568ef92d4f591da44e849f819a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae5a107f1099139af6e4d17e25259719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc76d9519c8cdbf37173af7bf45fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea4c0a1394800848ef3c6f81ca04c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b6b072d655891f316c1687d34fdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ea0dafbe918f6cbc21f360f5658e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276390e0293bc252ecb3553eedc74c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7be4cbd26d277255746ecd6d3cfec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd0235dacc0220cf8c689fc03414df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51de1f42a41874f90cb20f960c984727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643978c7087e9cd7fffffe19aa55d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895dd1499457ab0dedc941ab5149a3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed4f3fee1dfa898d77715ba43e46a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561fe5d6473b6ffd5b124cd8c895a11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef55f37ad8ef0cd5a2fde61eb96f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45472beacd70c395f8f382b3d977a92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9510a3a60b902ec3b8d674ee1ad8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579602991719adc5ab1f5b435a2e4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc0c8a592a7cfb14977efbf64ecf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0979f6f3952ea4d0256cd87e5c3a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58385cefc5e2320f9899810e73811b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93333a051e81e11083087f116c629fb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3c8d3e383b82ba05ce61080e9e14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25335714b68677b7a63738f024f56f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d77659914fd4423428fd1adb73a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95dda0b6b5254a7e8d3dc3454d5a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202df5f97f51b41ca8c5b8bb38b862744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0af5bc800f24039cca77c1582d08d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b738d27835881e64ad28cd5f4c8dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69308782a0d1d88d002139fe8b320747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5ccb74a11499f213ae43928c129c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf90adacbb23cd511551c2b3ac71c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732b0e086d79f41047846c82e10828750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1722e1e1f7c383930d0577d16e2b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fce6fc2bf3abffef4d0ef78fc12366752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f874fd18ed164008940e117f6782c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab331419be9fc247e327863c4da09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a84173d3dd2fff0c27f4c4bb1b1507755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2516eb08408a0e3caf46df304ce39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e32e85759126a8b0c3f66899921dec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f79ed672b0b69119297085b94a333758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd68702136d4156e437210a21fb9ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1990bb7adb2c4859b77a67fe18cca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9fddd4082a04869270d94f788017e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a8cf3d5b9b54c66eed44cd53a7e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9604eba32f9dc55ccf151cb9dce0e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d35b95ef4e55ed864f13c0250bf1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b3abdec770bcaeba107f08b2eb28d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341a64c7584e1c5389cded89899ea1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855647309bbe2fc542f63c2e948550b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d27da2c2f19aed00574d37a03a76768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d7828c3307cdc785f52cef077eed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b6f4177be7e448eef10fe17d8efc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da9741c134c842a33a3f98243aee3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e99f4c56532379172e46f822f797772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496daffe9c2f8dbe4154c8e1d126c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669cdb8b104dadeffb1cb51a35462a4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf117ce475c56a8dbf89a87a02fd4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a922dd035a5782598b806396cd38f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8670102be7e4f90e99eb715be002e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d734859033d12f70d9884ed1fc87497778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e54e1c3496d9f0ba034f620ad161f7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3858b3000217a8b00c9ac820f114780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c93c0a98538c634e6367bd801916781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2971b8ed11ae86256cde70437c2395782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6065a553717aba2a5bef252469c94c783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b65625cc8a6fce86c0ddf3d14d3cd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03cea7c4fd4fb40bfab6d9ccaa31ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ee37143a5ee27124213547c098f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737cadfb9ab74f978f17829438c5994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6e348933809102c0eb4f767037c365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b03eb2adc153c10d398debecd22e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3a4e3ba62c9797a8681f6a3a0b747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890369b7072fbc177e744549319e433f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60298b578b9dfdb0a771a06087a2ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d192cf977718f8ee15a391986016a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390374da9851bcfb9b62c916834e2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36159470f47e4c78f98de3cbc97a56cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875194e83f3b0363517ec7bd96185e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96215fc8dbdb433a701b3c157e09d5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf2ae5987403dce33371a39a75347c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d04b2e1760b25396066d5c335ae6f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe99e43ecb8249666693ef968566f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b9384e54ced5b264f58bd5e4ef6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc90265682a5b35d52b33853124cb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858841795400bf7d0128ec3aba7b05620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8fbc6f43a72f48bd24fed22d4692521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e395aef334be6f88a41a6ca219df522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eae0cf1a1b80420a00207c7b1920523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1c40a9e694751410adb0a1ef94c4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21f17990d40772e1cc70debe2254925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3d364387d78a9c5cd85b8c90d69826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85264265f403a1c782269144ed224027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45216872fd605cdb892d36147c6c73c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0faedd327c2fdf7642ec56f9db7b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1875436da0d439f2d4fd7c6b8b03030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1334aa878ba193ca9baf80296050131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7a429279a7f7e073273e29c9202b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab451b73ff68c51a2ad80a8cd53f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a427ab19170b69feaf7ac8f1bcbca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4dd2385967dc3b2a848dc37af0b2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494ee2815ece67809dac05f4d46066d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65869efcfd1f139040a9ba33196df137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a761ad0eb24d9591bbe5136df8a94c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a37f0fc875283c1d25b51f10324739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc66bd5721712ff41a03e2dae2c63ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bbe8a278b093c90f3b63b82f2f10141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f580ab497ef631b89e26c50173d9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e9fa214c504c7ced5189b42dafa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b428f8392345b755893fde161e181644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e58e31a1258fdf92c8c32076d901845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9bdcb59fc7b1cedaa4f2d26cd18e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2baf503e8dd6f9eef7a04846d6e9e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc5ed97349dc72efbaf30ff75177ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9571759c4b4f49d0111159c67e6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b53e39165e5b799ee0499ce102f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2d9bf242651c04784b1bb3b7d1fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2587402579b5702ac55ca22f05c7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184223d47921921081a54eddfe1c7a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512d7116cdbce51f9b41f671eaac8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a234a9e146aba1f8c17720947a8d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67231acb078af6b26b6ceaba770b6c1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62042bb2a66ed1312f303b9fd58d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303876a9f913e8489f206dbe6e395df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1965a4110bdac08f6ada8eec5a66859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8101b157609ee7ee31e621c425bdd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1124cfdd1323365843e8398d4e477861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24cbd4aa206c148fc08ed9b7931a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba89c722e408dfd63f4ffe07feae8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf141d5d1082e52ca86df2051e2bcec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498190a81af05d4bcd53b003bdd6d75065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692642fa11a4a25ff31f51532e59c3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db05649d84f681dc6a482bea8beff2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97040197392e041fcdcf001875d001a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a70108c5ea04dee1d7bc4462d6b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296dac3fde6eb90bc79939cc69927570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f258e097bb8eb6256111eef302aa10f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30856db1884eedb833460d1107775fdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18260c9e50a337a4d8931d408913a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f2aad184eaf400482a4b630d608274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24a5ea2c63f4fa1345d6110171ca475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c15c9d4176d03c681f15986f452a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a56aacd7f0bebadb1b0eafd8630fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6e120310f7c1aec80139dadcb9ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59473c29a2dfaa930f61dd11af5e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c24be3b89a3dae97900c46f452b7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e55b2d823c38ed5bc2766e2b4a81181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72ae71b88b275a5efd6b4940f589d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5696505c9829d6cbed1b507f937f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65914558672d953bdccbabdd1c04684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e5cec3d5efd94da49cd5ca809dfba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d83def4a67c95bf716f7d48c37f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954e92be4a6df549a4787a62149fd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccce9bf3f4a77d2aa34f8cc4b50807a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b724037740a812d7cc412becb8ad0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d616e9060d37808f050077db02e4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55031c29ed4940991e11fc9c1b6795591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666ae9e1dbc79e80cee864473023d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce6fe83c693d2a78f7c036fe7a04fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06778e2e9e29742896edd8c8186e2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c8d13f76ebf9604789bfbf1f50b9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0963cbe688af6c531ec7e2b3450f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ff7368a726d0f8d6c3a504362828797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2b446b114a1235dfd0c9d1c0889d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496bc5b88258b4dbcec0a5ee0958aaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b36c34b371737921184b0828e1e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d457fa5c120fec4461e295fe927c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b959b7011b0c2df3d7c363e9889e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f7fc93c5e6be18f0f531b4a1a6cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e781fe6b25544e9981ba2cf188f575104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebcc2b85dfee257d7c44574af860a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16390a3d7557f53b27cae1937057c43d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e662c5c2a2ab34aefbe4fbff845790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4fd064e778ee1c77fa004fc8a9b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86befebe08c5203745e0f3959bdfebc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43919b18e33a3eae279046f18d4c66e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec72ec73f5e2eebe28abda170411f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e875e9a0f842dafba089d9850211b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5249ac71475f0c414007a725d3072a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1572540d8eb9b07b336a3cfffbc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956414f0e890085229c40b49b079f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027b32c651beda2f1f84e20e9eee4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff60a947d341cb94b6bd0b826670ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25cd0510fa457246960663f9dc46b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889bed3519185541a371807962e304b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4a819a36d3f86938a0a936136154120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f5f29650a909776de8dea8b9fd88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc18e6f431bc3d4a57ac799ba2cc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1310acdb4624d44a5cf201472b29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b164ac42c2cdeaa654daaf4fdcdd0c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c11030a085cc7411b911566811d92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0812d526f6d39666a029124990c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaef21d7807a400a0fa7343956a098127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e15e53afe4c00ee302590f088e176128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115684b8d24b3bab37dc70d405296e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544350f891ef5b10dfa397c5eab27cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658d60280a559587296ce9857f2db4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e054057624e9e498256651144b31d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629dea4742855a2a321a1611f80bd3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb9f72a592af43042b228f3106c370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdbf300048ae765f9a2a40cfe3d94f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f09a7be4958932332c00684493fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e0b47cf95cba62a8fc5c302875be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8ffe8b6379c796be48a72b747cb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c222c2a6ea7c256059b200f34b83404139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce205fca0828053fe0251cfe0b3cfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173408a79996346094bc779fb4540367141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725cfde2b70bd0479dac7fe7cbaafe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b4bd1e3ebe9cf4433071e3ab2693143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f18457e16c27a268910fffddd3c73b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9b62a97e94343d8a9c10c323af37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dbf5484993175e239eea2c02726b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182918f26f1ae5bd425fc33d4ba031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe216e2c9dfe8a4e0bb6fdbe66f0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9092ce1b57366ddd6fddc5d17980fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9799ca7257ea4c6c812c82f60ad893150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8383e2635c6208df9dbed11885cd35f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebca7fa81a229ad5075a5c76a67d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dac6e05bf1953fe3807ba6e673730153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877795256e911b0128d51003707d8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81059bb1793c9371f0fe40fa76794e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d1fee0f5f92ee6b6618c6ccaf647a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8106832ca516b2b107cc06f885342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536abaae43920bba97323f5f7a934f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc6217a7e228592dc0e9a07f17416159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104d188f02a2d97fac4d98fd3a8d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8f044f14c58997dac87cb2a12882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210b1e083d6cc067b80a4f095b5f8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb5ebb76bb20a892e4566b9aa6a2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570303f02aa0ddbc5fd17895d66710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d77cdc0b9e42bface4798e5ac8bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88bd5a91d35da6e1b24cfe7c7238b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d706a5db25db08ad0b30274e8e267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac72f91efe2fecf5cdf2a9f904f960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5083ca6d97f5362400511a434c30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacbc6f9eb031136f858c8c7338eb13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017143d0fc229d53c249575e071f8cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22cf8f503a7fc7e9090078fe67c8be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46273e799c8fac28870b32bdcebef7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58c27e022ee4b8f4f5102e672637b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf672fa255087bddb026e1c4c6b145ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1dd7b345f4faaf90b7ffbd604314d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24241bfa0776fe3a6cb23348336c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054b60508cf193eced029a6aa3e718178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0ebc376d19193c9e9c98f567fb92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86cb1bcbdd1ea0755dcbc03e279b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95e92a270c9893d4fb5e1c8f37e196181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8139e3b8791bb6ac630b79475a078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3725ca5e178707a31e3dc5a5049de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ab3bd5cc5cddf3d194cd022af10a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335f5827da526c5d56b1ebcb7257547185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e19ec6b9f5ff4d6d7bbb21e4a93e26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d997ad2d6716d2ab380ba6a777c760187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381bee781efc82737714eb8e88ee5ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775ab9507ac77297597e06a505daf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4862683d56e594d34b383da418c8e7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0dc58b69bd3e757cb7953653d88a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f80c04519c4023fcd01519d50ca74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241d22a48ab98c9e78668744bafa184193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca8d75d21f59cb19905a65524bfbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e87ee5c806294e2ef994728b33ce1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e49aacfda3fccb64d48f35a784b44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af761a083a6cf73c3c0a4e935af148197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063afc164a0e97db5a65100414cb29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999cc96f1dca83a7771581256754839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ef2d91a3fd521eb05d3ce0d96478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb308d9f34f041ef4c819b4d226a5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8170335f1b2b83a39392d3da79ae9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ccf2864e61b0ff0e37a9b9663f32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08df0e9582e338f10264e6177d8b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7eda7009a497e2a48bf0eac8e0f50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8c1bccfc8921590ba6f31ef1fa62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc986a9d3a73377615ecd8d5b6310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13e947be58e0fdd4beb6f215d626c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d323ee869be3f2186ddbe5719ae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d616b5d6c9b798101e353b77365c17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f053e5a67edb9b85d0e3a95709bcb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb482a6515ebb2646cd8bb36d1e4f11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6952a3be0b948021058bdd50ec69d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b9dfa1918fd4663d49c6f5d2a9d9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cd2bb2ab852985814a0c24f4b5047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f62a90407525ec4ec79a1ba8b72be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d7558bafe1d42509ffe0d089dec89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1adfdc7a6976ca00aa6ca107d69b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22c3b710f86fc24d6cf46241c97b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef5dbcfa67b64b67f8e171e6f5c6dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd511b001b05f4b91078a7c0d36407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a815cc60017ec741c3b948b02886222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204642fa7705851354d7ef7c21f2962b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510fd23217ede10e21a63fa20c1b8f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c35b81c0c517dd1862fd3cd937dfe7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbb7a7eba88eb0f3ac774367d2bbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e44ce1ec52cab8cc0d38b3268d0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc3ae28555fc749f0ff32f101fc32a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfcda93aeb66cc353ccc5a19b1055229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e7a27bacbbae9fba0f54056a25590230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac925c4e99c8da6c9aa29a3dff3d704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33192653b2d41c01482b84316560e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77fe7e12d255d8f85b67774cfbc0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518079632c497dd91233566365d4cae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533bab4b876362a4d3af36934dd7718235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca693e400b488abc9c2ecaf0664bfc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63530f35058849d547df3f95d74da3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9703cd13f515597b4a8a1ceff0278f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b87670dc0a0d77a9b70e0c7fd67e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7659e5a3c1f027233846283dda5cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924e809ca777763d38134ae1dfbb41f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4103981eaabf853d00748a61cd6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc5db407b4f485a3b9a85507dfd977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af999ecb3051ed76e6d307ace0c3d4bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996128918995270ddec3209eca734a15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937227cca858696f683b5678c36b08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac0a4178528a750b40404bbb547150247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492cd2a7a114b55c2b441273c6183c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7152784e6ed08bed5b593aab91ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa173f1b54c55fe7a3d4d37126b0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b4a99b436757b3b51333b06a6759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703b90d1b79df4255a68c10c591eb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8869ec35a7a59f826ae99137504279253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533cb1271612b7d57e1cb25d55c8866254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e103cc41c74635597fe3f75e94a63ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd18183c93f3014e56327444576cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796a6b4e32518a13281781aa774ba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b3cdee91c39f3c550506b58e0f34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef58edd956b2ac278e75603dba387259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a15fd1f40fbb8d78c5cf56c79aa730260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dddacac0c68e8da8b6f76b3533b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e896d077aa2d0de331d31ede2da609262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1459a1f3406e6d0ee3a576d717aeb01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7e04b63572e86fec7ae39db4b106e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae6cfb0f5fdda751f0a450cb8f421d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe681e60608e28f5dd6b941cdbfc66d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a19d9b0dfe99e042ad3b9dfa179fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed3de4bddcd3c63ea6d1e15a59f0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a9d36b863289403ec064fd2a29a8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6dc69329fa7cdd6cf012c905465a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2d021e4db35341a0a34ec56523bed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff5dd4f708ecbc8832eed54004f6f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aec916aacbef2f62e7ec81608c9ba9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0cb243023b38c2008b87df2957bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0334f5fb8f8c8c1dea39dac1b4cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd993f8bbb2b647dcacbc10ddbdb7f9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdfcb37d98ae1b12234c9abe972cdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d37c9e7cd31937d984fec9721fc38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759df37f9490f98e1fbe5d418649bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f75f57572d5b747f8cb7757919e64b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24b0aaab1bbd9b6e2124f986792db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070a70c0dc3df8db73814f444fae61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4dd4db9997fb79c23bab1b42701c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe96d7ca3fdf38e91951f40d3185bf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee5fba66bbb3c5db4b438274d804e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8bd91e050a7de799924670b359aea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279c9cfe985bf0fcfe93750bdb30de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee01584c539d202d393beac563cce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d617736020d6114301bbc1e69aa3b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482920a74e8d8c66e215159980247de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d67e16ca30b3f17d920d21baffc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970abd43579d23381dabfe5856dfb64e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff8efdf7878aceca3f87dfe2edcc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b1aa3be887f69c23fb02f1666dc75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e97c047ac0f633647f749f303959295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba10e7a06a590a67f89798e521889b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1235e0d62cce876d47e87e015c5ee4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a8a35ef27d45ae1a6aee753e0607298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392d700a3fa99b2989c9706e309c4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f03e9b87fcb0b6529be0112b57117300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f015b587d180b5d6b00bf47e946bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7bdcce11dca8e97d796b35dcae0a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c307d78c36397fd9939285fca45107d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593b456d4453f2cee420c5af9fa753304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e71c7509d43c6b86a26bfa130fdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f02ec71db2162796c6d3c09cd8e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe8c4d698e0d071b838f4a2abd99b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe6d2780b62cc6ac31a81dab86ffe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044e48b4989fcbb20f66d2aad28bef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca17eb3a5c3eae4943e6e16d52eca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dcb21c09bde7e4552580e6c331ab5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e018d7942023fe485587001322792312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461a524683983fd90dfc3e0ef07223313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54a21e890c9a04269cb611f33f6c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013565adcb895df6efbb6daa112079d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4d6e0d41c3b151ba2fa85961deb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8d7e2d1e6afcb37b1b5af7611bbb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445b13acb5c724e2df6fb1a88cda6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4d96659b3516ec75962b3de9815b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c0cd3a6f07527f7329ff1750fa2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b438ffa55dc76cbb1f47b447eefb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8459396721309f32b7e6a58b6e47c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcde046521b9831c940908ccd44770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e366b32ce6510163a9a0ab36a6c27d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7d754daad2ae0f82ce3a97f71cc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78806e75aef8910998ae40f5234d587326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a74f1669ad379023ec94c5242f49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8712767ca1fbea85015ac054c867f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d030fefc77daf56001d74c4d07ce15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b54944a785524143305a2695adf77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439abb37ee1ddacf395a601f00894fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec41ed65303d8f74fadd44b8f0599d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42963646678244f34f457e9a99d823333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef9491a910c24db8ad0d545092290334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8436e70d541fc214e2b8cd2e838d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d3131921719bdf4b7a35bb88f63f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f02a320aa649145f4b0fac4498397337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852e7f00821ab981a7f5eeb7cc5d6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75363eb0deb08e57758af580055b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d945ca804fdb018424086d9f6117c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064283af33eb3c4b4b120687cc8f6d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072119bd974a0621a7ef8166ab398f18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85725a1ab266b36ff95fe9772da11d82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a04576c9cae8e4bcd2bc418165a98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82924f299efe076c202351d402aa05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f9aa8e92b63a17ab13dcec92550d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a5576a14c018653163ca8fa0c601c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe87f6c28d0b3516aae1fe97aaad85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d07f3573a34d83f96156b0cbb821349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b3f2cc4d2a8861cfb2a59d515ed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841010544a3be27dd309188ee1480d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db7a047ced4592acdcfb6315840db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cdfd34a0bf53102db4d38c7438f10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14fd472e70d9ee13de2f110b933e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32f123402ffba00d2ad7f5bb01f93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21e8d982142480e59e00908a7984a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cdf4e4e07170cbb7558840ce42ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b95585179acbe86777246bc4e1212358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8483c128c96e6fe6c2ff6faa816cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8a909f937ec4daaaddd40018b310360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93358ad7b40d8c56a2670b083f14a284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f574c53184531e8b456979bfecc61a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c1becd0b9380cfec3138df19140c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805599b89d34fe8187259cdb9adf89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbdf0d8e8b9d380f557dabb4778c4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cef47136317b6c1a0c3343073ed70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4420aab79eec7aad92d9a838d896a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617fb0d9840a461814709776358515d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206645b82a0a8fc2d1df77644066616369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac73545ad62207fa980fd16f0a27e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053e73c3d419bbaa89cefd610a39d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b64279a4815a52e0d5b3028a2c43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e56fdc3f0f2e00b4c042f97616859373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59657f0fff829d52cbfd06ed2e12f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a25b90766b44c28ffcbb9bedbdf30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3c1bb4fa9d0da2593840266eb43b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e8b6b2446890f4f567603b7ddc69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7ec90b2a2f2feee809e58fec8852378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f798f842e1f9283e8471cd2d2ce647379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93737246da704dae619e990df261c06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3553c8a609f15b526e1352b5ea2ea8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72089215d21cbadab80f4bb9bd124d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76bd393850a53e154de6a99fd7eab1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88344fcd0895c735b83014751c1c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebedf5e80c21bac652542aea5ffd5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a1458dd7bb4e5b228eb6d6ba3910386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f8bdfb5d72e3968df8fbc1ff60dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d4d70e5fb100cdc788a9b2c1ca3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80a99649a8bba357c4d7eb1a1ba4b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e80bbe5a5f552546c1885a21f3521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24faef99e25b38995de46a6591966d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943010e63188a8941adb1be39ce1209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2857971582345c6b2accf6d378b516a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377490bafde445a30630adf996b5cf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7e096bcccee8d561ed1dbbca433b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14d4d3cd9a07671d4d20ef8c2937b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba6f35c93565018c0520e30b148f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962748e09f125e56bd60699a7ba1110398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e645766aba81ab1aed3cebb6c6bdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f4071425d427852802e8f2ea0790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318e2223e87d992870202148c44d56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac4cc598208155c7a0833065df277402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bc66abe0114d1268fa35eb07003b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642e6e7c2207dc2c84ded01dcdc23f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b2db39f0e1175b166de551b46c27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a002589bac013415d79c8d5b37b0602406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed71b3b917ee79564ef0c74b68cd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb185438191af9ce0ab20204f0effa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aef93200bf9a14a019ae7ba5a8b9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0abd0c742bf37a87ece1c095cd54c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f319c627bac287d2d407d63ca7c85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727db72b8b606425218e0a20bf80952412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7986912620dbe5b2bc951ae9e34600413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fe3f309c54f21493be839e72aa4ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148162fa983d986bc623104866fda51b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524ec90daaa1274d17272d813029145416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d016f1d351fb47dc4e537dc57a05d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5a8f087b29b8af2a748414308488418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132aa79c72d4eb4f21857290c58dc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2b43f55efc50468e5a28da8009c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd9033ff7ac61b96a567a1df48775421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd72c5cc43e2255588ae14463bd2b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b845abaacefa878b15b9c07a3e2f5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac930a8117bfac94bd1072094b39019424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598fd5a96b92437fbfa4ddc8fa34a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae443f98a64658dd6af72a73ed1c24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34d5043d6c610d3a477ca82ad0563427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee34ad9c84e45f925f765c02aa55d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f75de5d8fabdab232196b738494f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96db391ea8d1d849fe10c86977e22c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47100c226a71b2d1ea49bc1fd8db858431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475292306837253b8eb7d698f4a7035432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768475004c1cf2f9274a0b667bcd20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b973216591927b6b7a467c5fffa98c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deccd1886b7d9bd4de341c4359253e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55dd2174e0bec78a98b5be935b55a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592097ca4273f201bf403581574a6748437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e0548d52d1a33a2a4c4304842d13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e8c0991d7a3c2ff44aa146d7263c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e0437c3255b92c056e7d16a2e2441440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4972d1c4575bf4df4ba67ceb9224f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94415a3bc6cf34600a3aab6f25b8990442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f718f7a331331ec4511d2f44f2df4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36ce350124af1b4df68f6d1047aaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cd956582572cf1d56b40c424b9ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615a9ae52d42d7bde1f8433686c8a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d0ebabf72c0d8ffa9d50f8c254703447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88379b0fb59ce469b75a19297e855d2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b87e0b4ec0dc16c68a62f15830d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648492e79658d022d95117142309b657450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61da2eae417cefc05c55f46983204c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10cc9b0e3b51c765abbee6980166a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3500015c9ff70564fc2da1c7f2d2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526182eb51fb4aeea16053bd0b46e8d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890f4d98fc5441623c16c344cf3e5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb14c83bc0908228c44cf34a0f7e739456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c1bfc9b05e5b288399df11b6b6b8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797eee5091198fb80e8a0b8fedad4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d178f6155b0074d498cfee68f66f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d3c24f347eea4e814dace943bfca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf58f38880097b3876a8887c15e852461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c1b72e6217f4464a09df8f2fef40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681993fe1909c739c67736b8547fc2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc3e2a20819528fc4bfe2ed71a1a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70d44b107c82b961c43ab9ccce4cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d7552d42fe58e411a2fe7ab6cf2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39df1e700a4bee71eb79353a36ec6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0f7ff33d15b4b25757fea6e1ab92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615b234b2b9dc4d15f6079c7bd936b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b279499f1bbfd191c67c140a657a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aefe08a1f4e8d483d4f24cff8c945471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959c74f1e54ba7999b59b84ef12513472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c46882a7a956cba709111940c0d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158169bc53c8d774a0c10391729a6db6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092047ea82d0cd78817dfa2634286b63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570889404f3d3c96e9c930434110864476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637c4cd098e527f60d2f18c247d20f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4dc69fc4d9dcac4a07895e3481284478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea99d82f648e01533f6dfb2f721a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c513794fe9101edb977edf101fb158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c116a9ea5b7ff8b2396c1e7d1d14ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d88946037b3f10b22a5974f5ec6e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650154955d00eeaaf74e34a2f2c65a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19fea3d7c7ca546f13a8d3b37a4409484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c73a362c52db86c4b8ca21ad2443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbb4dcf384cd4fd12a64b72d4b9037486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0384fce75d65684c6006191c6a460487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d3800d2925b75794da575fdceb41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f214c3dd39d828d6fa2a52b2cc06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7daa826d7b38d77f15b265ecf6b387490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a23b3371722cd0f297497aea3df3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fbe1c16a4f5dc4df528cb16fd4101492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9529061bb9d1535dac2a9e36e2ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4281faa045d93a76a47d238be52d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077965256640a0a8dbcb78f3297e8208495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d251a49583a8d65acbe86602a651a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af58e0da95d00d5c178bccd84e05287497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1fc50bea730ca37fd54d6227b74a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c4fd0ef3e15999b2d67a505661dc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d155bad47e314975a0f521bfbd764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026e68d067102ba2ae24a834deba1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8395d3ac5e2dd2cc7765beae3b9aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363af5205dd33304f19bc8cae62cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6676c0c78acc841f7251f2bd213d9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50dbc6bd61d23dd7d6ecabc6fa3dae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f7b4d49f00d5edd4a08a9962cb7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1e4404c2c84840d31bb9dad4dbcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675915333e15fcb711f3a2213f3d43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07348babc97415c1879a6dd8233ddce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b55888d65025e6f7cdebe2d672ad2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e763e9993afaf128b162158df454d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215eadb4a5f894c2a25e4de81fe619512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752de6946e647dfb4fdf1fe08ba4b62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f8b86764a57882a6b6432d428bb1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab5f03371293ec4f33f3ecd872472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a2b588a3b59edba36bc970d6b9446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07015a1246de91b525249529dcc613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0bde8ef8c4afeca52ccec0c6d1a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a81c275f2d2e9206845640d184521d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123e627c1a903f64b3232f3135e394520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b2e90c26b753a9c4cd6d05a4ebd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dbc159e16e8ae4142a07698567491522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6cb29dacc09c318cc58d8eb5478fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d40a514e2a9aac736722c18668183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551652a231fcea33d6f199bdf48245d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1e272387f806979e4982cb20cd55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437b0656f7e0ef31839f62372a021c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1039b56837bca055ebcbea01c49cce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f176ef8a70939ec10a1556e349eeea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699afa591dcb9b7aa0083df6921003a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db907857404552d3676b53d0a0c708531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73266c6835e172d265cc5a7991a26b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893a19059dadd755755754232ea330533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1e9fecf49d1ea08dfd379f430b08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961ba679b8128dbaadd37d21e30740535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f80ebe2644a357cb9961f0b350d42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f5836c1a2937d74e3b3543494da52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef699e54a7f3e9aa036afbf075fd43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f5574ee32a7ec4c82866f813eba6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6548dede931988e397d464c831c6ad6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ea6eb7cdbef2841975b51932f833541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2a3743c8df565e9cdd56d3198cf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e914b8c3a98a406b95a9a879ae69e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b15e92254a14fed711e702ed71f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d362f0624df0d89b09587f7a8378eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7db5e9e88449038539bab3162c07a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698cceca435332dc16dc1808e81a251547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f97eb466c67f7f887c1f801de83bd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a973993aeeb5ca8b7c1c1667d9f87ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6532db0d6ead4ab32232656433a21d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b2f238e8554ec7cffc2ac25174311551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df1e2fa70959bdb60537c138914746552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10998f6e369207dece15e064bd1f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc3ea08fd6bdc8334504d163f74905554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcedbaaea9a3db739139fdd0b388cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f8eec6dc6b8973084275ab388f789556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d15ca839df892d142a212b2fa6f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fec43bfda3f15233aeb97ca024fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbbdad3e2aec641b7fba6cb521ace7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8bfa5c6c614393564df1098a2beff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2f731cbbc06544dd934ea6d86f20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf3ad926ab78591baf5171c20c2d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c8ceaaadd04eb58c9c133df9962b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f372abc9d77f6c70a2ed257a3774a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5a96dd6ae069e8336183b41171e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fbe06aa70e98ff0e326958459ad6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0b21931a87427c9f1f22549fe4512567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ecfb7b72e6a9a6b2a8da500b340e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6246b58d41872e02a30ac55dff52b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd86924a36796b239e8039de47fc4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99815fbf834a9187638f49e3be66d8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070125e0ee384285c5024153d0482ea6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7540aa22ec15abe742313dbfd0f077573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d60b605032b5d7fae8c963f190b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a484890903777966e6377ca93c7cb22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698db2290876786538e64c58819085c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088faa10b15733d67219fa346203774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7cec629627b0097f003ac1af8b571578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db28250f3c0faf076a7a9a4da88f304579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fadac7fb803b5d2484a21c4562d567580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219c9bf0606127909ea1cd6e3f09c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7aba999164f42fa524ca0e53f7dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8472380ef838056615de2af0a821583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9d1e563d2b03ed171e48cfbb263f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44598a6727fddbd72c4eef8a932d01d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706867ea93c7e9eb9cd3ae94b07d10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82fb642911293b781c2118eac48809587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d42e939865d35d853b61c3f67ae88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe24a11a467b8382f4c661393b2ee61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ed97e69c0a32dcdb1e1742d2deb7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3259371e61d4a03528ddd313ba921a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afb3bb7844b55d49fccfe2c62ac97f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e346c44ec0142b2455aed9fe9d3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5e79af6465e8044ced7bf9aa2e05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea691fbf66d3ce0580041dfe2264b5f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6aa6ffee541d9138690899db2ce6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9d95c23956120ba5d5fb0ecd41ec4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41969ccc9c738741b47bcdce246b8e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd695d949aad0b4acc2dee097ce04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18c7aac289c6be61f9471ac417289600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449c177a38576924fba9dd64ea7c21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21dab054364ad91008442fb9e6a13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef558d8d0587704d63d92c4c0d2dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613668083c0cd506f4c0a92c1bcb4d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3a61d052453f356901f6432460332605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411db8ae115a66e808d5256d47262c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a848fb455f622e9a90a2f0cf85cde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f4a399b8eeed154d83ad88ea9860608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37a26f056edbbbe21596604a97fc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3987b49ec2207d7c5b0424db1f039d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe8e5acc619539759451b8a540722611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0632ade29a57e7377e1fd37770960cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1359e30becd555fa27cbd3dd03d244613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aba0b71554804ea8b294a3243f576614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5315098e22768762ff2b2bf31d3ef1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac2729d4ac3b2aff00da923b3c41c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717daf6194b6e07f5634e95bdae06620617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5155e5ac6abcd14057b6fd9aa5da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855e841d148d33e3cffbe8ed85741a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca85035fecb5b643588f8d9ceee15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf000636edf59211336c677aa9b66cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5f709592cd5c7593b7deb408f259622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232718555c0eec7a2a48d60f336aee6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8235d3a0cd07fcd1bd54dc26952c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3628d284515c7524e96af3b5af8630625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873de39af89320f7543a89e4b5b6e22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34eeb59248cbd6e7ec76546d52a66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f364cd0ac7fc7cb70040ec998e6a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf6e0c1b45b8617726547c89b465a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddff66bddf292b2fb8c7e6ff7fd3d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288fdd4afc243f4702286eb4e53c4d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893ecd68f8e10f5631a4ae4f27e96c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd154b59c3a6a6b5629259525aa17dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd50699a61ad471240a97f4050e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b32fdb7854291bdbfe6b12eb588681635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2d6c2060e5018c1af092cad9ed71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac19f37b828876f70fdb28f8ab03d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ea78c5ddf4e1ae19120eb92d67a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1f589a4d898d5ae82df691a65644639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82d45b7391c4ae874d49c0656a6945640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f083b05920165d39d7ae7ef723b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8342e6dc93eb6b91d90b3bd890263642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623275451038bbda7d97acf14dee50d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856b2b09e16c265480f8965318f332644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3faad9851800b17cf6246030383aa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10b0730ac710d396b39e1bc377397646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357fa39ba3fe290bf96ae7aee6bb656647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9121cd4c8a6d59ac4a1cfa1a34f76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf8c6cd7c29f30a18d110c0b987fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864a79049ae5e711ca0c607a6895d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac8d9fab3044c4bcd3d9ff7094cdc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219bce798bdbd24015cd323baa7638652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0ade2c2b6d761f5e8dc8b89940dad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe58b73f8813a6695ae5fbf74fb774654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54763cafaea29863c64628f5266d1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775bea21d92bc4600bc77806b3b9c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d380680d0a93b30e0cbf1c02a6647d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a06d944119acd23663232fe4b64c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea177ef110a68193b6da1dd47898699659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6a2be6af28dcd68a3ffcad93cdf95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb32c37dd7fd9997305050bd8a51fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912be042fdfe10b0c241c5776f6dbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63627d69c73a93d984795b4569146ccf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a0c1abf378a30ab5c0fa5ddf48db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bfe26994608812a211bf5f628e611665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f98c19c9d3b890bd732281bdc999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1cf6c4c2d6d5c2a76e2c9e0a8187667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d988987a75cd0c5e6b3a7aef5e2d20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef15845cd2b8521ba1decba129113669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3db44a7975469158cda98f54d541670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8282551ee97bdbfc56cd1c05ae5fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840d20336b25df3b91bf998224748a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191853cc2601e3be10b3f9b3f4e0217673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d02cf5ae2032842082de0be98e2b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f58365ecb4b0016b67b08c6752091675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b9c1da0b3b3580e40c9abe19ddaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf315ff26717b05920d63677d48cc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865aba52a4d8d9422fd9253a56b3ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6ea02355e172cf3659a23a1de7f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47224a8e97bf490ffcd471b11933a96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935abe4ea02e9f8f665fcfa0142d292c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5485f78a7b9d7b5d437072c6c1552682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3505379ad6b231c001492738f161e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26be591c9bf5230f12bad28fced7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae856f396190be2ffcc8a20ce53933685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8172b65b1f25caa64dfa0c4b2eb21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6687d0e19a5facfa1db862032d7731687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d049acf7270c0c232f9a9d8969a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f0ef3b375cd2cd5e216cf3d7b62e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc769acba3e60e2dd8e40d314ed26b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce1dde9543bfb7afa6faa74515d19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6547dbe4bdf063d0d4dd6f040969692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0db0e2d62185df2d6ed86579e8c2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348636f9f88b1ebe256649f653a45102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6582f2af21f03c3e675515f1c6a01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768fd9370250dcc89844cf2df17af49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c67994145bbf394c366f243ec92e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6397b31cf984369edf11b44bf768df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc021068f773dc7551ea5f9c7e9dc4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fdee6564f18ce38e87fc515f8b63c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c5155f2d3f0587ff1e704b779523a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c405b5b4faff79f96f338a78a6d377702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c3b609735ef9e810cdef66d77cd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e07400b45a1de04fec92febe7e76d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f62820e67a5cf9ba366f30ef6fcc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677867b69fb44c72be6a55c937c793706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad082e20a5ef3fdd50bd6627d5e6e8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc3b424ad896acb1f3d70050f8ef2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3e25d1c4585b4b896e3f65c45465709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ade46335b2852ff9502746617129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f27ce0facf6b99a5cee3bbed3a1de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe94167da6835fdd469251a8f667a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd4323bdb56c80a1df780fa308a17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203c82768b497c342e8e1d8834a26b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3488c89ee7de41cad1036066035c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d7637a3a8957b07e02c4cb993980716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59000e8c816e8d1bd20875ca1f92c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8daf1178b4f3b2454fd4388d34d929718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae361dd83de1f6b0e7c7ae32c58ac04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510dac2f76ca6348ba65d886bda03f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff300235a543ad74f3e97fa2d32d9115721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2525af134c1ad93742225dcd30d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5e936ff6171c8e8f81c565eae42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bcc51e5e87f30e61ce6bae76cbcc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9568d7b3071e0f65820e723ec5bb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedb4856066f8503f5074e87f965084726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7c7ead3abfecb9e249a1dbdf6d89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd31bfdf0297337eb34a05c4b63c98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de4d9db4f740b071583ae152a28e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5151d9ba9ccb1c5de97b0a1d3dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f50041fa01af440a02263ee91a10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c33ec4cf48442619dc507bdce3d091732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee8a3b2f8ea0d45b5bd99459127c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42490fec12559d0617c729533ade6e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b82d17356e49cb05c99703cd8e98b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827020f90734b61daf70fc202de76b4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bde8e5f2c99cf31c8d0348d0d7212737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1aad0bdbc9e01d0ab595ca81f893738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a7dc7b6f3b4ff4de4324ce3c073b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf75a52ae0327235dcbae7c7e8366e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1acc60f10e54e03a43a694cda197d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0ee76120e56a3a23047c5775159a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e36ebdf9ab08355616ca7866d272d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db99b3bb54a88fe995361628ace24d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f9e48180064a74c1099d91fc9789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee36b5f5f257f4e4b2f2e04c6aed7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb00cd730450a5823cd7b1ca7bf67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1e22e29d9452af1e40df9dee5c2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b0ab4a60310a24833c56139dfa05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022bcb6baee88d73fd70adce3830b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9679ff9ae109ee9591b4d961eeb2f89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0daa2402ef02e7a882f1f1df9c8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e89d3a28a7f365ae37dae86dbb90cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6c5e7629c79722839355a15413e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf4819dc7b4e14a668aad866f30f96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc806dcc5f0c16288f64bdf9a9d720c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5d393faeb1772fbf382de56e81f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c4ba3b47973226e75eca3502b23b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6aa76b04732b0254efd6e5f88fa5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed8693e783482a99b28d2527eac1fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0521d47e7d50ce2745a641ac52f0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb67b561d38e4a79b211b47c5a6d3c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b81fb8d7f0710add45392c9aee545763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450dd9d41aac214434102aec21c7a25764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38764c300d44eef6781fc173386ad32765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7657221e885378a15bb25a33d08faf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696544d918223b39dd007da09e38ebf8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985179dafb44407f5bf7f7321eee3b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb065c482caa8f22bae02125cadf06769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223d42e79cf22e4426caada864108a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe314ca2bee179e972c2c87687bd59a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5603366ba286c049fe4a2b8e49befa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c22be231da4e563a0424592c6735773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc206f5e7a655b412aebd8c80bf338774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b452035c40d1549508591fa10e1211775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fa4538cb4a2cb2fe89a7194b2a14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a82928a68f4b1a6aad5faae6d647c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8afb65755d99b2f67d4ac37a3eeb5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235d52afd5831981b71432fd10239d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124e9482b5371606ecbcda1a039c32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72c5805ddcad68809d24676dc30ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6940a9bafc26a5740b255aabe1bb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ea77f4616eb25309f27b3ce25502783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>