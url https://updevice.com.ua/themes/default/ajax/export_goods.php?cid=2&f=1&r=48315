--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc352099208c773987f429f0974c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db68eb867a93956787e9afb522a152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ef68710336dd84293ad80d1e14653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34861298ca40ba5f664be4f61a9b9f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5762321427e1fd05247284e129dbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490346f32c68854f70c889ee08ce326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d5e8af040e9746323006a59f133207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771c8358ca08f5bb4ae13fd415ce5728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e35794b78e376d0a972ed008c059c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eeef9d00c5547b7727f7d5e350b0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260df4e137cdb3996a542aa33923b6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607bf6e495d3a370139854a4c5693da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197f3d7dd0e498990dccb91f5d879013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1138f95430dfc509feeb6fef4b9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1ecc44acba7ae4fde03dab3d9497c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894fa85dc9f9f10a7232110f6e5841b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2dc1aea6a84393248453018df595017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b0c2fe312ef092cea49f9080ec22718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d703aeb41d00eaa91117cc8e735b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e0393b48179dabdbb824a8451b75620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946151398be07c792e89ae64161f0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528990eac9dec1f62a7d47e7e48456f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c20256b64e9b88d13f1209aecfd8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c9e6a67edac02fd977efadaa6a0fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9ee298b6a42ee00b756d2b98302325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf44264b358278374ac82516422ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507192dc227c810d78b3176a5fa90927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8149cbdfd9fe3bfd8c7b2d63c421b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd8a3963f8c9fac8fd1c169360e66f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55696a3f9ca290498209a725cca80b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bbeeb9d4793299a9c3b90edb0c57331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813a4481466adaee90e3b85255a46532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44068986d1fb38616832f71ac7e12e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531968ee468ff2d723f52b44af1839034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab674ab488623f661a280ef60344a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22a72d306e086de82d750e6d53715436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ebd48550f4fa692caa172afd9ce4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736daa7bb1bc785cb89d6f0640d28438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33dccf86e41afaebdb91a6d9526ee139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd549c45de5b8d06a342dd4bde7c09840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de168639bbc540487c5ebb2fd71b93bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8ef40aec16ad7f899196e8f8cf20442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0e1f4fdc5d67f750daedd79005a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20d1f3b3db6c2f270c088fca8efe5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f4a481716486e29a6d135bf9f68645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fbdc1fb8a28c6725991b8cf8b93e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772800d4eb978054bdc5dc507b19418b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e5c758dd1e963c9707a35f43f65448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca39381e99c325f73fafd04c684b41f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79706f68c0595ebda43582884786fc2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95612d6a3062b0ed3c879bf307981a1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ab0033084e539668a5dab5a26d6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07322a63a82b082ebe8ac4fde7878753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe078fbe9e8bb770ec23b959db81154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b81edfaae2ff37e8d31f9f4218c7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300f0f32d0fb70749ba8569d3a228c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc6a354187be21b7b46726ddf62d7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792aee8c9b715db8c3f7eb90965572d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3b3c04dc3dd7e5e0b751ef6de6f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fc8d0e001a7b5947c7fb3cd5a064f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18a89fe4cd8862fc632c6f09a390461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7f17c217260e611c91860b7a81d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af83ab885c0461b35619ff993a72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49160c8d17216f33c560bcb3a5c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86b9763be218937a004a465923d0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e7a3c88f78a34d5e6bbfd357665366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0e87442c721cb5fbacfa48ab237367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f730ee94d0ddfc47c63129a6b70c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a58ffe3bf752e151cec2c2494987769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81a55a505658cc43d9a3d522f8fe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c3f92dbcd77a5038a86f795c0ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba72e8848555b454a6de6c29d30cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5d1250ce0128a6edfb98affbde9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0f2149b6c67c20b0a7b980394ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2139de503f26d1950b2002b1d02db775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b84db2a17f675fa6cdfc795a0a0e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3c52fa35ea4e8c28e0ad91c2ec0d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb29c65c7d2ba4aee5199bc2ddf1ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f363bd1acee70beeaf3395a238262779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a1714f8424dca423c52bec87f5a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96223c8a381cb2d1e45b763a51dd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b589e8482c33edc6d648d6447d84cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ee9368328bcf2dd6602d40c120e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c32e6e732decb9e01840e165228584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75503720c75f12313437d3081d76265885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d9b1a21b79e4fe259f321b53005c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14fea08eb2a32e32ad56de7e207b7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a3bcf31fbb99c0465e35ee079cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbde9fd536e7fbd97537c33792be4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebe2113508bc57b68c617f2a32f04090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc479f6df7db29ffd661877a419c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e7f41b9afb6e68b718f4b74871a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff24cf4a47b3a2cc858439871a040193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42940726fac780fafe1ea93ca858294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e0f5c8c6f464dcf99c6418b956a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b705d060f7bb41756790b114abc32496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf5c8db8d6586b211588c189cfdba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7474a85e907600d0f3da7f89e828d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706c42c4198478e2194252466c78a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36259125c672a510b09f9bff4799e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c51606704810273fe9c4a8a5c8d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d76520893e032ea82ccc9f9bd6c09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e958d7a825806980fb4285b9d9e30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8033d4f1a747b1f049787a4101164104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f3142c37a2d9b9a0573c45ba0d0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd71ceaf763905c28bb6150b19cb8ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194223584c243b3fa710e507235cec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834f172939caf7c9c78fdc1e0ea5032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11885ff6409b8e1b6c13c846e4a99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a30608b93f7aff1f9c50e6e8f3c0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655be7f70d09f007a19e487390cd3c48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf626345181cd92349278b1cd26847f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429ae25956f828e9725ba359215a71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be6e6fa6ef304e91e0e459c05cf68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2d069d4d0af3cecadc2e5cde5729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123413c02eff1913e9e114fb62c1a2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531ab793e07b051a7cdf9d70cc914f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651d81788787fb45b1630eb68c8b5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea755b4ef6b65c834038c79d1c6da5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d566e30ba3faedcc6f4134a9d6421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ec62b13f4efa371e36f316865b1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a321bf1ed120f2d3287a5b091f3afc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba8fec39fe72b6e746490c79bb0ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86676cf8163c81ac7343d85f7920f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164cb680710fa40f06805288cc8dcfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4eef469681c0f8e0471614016f9ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832442ee3ea5006960d035b0c52697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8ed7759778a752b458e6ebd51fc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be36b849930a9ea5ec6fab11f4008129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77908b21604313ad3195406841a5cf88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c946d00bb9ecfea1374e4c79520e878131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3c5cde4d096bd6c42f176a3265a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843639d6d6746195bfbe7bb8d048ced133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9ca33924504b4321f066d178dc34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f9dbe9a626d68cf2aadf8b3495428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a3318f16f3904587af5729e6dc283136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924a2021edf3ce1c2ed3a531a5ee5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3099b36680f37db334c61fe9953d03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138378a5a037265faba73720145e06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad277fb331ca2fb14efd841c3c788c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0050a6a0dbfebfa2b5244a9a99695d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fcfa76065d056f2b6817988b98af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d4d4ec79958350fbe0d943883cfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f048e1ba4845dd117b4289ce7eec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e25fc55df9de6d96252580badf16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a99a5f845f03bd2a71e1f105da59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab543d7a25e8a21b769f1ca428f9dbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721748687a78a25ce75ddfa1aa0bc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb594d5a561d71e62e3b2646f734616149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf12deee7171cef975c6f7eb8c68b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785a558ef9ac26545b603263cd36f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185d30896a44e1669e79106d329fb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604e2caf80bae29b66d552d52a92ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b330944aecb70cd25c0b7bd61396154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91a72981d91de7a636ee078dddc61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524777850935fae5fd306c7d86cf7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ba05521c5da91314a86b83d2de95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b56d051e5f0aef1c1abd1e17b4fb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96d4e761db2f9175729a9d4f768ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb365fddd69796e894ec94d38004a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d979835a172d21a83747df7c98651161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54947153f0f16a2721861a71dfd48d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6bd2e231149efce19c2bbb44705f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d606c206869f033ac854b40b11338f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d936f8734efe7c1877d6cc405a8184165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3204c519eff0fbe5a50da83bc35e40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59111ad67aaaf4aecdd6cc17cf09dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773c66ab36488d409092480e894cf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dcf99c39e330f02fff983824f4fec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16fba0b27588436b97f1803190c2c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f4b83e7448c446b61d2e417b7b14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01674fd0e04c8f06898e15e69c15fc9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7d1068d307e991e0dc3302f126125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c047fbc4930ef82a91ad0a3790f00f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253daa8d1514808f5bcefd06d5acd5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d048302afa6bb17d307ef9dad5d26d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51bd54cbbefed8e068456ac602eed7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e8ed6a387612270d3f6c37eade9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e11023c7f9a9f0d10eee00c16e724179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd346b6cef53f81d382ebef806940b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367637d3334e9869462d4a14a9dee4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43b62b8eb643e4c9267cdfa029c59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3f33237ba2a8b2e31c8c34551b31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b34f609c20b890d2d24bea433b2c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc6bdf0b138790c5c614c7b8852ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55780886e34d6e6e01f2c90a549977f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16114f0505c43a98fa0c85e37e919187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b698b0922e8f76d27bce63d8c27c9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e6b04760f6cae486f76c1492a98a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24d52099c868df73c0b3fe532dab9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c900dff90850f99eaa1fd443ba609af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665e2bd43cd82c7e36308e82fd333e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d41f7a940d5677403e544766d1a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051533ab63df02431e9908f52edbfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9252468f16f7373b04f8b93aba8239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02afda6d396c88c4902c693670896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a8ffab08cdfdaaffc50c54fcfd248197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fef055fad6f17e37b01eb74ce6d77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231347431deda50749c5cb794c55a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f747a200de97b14ebc53ac7315da7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0bcf5e936b3485a47683f6ed04726201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dc96a00776afd1282e3e2a13dc195202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447bcaf6f7c556ceb822f3b97ee804e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1c662f1f825236de72d911b29566204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578f19777dc4d3b804c0a5b5f4303f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e9bc68c63296ecd5c28b1adf6b5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac621541757231d5bd17c42e6abd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc387fa57b54c6cdac16eb842dad2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34540a4ae1c11e46d0b45ec4e4a45bb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db2a62257da7b9dea367be1cc96c53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f33bbfa246cd0879ad911fb522736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894b0d54bcdeade8b71d1ae3c9ed281212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced0004c21487b13820d3a1a27ca27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a63cd0e9aead597fae2d7416b72d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd27b1455e256d58f7c56f6e5ae36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af43297df46abd99734ebc3b451d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c614c20071ea36971be4839c349ae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640033f1e6d4221aba6ac27e3bc3d98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ebefdde4a5b7bfc6871d64f3b23fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c27809b67d42c0b4000b72f759519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb5517eb74a8900f6ff3bbbeeb423221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab696c5201b4ed3a9d41303420e584222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea16aabcc6c43027c5a825f9f62ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e5c2b5df1c526f307b328c096d82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c365d4e98099849e4c7bfea952742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e56e7a96a94f25aef8f774a3aeaea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087531d108a10d600357970e6bdb53d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad38dd6f1050859dd2e895f9c8df707228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7cc42f19c57fc479fd1df6743a969229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7469847de042f7212810fa76cd217bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f7126df5f366f6b83358149818b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d38ab092d4debccf3bd4bbd496cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e305e898774d893ab62bb219e3792233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0957f354392fd4e04a87054da430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425413e5605547a39d7b59c3f3dbd08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2916c4d50b2beaeddcc5ea5b4c04f00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b35b741afd49ec04dd561688ec1ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20aaccbecbcadf3866dd286ce5870238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44373b9bff85db651b03d66cd279168239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9070b6896973502add96933f19800fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8131e4d34e93bc3b0e8b13887dc7b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a90c9344c5e0cb7a0fce3427d49eeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f2d139a949d595f7bccc5cebc65f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede208e97d7faa96d29d208a51a25b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eaf3758fe39a03d130f42ae8e90ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ea552b14f975714f1c1c6acda6451246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd093feab0a2076d458557bad026afeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a074d6141bb6674ae86714dd7a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8dbe56eb47b0cdaf80d937533cfcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6b582ec47c42436e8cd059065451250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f72fa44223bcc977a9839c1a94703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960eea06e0b3b38c491b76e551e6c4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73d6e32520f1c4499e46d14366259253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af2ee2ac571fb43d42a79656871b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a589ce9528d0530a0f94ed95784b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da1af28efc676e4e202b384160ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811058b65f1141afb2aa2741b077b98b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b9caf622864036273bf94e71e9af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8961049bf3945461676557aa0a71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40059ee6490d6c7f0dc1fa5fd01df07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d14ff519ac9b59ae674f381e382f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f828bbd1e9fb21150e4a37d3c026bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44ea21c13b9625758aa7c558bba15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1893680603624d7d3900a770acc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678622211f366a0c843a73fcdf4d69fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bef8bd987c1c9483e3c149f025f9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abe7b741777ff75115c2ad5f2b349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6d8b820878a3be7c01d8ba273fd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617908d5c0f94814e54e9349addd827e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a8524e412627af02bb8f8e1c2333270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d6d54dae424308aaccd2e98390b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49f989e07f840e47495da3584526e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e4ded58a4db44d7bbcc3c21f89e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c0517695476ef9017faa56a91680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d11f2842e789f2383b496f63a925b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ddbecf3bf26def16b3e8228c03f34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ccd7b56623b01855531a4d171447277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a0d0104e5391c44df24fa2564270278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812826c05ae71f96ddd00fa1861fee9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a1b3bba0cc5cf0d3a4a1f2ff2635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb1e6b7ce7a9936b0067b1e248225281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d4a1e2cccf9f5457a21fcde975f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaedb6adebc1ae17be8228edc046f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa14833c4d256ad8aac3db268a55d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8df4060bfedf6a7a364caed4e3d60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c82b657d6b4d94924475cc4f46bb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a328f8113aaf86692da56999c0c68ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6597200db49f5fa2aa74f49894f4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8fe0ffc80f08e3a8785b2fe55ba1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e5a04a385a3b9ecfd1e6bb8454f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9631a1351f6c90a6ad7dc7e8e17ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3754a255d3956c5f4731d6286036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba3e769670c711c5cdd3c4697c618293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3d6d0698e03b2d175ffbdb1392b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d49f73fcf2f36a24b2a93185955a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94c51d6a4de5713ca50623642595e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853ca09e1feefd218f787b5247801a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e8e559adb3167178982d62eb77ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf989f8aa1c46fba73887f4317d22a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0935a19ddd27ab302b0aeaec6d9d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0ef023c99fabc13d4e528914f5ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa2d5fa3d2d1d750238d18895b4a86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d2dd60499cb6fad05651ae136aa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e1c04972e78faf1ad25c3e83cc73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8748d531a9d88cc113780eb26068c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fff9fe93d36ed2c98c3e4ac561505b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50559c9f63f57891381b2c192da93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ad194add7c62cbdda80376175c88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295cdee18fbeed15f5671fa566bface309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0db4192cde8748371cc9d5b3927d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476c7d1731517c901ffc40f176f4e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113c11f472126695891b7a4eb6c6ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c40684a753e2fe5e446ba057175b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89681839942e911a33466095e7105bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce68d2ffc8935767e909e177ec8948315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8a73d5c23187704514f8da6e978f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b9aac107be17094448122e50983ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459c5ec04070c01eca45a491a9a32d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1ebb90c99f57ed7ddb459201cbe41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d999cf811533bb08f02eb992c27d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca40d68d1762e4614580a4cfaf37c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea228ca24246ff3259ebc052b42e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda6144af0c3e9e121c8bf460967ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d1b40a0dda36eb907ece28ae26d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4ab58a4dda9c9a6a8eedc2a8bc89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf98808416e9f4ce33148faf24ee77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157981e55d58a86d8b557257b558726327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45939f5031b7e9dcd6e2ce7872022328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5de1e40b87237f37e93fa90e86c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872cde0e4ea8e962b615988639dc522330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3afa2d2547dc1410b26047b0de004331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf590421cfac0bb802b33b05a2b290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d1c73dc615b45be2260d31d63a3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590e774472f40d4fc5ddbf0d4faf87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600ca48a9578e04576c9e22f69deca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87fe26f4e0cca416368a3655c7dcf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe474e3c29f14f64098b8e7716922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5d92ee1eb8de67806eda96464c4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2edd7144c4c573ae6f1288781a329339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ff5ef46f45ea568ac02c4334aeda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190baa40ffe0dca75832a127900e734341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee355487b5e850fcc1a1fcda28ee889f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd11a0926caec8cad29a766682dda0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12af98d3972f7ca34c52c1bf0b720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35e0304aec8dbc6f33285905939d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b16cce26c5ce74578d9cb60a62976346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a083453f99ed30c0864f196eb0d9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611853f9c72fb087aa64dc6a5efbd6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bbeb767b745f9ee06eca05f4073bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323ea8918d68356b5b389f2a08b9ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a082dd94308bb5a434f400103f2d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1546f37323c4272c84627534f1ff87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efab0688ff030f848d9870ff1da635353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04425c32d16828256fad2ae295eb4e41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0bf1f37d94b3938801891a2b4558355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8d473f2453d18487030f86ac300e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731bf802a8f5554266a737bc82e4fb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2a9fc43a8c921d40467e9d27be04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a18f01a089f9b1155c5dbf432605359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ebf64b037788976104a8748c9be3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c70096058fb0a26cbcf9288490584361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d2e7dfdf2d7c652c867d4c7a05fdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f505f6777775f05a0cdbbc8e54a451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b2627106651ade0487291488c674364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8e8db9afef3ad6306d4359f8f5c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a71afa172ed37c3abf4826e4b3ea5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6c17bc60ac722da01a69f423cc798367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f4f371841c91d665c767b80e0410368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640778c60ff5e47ab7add81e1ca7fdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2fe97db8d0de35de74f7e77678d8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3c79e9eb87c823c0c2983d78e101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ea3256d3c7167ca177daa32be2ca3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67158c930e2436ec8c333bf02329dd45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b64b4f76c09ebc36ee032c9e3c94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3203ff88cf5252ca214b2e9729e41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104a8eb8217da6422565cf7757ed72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74707a9f55adeaf25a0cf2e724539dc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508ec770c7f8cd8104edc49b3ee90b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0682d294ee64565c604aa9259c5a5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b291a58538b818d65a13b352542aaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1b54ebfa1ff40aef79340f0fe60f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6ada57ed39795e666ff3e1a9bcc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c34c808f05d0bc15e7d83679f25cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb03b11aebeb2100356cc592d07a8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4191ca8a0cea44547ef2d0c621c68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0c102b8f2df44e16a0f9df9180b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad36c079704661d41a857744002468387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb059490fc88cff80cbfda97a7b3577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30274fcf771700967e08f41cdefaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a066424a4d7d55482a94e35f0751390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fdfb5fed5e74803d8ba7cba5e431391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b456daf5ba0726634dc731226311392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a961ba0c6634c3f1afbe99467de5b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f15f68ea1b4bd47858d757eefc20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94859fd6ee59fa35b96fea1a21719168395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a44ce83a5e093ca836e843da3ec4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125ec7f140d57926abfafb74384233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb653489df4458b276aa377f2e892398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469fe760d12292d98e14f016d86ecd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db73e3e5f887fef6f31ce80650040400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44261d0e53e3268aafec9b79e6cdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e9cc1d045d01be8b34e6c879ab28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c0786a2c23d583414e7c6f5cc379e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726305eb2f33fd39c5e1ffecd828f7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72cbaf34eb5561b12ed9373318751405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed430eeb29adba8adb70adffe74903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b8b19610fa14054db8c7880cb2bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0347cd08718853f5a51285eee8a25f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345797912a1139ab9ca0eff0c4e68f84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17c13571fbc9061b040b4bd7da86f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e960add813f6c0557400368de042e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a340e15582e9741e2f9509904b60223412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25c100cc3ffcea4014e768e156f8f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c42e109911c5117dbbaf1eddb1b63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac478b2266f64f4f00641e4910d066d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04ec5bac46dd59c8b9c5a3101a8e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c853cf8e123b662a802f6294c45967d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bce4e2f3da4cd959714ab8f91516e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9babb703cbea4dbc81545b3d422efaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76afb61d19b63152b57c2eb561f217420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603e1dbb956259d5323970bba3b2d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89cb06020455599b02340795b643da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b500c26028df2378dc0b98b01cab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46edd7830e3b6dae6041f81f8f4eb45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5a8bfa2bd15c2a738f946db12d17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0b0ddcb107c102e91bac931ef3336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218689809330c5fee26f63147d7f6b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b39dad5ea1790e8ebd72b0399a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0397302b8c4a6344a990694945dd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3c34bf28c9ff3cc3f2d74365a487f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b580a7aeca2b4855f426a5af9c67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d4eaf461a08b8d08bd10e7268352432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72227186eacfaeeec4feae85f55067433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7d7c60ad0c9481fe666602585579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb49b600728daf7699d057a53d9f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad48ac0b9755ca6b615dc832c5152c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30379f4f4d4c88b0dfe7579ce2e5a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c3b9d696de8e5f99665ea1765b186438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c6710b7a18cbc71f9d5ccecefae8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe0b72cf0f643a41b6a65bc1ce46e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e14cd847200ba9fd58cb52cf9e5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e627158a2e78a31b65a01425481c79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1aabe9eef88f6ab7720f674360335443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c65a9d40e90cc18bb2dba458ed223d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e992c51495cad60c82326a04348fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59e8e37ae4098cfad5f679e061500446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9806857abca38e9dc47c08b24757447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f98f05ea9e471dd161e6f48f93cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0bcde839d35e2cef12f6bb4890570449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd0456e43823ccad029bb01f5bb08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812f1ee97754485693b1d94e29e243451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fe1def526706e00dd644e582167fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533570f49476ec82f5892e37fda0af8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d851f765e309f0cfcb8aef302ccd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5bf2d61550b995da55bf0dcbcaddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d0c57ce8131cc9ddf450df0fac2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ce73c8b650942204d226d73ca370457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685e2ff94653605d8cf98a69b22e5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c709600256d244b6866ae9016a8cb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb84ccf0905bc154dae211e0ac3de4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590cf6b03bf0081f5467dc53967676e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8378d896cd320a08e036309557640c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec4ae58b3c6aba8dddab40fb07e94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00d0a4b8fc4148289ef7f41c3ea3fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab90c97cc857b8b33d52d9424d65d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48aed0904df42047a54c2c0372cf86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f524564bbc083fa27f896ad6d7132467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c378a01ab83dbe5f25beffdbf6990468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4e229cc7386458570199397a15e00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325e1406d22d32da755be017a2c106470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5554c5709260a648352f4587c12a6b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861662af7537a1617d77ccdaa8c12b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf81f76aec33a425421f92ecb3546a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c8a11e1bfa7c6cd903787a6e513b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487da46459d42048679c654abe59b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa674b0d1e7dcc17a73deae7394448a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05365e27260fe7c9835ece134008b9f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869abc2200595e5877243a75c5d17f0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb219794eb45c7c0ffdec231dc987b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53e20643900e318588ff1dfe6ba9d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26730e7e205d28d74a744f1124406ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a320714964a35e8925d97d04ab620c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b09037b73f13038b6e8ae1fa0194f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2759e53c40ec4ab696ecfe374e88f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3df7cc44c19defd5f4270934de61c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf7577b3bb0abbe81a5a2b7151918486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b841f61ba51fa1d556b53b04a1811487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586fcf3f68f77b6ef2efe67ea52d32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a530c0fd0e2c6a67a6c67c0b7f036f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221590e7e830422248604498f49fa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4d0c12a0b8c3cc978c7dd83577a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595d985634b5b2b510861d9395d4bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567893bab244a23865bacf0e6007bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942487f733c233029c47c8f555bc6e93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77d97f7e0b911bee5c0deb7e692e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f643d960b70dc381ce61d6fc8b502a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ee6352a98b2a5cddac0e1114b6b69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd25bd087d9c32ff208dc750af25b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983a0af24b50acea8e103913e56b6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6d7ac357f43178c0e064591d8bf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b1f819da7e69b59211daf1be1768501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0bde061a735771337fbc33fbcb848502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e8e233192a7a749ef6606f394951503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2fb9851d56e51b1f068ca7d03376504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e1e461a9401cb7ff103646ec72ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc786c3e86335a7070a6afac622f5c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe2671a8ae1840819e43d0d5a663c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc46d3aacdf7863fa2013420bfe5ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54dfe8c173c1e0412965d76a5a2fa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9709fa0cba3518299eab100e13fcd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02b2a271884b38c79926c4963ad21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d31d818cad04b696a10222a070cc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b7f782e306fd9d2be07d16c05a70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953fe9d857e24e1582aa58b7d0d6bb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c3de8f114a922a58816de7a0e508515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4b04fd9a77fe188a1e5bd40943e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d480f5277ef8772117857a4bce905517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eed0565071589c2ab00342c1bb791518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b517025a55205a975cd578db27f4902519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901709d207f78447e5ed8cb367b533520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38267ef1c9f5ef85b15d17b23c401521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4447aa295e5ee874109e37c59ca84d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9964761dbf29366010cec59c43a7ac6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1229843316704eebe1e206bf1f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c343f0154946f669790e9538bd48dbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a35979d2df3b66c0fb82803d7e907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c22e9a35a8007478552709ce5645f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7370083aa85d7f2820d4a5339caf92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd23e8013cbd5bd21182cfbe63c4c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94979fd9195699e3b8913d6766453821530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caeeee9bcffc0c950f83e30b07bc5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b100cce41d44e2652dd92846eb5090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e01124c664cb165b80fac355618d2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a927650865596404bc15b988ed770534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5394ee18d727091bfa45804eb083d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60789a8b381c73f43faa7877d400845f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3970d57ced68cf1b9ffd1224c06372537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06079eb5b30662fbbdd1992bd5a9a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea0dae177d8d3b914c93acf828f9db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843158b58fcb36072a849a27d12ee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005ff4d2b1152fb1acc77248b02f03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaaef1e2940592a3032199468002ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe9ab53069e5ee5c9ab7f94fa3def543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0df7aeb2ebcb519891a0064c6956a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5df225dd81f41ed96b1b6c97c2926545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3084c48fd7df9a772d0a84bd28db23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1e8282acd381436ad28b9a959e809547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef10b90dfe925a7b1c80177ea04f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aabbc249e2573fc6f5791fb34d55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3b11abf812b90d11bee462d2f3ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e90c4d1e403b24d01e1f60baa6081b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701328bb4588155cd027861925b60f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89da2d61ee1f2103b6e16879f0b7b35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b9ccf9c895ee15868fcd03a045c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199b36c0d7422508ba5e77a6633168555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c86cd6d35e59d3a80309b3d286536556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea869ac99e5a2e9540137974c742ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f9a4409f476270eac8fe82482a5e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13970e4ebb60d5ae2ed6434e9ee692559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c8499e24e145b936ead8bbe3ff0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a60de7ac50db9d2a489c2e607798d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9f71556a4de453883ddea3790892562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6db921adca12086b06132cae09da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f8519543809c3d932e5e76b0d833564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00a5b1e0d349b03740502d8725ebc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9013a69eb7672c18d88ae23f8ac193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84d708690263c726cb4a3d21006c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37affb71f43c7cb299b0b7b0bdc974568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773254918e14aea310c097658f1272a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5773c31c891bb47a2aab83c48e6f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f59cb2d4c6238027827f90fda6fe8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c426888cea774204e3605e9f9cc287572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa3084f94daf74dfaf569016e6de0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca820cec05c1756cd1566f691f846574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd04986b1d8f2739fb7a046ba50e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e2ca4ea0b4493c9a57b4cd6977e67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c9c4153cf747844724cc73904f81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b3c98b97d102b4fac2ab9e9ece0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c3891edc55805779f0ae1466d464579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91082e2d0ec351d5c58aa2eb663bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf9bda32d5e81a036e74a00c86b43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d197bf3d6a69bfac270ab7bfb79f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f6cfb3134b9b9bff96cc40c775be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d45df74c5ea02a7f46d71778e4f453584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea84372687eca0fea61948b42c7f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4e4afadc72348d3ff0075749973e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab287ece54ebe4fbc048c9be1e946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6d0b48b9a4c1460d9f4a72e847d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be8a8435698a3e671f705e84896695589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d3b360e572164af7bca27c3255b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da5992888fd11cac362e9c73c9aba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c760b50ee51297409f498f5077b1c31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60f86f98f9ee0a3ac0e621c4907bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12dd64d46ce67815d97a3818cc7c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f96ff7fe39775e700a61d58a21825595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf31ad74b2e9a9f360d678e587a53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c2644afb013dba5bd7f369f57a3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1799a48375dffc8a9092ec22e2df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb8039b141a449a4b7f6d28ef0716a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd240c83676a6bf9bdd0d68b939f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb83c51292b4e6c2239d786403167601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7914a08d6f6b932876fdcfccc986602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c402d6172359b0b1aa5ec3cf9a789603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2db1ab48f5470f2f065d81f6ffc28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065dfff7258df10e37763156013468605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2572281540d89ea3f6cc4dd03772d8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489bbb6663e442e6851ad242e7c46a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60157be0737342e3d8c72d50263327608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6518e406b986df335bf59241eb18ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faaaee17f7755a14fa4c218cee765d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365885e08b45f75e6f4e4ca1c45391e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0437911b60f1cdc7a771a98f160729f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e068eac23efedd8de25f38d2020ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707392506a4d91b918d7e42b57bdb15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325cabbb190a4165433a66bb1672cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d169d5d2aff6e5b7e3df951ca32a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b981eb30fa95be7192ed33f46c015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefed2bff2693c5ca9b416176ea714c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971b295e2826976a48c7421a6e92fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdbbb99c0b12ba7e981fa67a04abf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d122c2ee37644c7f5e492445d4dc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17518c0bbeb8a0c32cb76c9cc32bd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e164c7543ae376fc950e9dda2f08ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ab4db406feaf34ff473e2091a243624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe56b487da43280070d59c75db408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ef7e48386b5e885d3bd0f1f614aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c11663658a1bc7377316b549391c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d09cb8adbc6af12f506a546e4ba7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb250317d1caeb6032a6a56f2aee9ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15794c4459b4a978333f582118a4c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade831836746151e3ece7f11a13667631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0de39ead305031c6320a30322bc592632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e46aa9a5e51e0fa226aaea7b63273633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a209c03068ea2cff1992d59f088af58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865a66af3aaaee4858686dd51021d8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157af5dfc9cb871110515780ee4e76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8459610a3953a2ab3041c6f9cf3d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c32933e381919555a93783e997cb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee731f5dd93a0541a2fcf0f7e81747e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d14cebfe80eb5d0d04b89df01532640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec580c9eacfa6a54edd604e49626640641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d841f5db327546d24cbba503216543a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a67d96039fc7647f50aa8bfb70b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b6d864aab0d70db4d60144289b891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205ecba6738c063e5921a5e60344cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1fa7072ae7d80c655a7ec4b534ec4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61269dc352e35d927f4c022b20234c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d703e491a65dedcc36d6fa723b9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980989569ecc697e14fe78b9cb91d986649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b2a1d9001db8de0261f829db6887650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219700091c078440043ebe925e6afa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794ffb2a8b05fe8db96f29d45f7f8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce643d729146801242cfa2ba42fe58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4a740cb70817ca3bdbcadc4efb2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475ccc40fa50510b2cf3ec17648f9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bb7917677c17b8bb3428539cad65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b469aee0d07a82304afb2dd403fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1dcd2d8f3c4d63c25cd1fb22a036658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538044f115abf56cd9960f479c9d81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab65a807b5d4c80ef318284befa278660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173e53e687418ed929a889387318e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fd5f7983171d358cbe903d6b91a2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fb05771630f84735d75b01788975663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a216054f02680c7e59bd5330b53c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fb69fe6dd6dfe4fe6e41db957855665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf74db085f322afc5fae65282d1665e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a5976e660f8de5ef47b725199436667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cdfc2ac1a2907aef97fa7e815d849668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f750982280997c1e917203d1bc01b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ebf7f397e797e49080e59d9685fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f124b9134a7b7989bc620022fb806671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a04faba560140844059d460caad346672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88c79770f9ecebb6ed2b08ed53577673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f3ea69992561a0d3431253d95be4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ba0d0be1fe5bf37d944400fcdfd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29931a1740807a5d54679845c9b7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a27f320e00e5541baf8ff24e0dcd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5432d27b7a228bcb564579a798182e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9153a74aba4d817216099e815c60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690249db2d0e3a1dd3d5e36ebd5029680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f7b9a583975fa72b2715996919a53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e138c34147fb9b4f0f76fa5924329682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4506e962cf68e191af887031f5e24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31ce030270659e5f0323f576b4efa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88f7b325f0a97f7d6540f90bdd72b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3933bb35d7ce035514b1239c5c07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82fbce8384025210c01384738b84b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1902e08a78f86c0a7c11e9b6eb87b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a692b283fe790956e7fc9c21e8150689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17e52be3e721f5547207c4c214ce5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de0e02560c87ecf2511a48a20c0f5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48600a815a60020a55beacb6657668b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596b05f125d350bd4cdc437c0ec06d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4fd5b82104741bc5cab4f1883fc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4f88a471f1840bc3c6eaaa955fdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e859d5b535b16eb2d250f47c8c44f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ed607646b58a6ce170a5a48648c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea637a1a7fb30ff004ca6c107de7ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d12a33353b834388bca3fafa2fd312699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f32a3b57acda08b42f59911c1bd225700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376585653d3ee26abe5d88bcd2daec5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82a376dfe6b913ccbc973e7a092c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab6cc166b9bf46a999a91c58f0b92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9cd288f88cb1365a7a10551a751a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b3c4f7b0d42a376502efc7fd873b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd3d96b8c19b9dc2422e60a4b4cd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b48fe2d7fa361d022c9e775e84886707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1970291dfdbba048f0b1a3d63a0fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e1e1975a0677f8a112c63fb366583709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945664c3826a3b900edbf438b959f06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9b1163227e10ce96dcf299432538711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d10a91c6c88b00d8a2f2bf2bdab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314da024fe7fcebfc7a8c75d4590f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae6526857e3c21adc3332c16897dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec33c8bb057f19ce337f247508d98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55587a7c76f859e6b80edbedbb656f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32dd286c79e26f13095f7898958dae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a73adba6f28ae5551c7eb8ef80f663718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3090df5f38e5927168669d307ac8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89910edf41c4e8471722dbf2d5d821f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce8566a2d33e44a3886c23a6636c23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3880907ef3bf8e201ede3aaa814d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67df5b6f62331c4366009042c23d2a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a152ffa784aebcb7ed7cf5a39771724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3ad4d1c506d4de5dcb103e14ff23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2a8917ab7db2f07248399ce9e980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06b6b57b77614b62be1f42271e92f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746731a767cf44b285cd81c1eddc5bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b79bf468614d5a76fce56c4817c93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52910d07e4a083cbc1bb65523cc15e43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65031b014b1f783065851b187ddbd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6b8b802022938f469916ae3dbe1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ef2459b8f4aac74e2e52e3b1e9fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356cb6eb628954806dda1392460a44b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b90991e71bcf213800551a99ed62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b5a021de529560e26d69574aa4f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c24396e263e99486febe26c6e5806737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b29193e3b7a9dec89930743bfac98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c6ef1d685b58c1f06dc277d74606e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aab3104459e7a776aa23e43a08948740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa8e59f4899c064ec45a5187d2e7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92a5712aa27757cb2aa16630d62312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cdcfaf4600f62550a5d820db99616743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807ce7a425bd7ab418816e9ab9a623744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f67e784b9b00e5e0580b228011ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910b06fd5e96b2f8f61b83a56a10b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec4902f50b1c3207929fdadbc70eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05cc5374fd54864249dae4be59be90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9f36cc128d82b150191a06264f56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87fa4dd2db10cdf99a4a4810abb44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232baa4c2cb60564a96ef6e9843c7991751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453808adf78b8a48a8a1f5bd4cc06e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243c41dae364167a6e41b2f7bba7d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80925f6fd8fea8b69d9a363a579207754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce9d866e7e2642206606214d8a0dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070a751c077f8deae26e2abd07994c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55634f1ffb9c55888f661249c36679757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74f3d3436f313b05fcdf164be5362758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015f126119ec8008b0f3694c998f01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a46ab42d36f8f796ec8cac642fc083760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f053ecedb37cb63e911056b26a37b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01105d4820966c94ec69e3ce2bb6051762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858cbae86b606338c9a9b8025108a86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2dd69c8f3a8f6afc70912737db2c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102907dbb48d6db20459173f1089b7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f7365e085d305637227fa5fe0acee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddafdf68af26768ebe6e8c49f4acc2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987289458f10c25ac4ac2ffe2d14476768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03a00ae062bb6d716026a33854c2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5f2891d86acb7455d213f4a63c69770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cc9324a84550f4ae18b6e6238664771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683c0b27e9089d2250d6196e38e885772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240a23b04792223ad5cb61d4b1ee7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb44caa626186c779a9c086bbedc88774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575e55c32267555be51ba0ed1c5f346775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c573ae6d887668c59d09315af483f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5340fc1143b3509533b1a02f2b568d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a69c906064fe6bf6a0f4eb37f29d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d0db8117f6f06ef205efc0a72f6ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4490176aa37c3f772e2b49f6f22d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ece7c1b4bb1e2549d94753cbece0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17099e95ab41feccdd67b0818f14ec31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba0a52fddd659bd082236a00ed8b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220316e906ed7ff5aca3b805c8b7cf1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d931cc047827a658ab5fa5081b9f61785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d01a5c1f4b127e5920b3bdbbfe506786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf612b72cd89db4bf468c0335360cdf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d122a28a5380f67cd2af30d39371788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a9b297b3cc84178026c56c753669f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd86f0e637c82869e679ea5a5497f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbb84d25c91b1d9ca240fda35bec6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2252425bbd78aebdf038b91f79a9c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d754a6c502ba11a8cf4ccf11bc65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847cf33256e8556987c6fcd98e2cf9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de787ac663475ca15fc68254a97600795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ac9f834451f29aecc2986d6e4634a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679617dabeef8e21fcfc4572ff29d74797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8205020f293f40224ab264fc4043e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bd11f17ebc82e30f5bf1f9d173a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ecf8d6d7df5416cc402f0bffaa10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db9e732e91be3996f04a5366dcdb14801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edce9614034ce2d491995191ba7b1fc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba1a982ceb6ec87a57337f27cc038803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeeb833795e6194a2caa1161025837804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c141c135795c29a813e6a0371c3ef6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97113cf2cd41f0cc89493d8e32feba62806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87554e8e7bf5b0c47b16de3aec3aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6276a2e0cace962d1570650705ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b400f07f5922ea7f456fb948edcd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee086358b45bb41fd6d3942fb54c92810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954fe43b0e7d804d35510dfa845842e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9107ab2845b4a6883907d804bf77de812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a84316b303df7e017385aa14eca9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1667ec4b4f39654175b0490b087aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a73b1f23c758464e69f369fe67b4c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f62ae81e70927fba9013ac7c1786816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df32016beb02dc3a9ffdc02058ebcc817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d62b9f8d172043fca15473cd01c3311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd707c1b882150af3fb2e8b80f9822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa569cdc1272e26f8e52610a32612fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f31eb2cd6742cf779bde139a7deea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184ea871a379a0b3e629166c3ded9b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc76e4403a969c23de7d6ebe0cc8d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef015c34353b2aec5886db5e9e8e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb12a2175ed2a72df20ae87f3cc4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef4e73c2046cf1809423f13440c5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93825d439f23a0211c3c6e857e278b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95db933879d78f530228aff6880c9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef32a0f0a699772007c47f2b4fecd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56a51eb00c89e3dd4747d2e17cb8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b1bea895ea982095419891667c4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c05161310dc651b38415a63e6572915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2daab8ce8bc6a77abb4659d028bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a59ea435f8c6477da309f1407f95db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2d4a3d1524148cc03baa759ed6f2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2afdbe41c66db113d7bf1352190d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26675908f852b45076650f30722b04d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b371105f96c3c1cb91c70b96728f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559d1c5a7ea0925118e839d11068c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e9d6899a441d228a0ca5c65fe5a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6636a95cc5d5da02949e1568a8d31a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba8faead2401afc76fc40e8b7953525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253edc8f1053ea4c80b010a21dd79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c46271984c50d1ed3717e244f5994427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a35076718e5a395b41769d5b7e2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3402b148ffbc563f1c3a9465ce8d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9f5f3f0317cab751de0599f6a85f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f284bd3785be74ec71294599c16631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d843b86ab3f58b4c4b8592212f04cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e8baef60079deefb3aadc55730b9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d83d3cfa91b7c14489c458a5e4d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89cd309c5c55296f2bf947da09cff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94438c20591064a041a9ecda5bd99136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac19b118381b72d122077a9585997837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825ad95c05bfca76f906bac02a0b4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22de8cf40b64cdf39b3b16337d1f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2399381d8fb366aa014a205ec9bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc5686f8f2838c8e8b8f565dd200d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7190da4ba8ae2fcb9c4d4a364a181f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91517f4fc1606aa3b102dbb066e3be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed10ef30ff90f12456c0ab5c63e43544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834abec58c5f5c3e9ceba34c4fb422bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240782b3270f390e3903f1c8b20cac746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099832e3a8029010b6558fc8a07ddfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10c85bf305f90ad9dfcd209742bcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d183938db32c872bbe1e8ea7bf68749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07b8308d86681445e5bba8d3cada150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19328f699f626125c05ef75a34b9e5ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d73186f78cec75d6e6a45f41c286352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40b895c136717178fd204a718fc7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac600813cd0c81b2911e947bf267e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6a4830cafb31155c0ee6b6040f2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86a33fe55fa63185858aa03db15d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ad6ade31b1313e76e64afc2793ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880a995f7759bf8246a08556bfd745e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9de9261603aaec920523058e887b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dc6f2ce3a79e5deb931b6484df8dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c436ff36a0ba582a8fa3643193459661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709771a10c8ea6d69660ae2e42382f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5787afc5f40201258e08408f74e45e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9133313728c8d1f32ca6db14cfee5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc0c3fe95b824224b5c5bcc53217c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91227ac5c55794e214315ca6b7b19f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264470d8acc409bf76d1d04e27c47e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143a28ef3af36f8cdf074f561ab0b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df7facf54ead312890575de2d4f0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137924b6e8817e044efe2c832d115470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe510f1bf1ac1730520ceaf820bb0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec3eebd5c3cb4fdef6a1e519969e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924536ad2b31ef525d40a566b6e784b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc92790ed8d5fac49516b4218df5d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c490fdafb0ee2c6e2ada29e289c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a21930ef23c17b22f1dc12c93d6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e2be0f3134d582448fe21ddb7cb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e688ba14aa45351e52ebdc7b9de878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264228655a122ed23425269143d5af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531df46eb6ca03fb043617424bddbba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783fbe3e9dd8a9a05418b97dbbba2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a3fedc94cb5d1d27656b58db479e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ba5eea63e1ced124c5f76e7f649283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071bc6f1004b0e6c64228b9fcb7622484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35241c7668efa29011c07311c3429585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6e326a86d0ac03480a4ec026755186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc91203abf38b0a364cc9719a8cec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e15e46967c021d48d4f14d1f340588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060ab2809ff5e10c9832578bd9734f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fa01a440098508f87241fbac68d5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a293e70f0d9ed1a824f194763c12f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17325804c1a64aa01ce8bae3497cb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179cf1537a3c6ffadd36590a73a74993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16af5557be341081f2e4720acceb1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724d3461e6c695ef65d5bc427b2ffad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102165e6f4c51ffde053880d5b1be4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271752c7f6b4941f757fe3073febffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3005717243e8171932c8cb2e98bf5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ad604a6a088f2a8e2e743332154799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defe0d8fd61dd83c8e136d8c60eef8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d3bd11207d9d06fd2d32a0d0627c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307bb0e8d25f5163c0628d90a57442a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd10ed405efdb802871eaecc60484c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46fc4715c2b36dce3939828b6a1ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2909ce0f5856ec995266f9ebebad6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabb8f050e857eb6c7f51d09035fc88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3aa245d1583b53455d6a506c35342107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199088fb9b2a14ebc93b65bbd2e353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4ad22ffc43e67a684561feb5de02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa2635fb507861f3724ddf60cb0e63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba5094950b898944971e18b5bb93b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c2142a945a5ac10737ca2a0737f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275179af775daa666dcc95e72f28686113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f2b9330a0d07a479e7cbd14dc3b85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677a94d5318186dfdfe7dde88d1840115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501495f578f1a239a86eab3bf86f37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de1b468c0dafd5e257da0b32d37c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e6050ab4697a28b8feb6cc8c16cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5b0d6f57cf864ac3fcbca91532153119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496342f9bca59156dc4cacae07d3d92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc268cd34b980f92812848e472d961d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ac2d2f01c7727d29adc7d5b0b250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e34050d9f8aab652e0e348be6eb9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f617c79b5e2dcd04c957a35f83272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc2121ee71415abae94549b39ad12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dd91ef41a1542d930dbf6fe52d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2339bcbc28aae40acb7f0911d513127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566996919816641422b05a06c14f4ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca67090acaaf6a740d70fa1230e0c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374cba8623f00c9fc677c91a239184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0cab672c8cddff1bb8b5a55d88ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4a029a2721926ed2e703729c3e62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb442ce0a35a5b22500732849f2cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a2614e49afcd6dd9d0f3b731408f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb108bd0853ad2152ced898a9ed278f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deb93ad6301ebd17ed341b60391a99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a176066f3a0b65e7bdcbc848472e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06da3e8aeadd87dd14b74d5b0812973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757f3a558fc9476df25029cf01ce93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc258df7be557789b8c10caee0755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf57260222c8026a18e98e38df744c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f500e7743e318ccdcebac182742d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828437fe86c3ce836e680c3e495329c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3031be4c47477170282717409488b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda0b73f44b58a4670e013d38b913d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a097ed9958a903193f99d0b5ddf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a007ed3fdba3af3bd323a6b033014bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fa007d35697ceedb5166ceb3b010e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac804561b5767988dd58a4d37160a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b0ee019cc3d52cf936d3b12cda4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69809457f4179c1e075d178facf5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695eb1e6ff4bb23aee6d6f4d27d6d91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63dbdfe3aa8f0a1c45dd38a684f38c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ecce852a073a54681bf27a03a1ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da6be35aa9557673ca850197a4ba7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069475b9bffaedd04518c000e8f14d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c0e120f0b3abd3121926ca9dec4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee80b7477425ff65d9aaa73848b94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c69ee0e33c864bd398c521efac0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ec718b197d0f5e9d31c3b9061b81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b04242b6adcd337d7a2f1a3ea23eb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479b21de02cd51247d96172c86c65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8efea315a4f52f64b1c09cb7ff0110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84925121cb81e77bbf3db465ff1412164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d792a6138126601621e0aea8b91dfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bf82e77197212d116b622eaa87b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d88b4da0b65e2ba7efd06dab5ba49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203265c8f1b43ec4d0f9bc56d1e412ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060b4222a27a8bb3717342d677d037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d7eea2cc05c863c945024bdae356170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe70807993764d0121b52f4ea4a8f60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2fdc0ffb30dd13a219402c48a028d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b0e417d83e2a98613b571721c9c80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dbff15361c6a734181a63d405d254174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa218d235cd4e89c97ae27705e0a1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f04497e6983678c4632f347b3a2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4b9eec82df2e4d3bff0852878b34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ace9c1c2ea9bb47c28fa26d3bb20c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2760e42051aaf77783c76d9638721179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf681a02c42ed203d390de8d7d422180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb795647798024c18f594bc8f7ed7958181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff03324969f92a649f389292616fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2edaa1a030fc0e4a6de348daddbd8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18a62ce448b1e8a3b77e25b1da68f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc309b8c68cae18950c1a453f5f3e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815a739bc0ebca5c737e0fd373945e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eae03f6b19f3504e0271a64d1c2ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f69e92a95e4e0fa28544c3c027cfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1f4f9a44963cf7b249cdbf5eec83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8accfe94bd95f144f60ae5a6cf98a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a767796c0cbd884f12592d0357fa79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e1693e04968b5bc17948806808d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797dcd0e7a96ebf4103d041d1ec0f05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c711e5dc7b27a8c03ebea343d721f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b5362c295f784035b423ea20a676195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ed13bde2abd8866117fb2f2d32e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0e9c8690c9dbfafa34a654fe56e87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36fa5c2ca9061eb845e1edd76abe48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b03b02d4f0e0ae6e5cbf1a792e56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153378291640c55542a28d3ce46fbd83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48e99d0a1eefdeda03c9b409b45ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da3b641a6aef2a13a941eb509d31f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732152ac9e7bd88c25c00e771081af4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0fb109916be40cffba3befb7e0501204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f725c4f22d1e8f06e402ab27c7ead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b6a8281ef1b67fef20daf8800ef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8045e615ca394414510955e874308207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63f64f0ad21d9371bf3cf1cfd2952208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05f9556af4e19f1d0b5ea8b1b5f69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ee9a2b8880ab95909d827386ee2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13690a0127a31b1fbe713c85f49a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53b3e9ac09de6e09dabca24b0a812212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23952e3b905bfff0386ac227835cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552b761b384be71a54d4ffe88b944f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852fb1f7387d03d3affaef5029ad23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2792751445089148f2caef9001db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5ec554e2f388a614c555e37a8a80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a34126a5ca8777649cde374485d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c953ee3a093ac40758c1efbb6cfe1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8926c3d8fd0e1dbf35c4cf445ef4ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451cf6e9ac581656b9fbf7f38126c8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c4b866fef05368df2b2a87fe0029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ad803daa40359533a61d2680d55b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32883757dbd0c6d7dfc72124447edd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d665362bf051aa91909958deec73f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0961b1a48b08552f5de8907b47ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a579d2b9a5526ed5f941d08862c412d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e1be5d099ad09fa7f78b1c5405c1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef45089189f2dc5c8dc78a58d55dc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080294e511612a7fe73f9fb194bc41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632cb17a4507860d85bd34a47b933ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b61068cd9969a8bcf428ca0e28df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cdce09e8c5269d3a04218147da43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b047fcb2b8d3e774e360a9f351b7f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297ed909bf30bc94f323be420ca31c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16a1560adfaedaef97790179f0876236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1bd9c1de7a1142b342a8e815b6206237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b11bf59b9862f757c06ff515eeb584238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15cbe298c982e235b2a9fbf553ebd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010aab1a40b53375eebcfe54b3e22b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df878d13d1ab95b639d3a7f969ad069e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ff6dfc383547b276fe6967156b3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994c3d6cd0dd63ba9df7a8f49d649b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4876799c832cbfcf19a6f2ae0b60b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e100087ce96c40227e76f4b44890d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cee1ceb13ae72cf863a446ed3cc70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676e18ed4b76c2588de7f734c138a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747d60d8f7c814f39e6fcabd6d5856248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e39b7ce12622d84f756cd400df1c00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f3e54e74dccab9178e8b56f326df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b56c0b684d35a94c3912f67642cbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e4b599fe334e720420377dde1da5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daadb36a1a835a5e60256c2bce34f86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6027e5efb0a0686fa21bc7ead7c059254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c47f8059be6eac8a7e98e9ceab6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2dde2bdf8d64bde38286f3f978384256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8718a4a93e70790f90540348415975257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c40a26bc11a28af7f7d54d46a8904258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005d2f9a6790fb4cc4b54f8912852be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97abe705463cddee13b17280c924f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea9dcc241b29633752f0e679d6b526261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6055070e678b4d90753a88662c03730262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3585400e0dfeb73d046c629969ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ce7da329729b15f582ba39301837264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0bf52d8999742cb03db9300068605265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37579f4aa4dbeb8c65d03c97612192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b14c936a78199afca555169ebfbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4d6f88c0b597ebd9894c52f27c91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4311d805a930a5aa8160710a51eac4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5bc5ba0ac84b2281b33ad3749ae9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32af501a6b6560f1e872c109adc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118573b139d20bda5f76e666db47af36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223f66d98a7b89bd792f29c3553fa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed962dea35f1bcefdcc818149a40b4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b260b698b6eb6871f90ac7ecd7c1f6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943086d0a40edb8d0869e226e462d37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1b7c8190626079f4437fb9834474277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fcb4e0fe38375b57a6836c5b1c87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399497357b719401fc5a8943c6c187e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944ad7314e2ecc16aaf390a7b5742f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d79f24196703d926e6569aca47f8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729791e317153d548921d8db82bb2f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f9af75bbcd1844debbb0d40e684cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6944360f97f47fe18529d65d84c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acff573f95c1af422eab9d2eb406ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a5b945e5ea4458106772546a07769286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc3e5a9f70f327d185024a410dac1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd045612ebcedf5ecf41fe1c8c89653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dae97c13af564ebaef25a114d375ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ca454377377441e975036c70622d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a2fb85847a64aef39acf95da7c76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c35bacf90fc09d4270830211ce255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf4650580788217b57377b126bcd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030a47274aaa96b27ab3f011df5c4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43d63c248f12be72e5ba799e23438295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078408a9a85562c87152395b8548f1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be18978eb2957d1854f567db3b230297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054617c7a51472822cf5f941acf7965f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e57de13dce5a307728db8fa9be6a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee913349bcd30ede4370664c6acd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5ac36ec435e09aded50ef199b838301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698df83fbba4942144eed6a09d9422f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d98f99cd031b52ba6265666d9bfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb783eb05b9579464f4d87aa17d7546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235339e4bf6498b3fd3b797a60cd96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e690de7d9c0b4e78d18ebd2089a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc81a64ef826b1c2f5e061b0ec2ee8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6be07b34f287a82faffa58aa26a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa41154fa53b02bb0e81fbe4e2308f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af7eeec0ebb75ff062ec9dbb1cef7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498331fb9b7bfe50690376b4bd10274f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd102656196f5605cc5f5df55c44fef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38e5b278756f497be8a1cf81118ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c21505f6c10ef97e6546799a9a6b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3b7aa3dc0d4d450684c27bed238d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181910cbc4b9710c17fba49d044a6921316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a82604056953fed8b3d14a440d7973317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22595d32265dccd47a7055046991f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be8c2d99eb5357e3addcefd644d56d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c355b75a22d1a44725b1680268256320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9bff78e0060eedf48a51acf6bf147321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1804a92efad0ec2702086d53b39a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7724625d2f52539b401b70916c07b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b0db17ccc0e6b25ddae17cbab15a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb954c33c2ab161f8b4081c6d63e585325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44fa45486f3ed57bd9ac60229163d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034b00e0237e22489f3bdee7fa5ebfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7a188397e1d6184dea5082a57b70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7975daf730d0d09be7221d9e3268d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64a733b1da05e7c1c810db7798c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f86c3f3a45c437e4ca29e61d8bab5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b037a39dcd62a6b8709c571a0c5c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3c324ea955e096a420925653054b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236b59fb3a7a8ed27ea75a4a425c97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047caa12202043883a49d55e7e9ec02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b3d321877d6a91a38323f5a15dd59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f095427ba6d957524a2963d76ed0be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd14778f222744c5090bc5d83b739338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651443dc59ec069d6638c340863a61cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a6b33cb601ffa15ec34677c05387e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72f56a994429209f0bebe3fb8aff2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951c24f407aec39c54a861ff7c81db4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659140f8fc708829f85b0d4afaa74742343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21750fde9cd46db393c6462e0e038130344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148888faf85510c2a540d1da6f55f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff34988970133ad59990893ca76e7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a8eda4ba36714dc1b3e9a8f1cba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ea2e04cac0872b0c2802f57275c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6bd82dc91eef3c81f5de3fa7e3f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cbf2d4ede5b60f3208ce37dc9dccc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b648bb38040f453ed0915333d29ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d9586101dd445dc243e84d990538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071cdcff4503f826aaf9b19922173de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5bb5aaa194a48b6317b400eed01e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257150dc63949bcac1ff5edb057c102f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f40ea496f1730f95edbca26f3e620356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b340083da82ed8b8a811754bf4040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e312c558a7e05bb99ded4852d20230a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c549bb2bd47c383df52e6a619858e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0b376834158c8c38b4f30dd335c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8408a442237409cccbbbd785e474c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc757ff29b48a34bd1eff33c866ba8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039365d9f7863b322be7d0c09f66def363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01dd5e2ac6bad0d9e14b6912f03e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c666bd8dc2fd9a07a10e2e371859c61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb208e634f0125691186f84e3e9e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5c6dba06cbf5902459d28d56cc6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aedc0a2f76e3b0dd43583cb669088368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901c33f56aa88fb5aa3dc9f84f26b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8a367f9066a611165be9e0e8878d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b0af3b5e16d3da9aa6069e65cfd06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe5f6c657464e24ce9e613e249936372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5a27ff4b8e5e712588a10c98c504373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde8dfd203e2c237f0f6b11d502670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d602c2d61b1f0c1612543e82028d04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69da0eccf5cfafa105a3d089de24f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257a9801021a93159b9575cc88e8a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e40daaefbc5f739d6313e5be9f6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84036efa08263e3a243b7c462e2ab2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11e7a0268048f2324815db97865ba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5cf0151b0174a50a285452b6b561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67769dcbb48f3d143d83ad90cbf943d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f477b90aa41ccdc4babb43de8c5d066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58f72d450000127a005b238174833384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458dcde8ea2495a2424136673c73295385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042579ee392c9068ee910baf07b91b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcaa52c57c133ffd5491280aae565b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca23fd5eef045238ad635bdb0ced6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4117f6defbc4cc6c28ad6008371e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997b2a58bff84b396ac7c8cc8ba857390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1eb931dbf65188a6b8f5d1f00e478391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e715458c1761dba1d34966ca4cea5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705846a7105a0a4dbdfbb0c93f4cf99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff07dee593f4aba73cbc069b938e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa373ce3818221a73f1c95ce2ac086d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fdac47cb33c487c688c5ccce65a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8ef06e696980fb13a9b36f313059397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c83392fdb7c10734afcaa19c84e4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cd213d78c6688266e5bf367d57c9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43546c55d785bc1f42e91fff11f56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34e7ab2f8125b7213e0307fcdb9e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0848f8dc6b1a9651a56c250954c6809402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3994b6c4d7ee9721d34966970ea04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f1fc5b662ec78398f9347006a759404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6493e841eee351b47dc10729af9d849405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7fb1000081d7a3fc9912a79252270406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab197f7f380d0440b02bf87458215407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dbd06d235152f7c722e833e69aaa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b880552fce4aa78b1586e325233f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6c4806763f5ec0a423924ec9292d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984460b7c5f8fcec5c78245b5f5a5a8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193cda44a58811b43b19c36b1d96d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35b284fc11ae11cc5932f3a6ae6903413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e07674ef51dc5058996593217212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51024b3d7faddc7168be2e7975d5b91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d8268176def55db56abdf14d4f65b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f6768d5535f2ac5341e275bf22b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703863c33b811fc5c43587ca179bc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e63072fb2cbfe6ee36750d6923eca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa64752a39fec72d94bcaf97a2a6d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d5f247d937e99b38fc8796ba252a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc69d736c51d934d2e8330b66e4c720422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437b2e85450528ec04399325768663423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202853ec2cf28dc8773d2e864ab6a67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e1d823a49639b40ca6b4ae6a6b01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220124d1c35437dd4fef83025cdaa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae355b9d295fda9c646a7f61bfe018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ed72d21aa3f9b192648e8f52f228428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76ca209e8380ef209f84f7fcb45e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71be3315e6864d5077edcc891a33d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6bb9da383c943685fbe114b452560431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f6c075258896b81bcfdc9ce65b780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dcc14aececc27d9e63a1e3f7b10c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a2725bc203cf8225ce4e8570f31e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2d14fd1b68c3a4219ee1f160ad65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b7f795c40f0353a8f2281165e62d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e854b8391a48863303da8d5b0a0d2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525eba8ecfe1826ea23f7ab544dd172438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb7e7c8de4a0af48afd8715437333439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdf147b29537577b82e22ad029d27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48708e12366d6b53379918056b79b337441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cbaf479b2784b2085dfcb5bd6853b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac3b0e580987ebb3174ae8c078b33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8dcc42312dabc3c61e7a1b9088b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce40ccabb67a95c9638f473ad57a0c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed354789c8a6e84ab0122792a823d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4c56fb646a5ca5e1167d8f66f0731447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d5f43b68d2fdf3156d3edd58b7b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb2656ed146200e2be8087aa0fe97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07a47c4f6b4ac36c31cdf2d6d55b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfecbfdf44c26887810a5f3a0d5240b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b5f219e577ffb63bc016a6933e50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e14ba734c39f4b5a890db32f3bf84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a24bdab504412ae2c85d0f11090db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df5ef5f6ab6050ab168aca49887d34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7469ae11c45b920947a6cb08604ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834685ec825fb6ff0d90df2779ae00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75422a3eb7b01dbb3e3c2bc7c5edf8f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a5b352aca383dc113bdc9801746e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487672790da1a56032a86e524a51d7ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf986bffc0c2dac946043c14786a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2117dbe90c5e1a50fb41d1d26d575462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80671ddde8bc97149f8a97babcb3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04a06ef0ab3c472cc66d4c0e09d6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421f8c171d16ae8130cce12c38e771465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a847ae7968290a88f36a7d07e60326466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175df7d6609fad061847da5dce2678e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d3f90bdda9b2a30092b5efbc7eaa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcaa86a17d15e71b9eec01ac55a9f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867673fa09833b196c58f69fdf5a4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0537d71b7a7003f0e1189ef1ae28ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3a6f3f369418e5b5c27805fafb91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05578f26386b0ee76b077395f8b9a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c464ee993fc0f3e6c1367a037761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575fe31d733311ee57e6015e2215db1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba45bbc6791e0af1e7de316d19681476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e7bc64fca6a684540fb6a1e16dab6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e948b28fa44717e69447f11cd0035478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c0e38d46bcd8165c4b0faab9f1f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2e386ea7ccc4cbee0d33d50fe2b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d02a5bcce04252077335697a037e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ccca023821e10b3589f3207349c69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9f13dfbe5591e88e74f53d41c4301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed57767d62a9d5f9fedd3d4699ff2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85739fd2f5cf608c7aba9dfe0d932a2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d4da8827e39d04a2b4e40f139f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361db11910f1f7993d93309965b7469e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dfa2ea0a5644f27abe6d2af60941f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d5d54dd9a111c226fb03fd48122d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aded2504dfe26c1667c356662838c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13bf915bacba30043e44c5e3d4c2bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ee3b385e4a42167cca7ee765a0041492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93a197ae69759fa35001d6e8c30c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d695e5f912b2c8acd4bedaa0546f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59a76fd3fc1ac501678a80027ef0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de022efbdb00e04473fd17dd4c8603496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9eb2c3a9d4901ce4aaeb15fea56a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdd9be404f00d6ce4e925915f6490498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e58ef00b9ed056f69cf58e30df58b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336541b4273f70f13d746086439c16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34415750d9b3fbca2bcdf87ab5c79936501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b8337a678c5cc4077e1d3a471ec5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e66fb7f7c252dfd36c1b03e909cfe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08aecaecbcfafb44167c2feb47e42504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661bcb33bdaf9a5c8da5cca7ebb6f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ccb006868a28d75daf5d154554ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0821b4b3d3f09266e10a551e53ef7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152513e52ed28df2cca9dcaec28cfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6bf6455201069165017ab87bb84d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d1f371050800fa715456441bb5c9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae0e08713b82354f83511928cbf9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd8d03b76505b73d39b8861f28f622512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7977ec094dc539a95308a0f492eaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd842f8a8da6d5050473ba9ed5102514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38b7bc838cb78cab2f172c531848f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca0409b559ecd9d77510bbb14fc62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb741202655ee7f6a43335445cef955517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83467fba07feecf4e2c786ea41956a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0f28d475306f1acebe85b7fafa48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d23fbd7033e09a0edb934a8889c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd3c7383d94fe8746a46de810bfe20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b150108806ddf9baaba10ec49c6c1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197159df7427b4a34d205ab0835272e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be0d2793bfd3406500d595177b6b18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae80a3008c29413a31e7c9270e43d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13aa246c3ffd6749e28906616790eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d636e5800208eefb2179c8d88605527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99837fafe7b3fe049260d021fa0ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1ecc7cf1c0b6f1c10b0c0dbfa5a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f99cccbaf382dc7583af82dd3e1d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e3d7e9be404b36d06828864dfad96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e18efcddcafc7d3c30db0191528a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b71319d4785122a000689ffb4f36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52e9c9aa94a8402db440ae2102582534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e5de004dec0773ade95df4896e5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e9ccd1b806651de8a177e0530963536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fbdb8cec62364184e313d92358c58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccafea5452b1ab4a43267571e88936b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff5045188a818b8ecc325a548bf56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69259c6c040938671c784cf7e25cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16480355459f087dfc0898329a257d6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b3dc8bff737d5f21741adbc31bf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cceca5899465a838686e2a8c9b8cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91d36f932ec992dfaceadf50d0a3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6ce441491e49b970566231f8ef19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b128c4514ac0b1fda028b77ec6470be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1acb06e041e72493bc9c38e26e79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dc068991c1475c17799d778eda2ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b975f5d0231b3ba0be702b2a8220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a394cdc17f3747b902b1c992c654cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f9cec48c093bedee56861ca48bc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2c15975e0e2e2143c7319757c9a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9d06cc29e19ff2c57982d5a8495e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0103385dc70d6430027eedebc27ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab99ffff8ab3e70ea7ce09021daeaa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb953e85caf930b0a4f46cb09e849556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1abee1278ab52216c71c6c3ed156a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486469cdb58a756dbecfc8c1b89cc438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb580c61e13d066d0d72de35be1fe02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7993063b074dffd22a6029bb401b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d348865c7df850a5a3dd253371f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1a41c67253dcca184411391bc46e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b45ec6ef5d8f531f5a711ffd90920563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7e4916b32e1620734f7b3c60efb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ef0fa245149d9ca64604208e5da9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159307ac190fc6d4c0bb98a9182e2573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e834b8ce4d39ae926146b8d27e525567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd2171a41a32077428093f90cf73a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e0e0060725eeef4d8b2ddc35e9db4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583ff566ce3856e53573a40736b945570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c350b8afc5918dbe76bffb20c0b46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541f189f96b05667f3582ba559abe3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835afec106d54c7062eb79c10f982f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0b9c54d6971bccf2c4282a14f8c0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41148ba1d380209bce316a59b1535575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574bce2b3efca0ac24a637ce3ca52be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab6b1d1752c65277d33353ae35e083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506c96d425ba53739ed4caef07dd63e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b232b2f922f137ba9878430bdcbc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4c1498ba739bbabbbc2f8ed542df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97452889d094d8e648d9834512dd3ab3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b14b0cfa338acb38643e3ee309d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2387123e1dee22c9c565d035511c670583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce38418bc9d1bf599732247867f29e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df27cf5da32fd685d1e7056d0bd58e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd451819ac41536d91dc17211f306267586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d6c2a498efeddc163186b894f812587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a296ebf5518f374a8cbf1b2d7c3e1da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b7ba6089bb917637d0695e58b0e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a886f076c55e15050c8f1b24f3bca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee300b7b6dc37382499a46fbff50093591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c818160234c6702b558daddf8b47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec2a3ff92501eaa430444208ea555593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab36453be4f0ff7c76640df493084c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b5db589b1ee36b3effba7915c2d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c6eaed3d3c15e8571b0be1ac2bf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c16262f0d99db800065401485225597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c43e5012c60562a50f1f3095a2947598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae506f68623a8e1ec0e64e9ee0cc0a60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac7144301cbf1d5cbc399864b03f8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ad7891a3eb41f4999a03c24fc82db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb266205f17cad29832677b18bec961602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc00539af01bbbcb04989b573b1a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f75a7f0de096115d3c8f83869c3843604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466e372cab479c6080f1e6d55c2462605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43004a37e29a852393dd9ec498993436606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca7986fa108784e1c5c250bdd33e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410711a7e0e71e72ed7bcbce0faff9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e68a82f37f2730f85fe4b8b3184b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211dd2461929525d21c9edcb16df6ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d3510f9ac0aa55ef965afc8187b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4cf3b6e843512e2ca9bb77d44ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903a63581e52e420670815ca26b8e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082960e1b1a47ce1e61e3190730be7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9429015e215f47b897174def616917615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484275e83715eb1d23839168781c74e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e955d23a06d9dd59a682d8c226589617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c935a6b3f9c56dd8b37d867fb496cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358f5a0d806b4ec794c0a3fd54ffda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d036a6965e2398ff676882f457c61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651033dc27aa59fa21a9b3a91ad8a63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51967362ae6b4512288b9960b7a6803622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcb81f1756c00f6a92c2cf4045c184623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4008f748ed0854e2e4d0d66b27b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476169a9f845fc60a21876e8df422b21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20460e9143e5971ced959e0ab7bd85f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ad1ca3a925dd991a33704c46d805627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b96bc61704c4c7b61c906fb4ca39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421bddfbabf00ba2663169a2b8e56fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f0ec0a95c06523a8304efd88e4567630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad138d4be6e555545ea483dd42ed7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7351fb575ed53afc8edb0f307a540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e10d1ce02b8c45b72d64344a557dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053e2a5036e1b5c3889adb7942ffe7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090daba6f5e09396da9112ba6689e44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a5d25302f29632c897fece52eb935636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6d618d5e9fe0586c04d8ba89be6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea2c079f48f12af016f73d4fb1d949638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7130a30e5589c997c26c1412a40a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c941a99e07035d7dff1e71079ab4d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8fdff2230fab39306bebd28f219f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec05c9ae2a42f2fc24268833ba9fca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a35597093177d0a486312bcbe9d5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f7b95d2ad1913e503e16b6c7de3a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584debb20e1e66957cf97fc066a40c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5754756df61c00b4f6602345beaa83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c9de05d9b4164a5e4965695261cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d123e5144030ac323e1275ea537a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584007fe10f05012eee6d284e13d7b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ec86842ec8aec0001da6db4b373e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f647c2a7bd4731ffaca30931a25e630651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe9ce7bd1c0d5b1258b0be284eabd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c248b45fc175c014272d95b11d7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ff11d40a2173b602cb01aae968a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2318011f63e8cecf316420e6ec0a6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c05944cba52527f4774fe68b61d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff94979734780c4745a82d61a9e89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e31b06adc0f645eaddafe5424efa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657502415c5599efde0313ee41c2006659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cafcf4ad29eb445c0ae20831faf5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45e4f4b8fda4611bae326b368109a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5dde1475a0c82fd4844c773dde995662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8444ac72bd99323e2197e4e18375abe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657d6ec94637564caeb3e34e225ba0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c84885f4b7255bd285be02578a421665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca4393ae6276534d02d196649b6f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aee14955c69e26d3fb297a1ccb038667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e8609341563214211e90c5b69d47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86651358252506e088b69685c574566669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b8d482238a1fe331dd0bc4722cc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18bb7e08480228134b08beb446ad12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c19f7052c013721b2ce646782d15f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e8adcc848195fd3c9bf93ea44c82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148132bf3cc4c7867e1db89d3f8057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ece0c4f9f4d67b8bb15807465025675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8570fe142b26c1bb955e75502d38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ad20269db832c5e9b45094e9f57a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581f5cbea565aff5e6ffa983178bff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9cbf5342a3785f1a9bac32853740f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fdf40a992c3e6ee743b398fc6c9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd8b1672b2bbcc4ac6b4f758c7ac88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9da70321e17a10b67f0deb4c89e87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f69fb2f611547e4855c45de4c602683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5ce84ed291ed31f1f2cdb3b36bf3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b6f55144cbf33d471541d8fd80c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9b865d12a9273a49cb986b42e597686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed71b3fe6bb36c721bcaa1b57f56e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab5a57118c6e7b18445ea8bffdd61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56032ac941c9389eb34ca49d9e1feb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cf3c6d685c5e5bdaac0f400718792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903cecdb66199816f34f62c318f13e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89b9fd8f33ee89d916d9198e016d2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e635f6ddf31df3387adfc2b020351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f2ced3643a7d8ce792c9d32d5431694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6af48368b32074fc475ff97eb2e23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812a62b86612d309bbcf8b26fc6cce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db163e792f5f49f48ddca798d2766d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f044a8bffc1095bdb9462ed69fa31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaea4a6e70062a3066d0f8464d60a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461577916d432285ebe21335e3c1345700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84356354756433a32abb80121486908d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf32a1f6d79d623af0cb0853cd45ab2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f116406800c727c0148beea9c24a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb47b761efb55f469bd8102f424adb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2eb6f3830c20dbcc8d1d6541d9498705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb1856dc3fb31097b3ef80c3cd0f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bb45956efe2ac3903f3416619cf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e8cab5dd6f906e48e21cdb9c861d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f16600bd4c67d03f1b397c60ff1c4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b96b01969830fc29f86cc81571ba79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd380f1c1ac78fd7d4e45ecbe1a286711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02732d240a8b7a35b9eafdb2ececc07c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798dcf45bfcdcdf595676ec7767935713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e89657a2aee8ef01510294d49411714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b05bcd57f2803f1fbf0e39509e48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73ddc377c9c2f670f854e097385bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972539fddf3c7179ca6415ef050b503717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8506f00329b1bd2d66b54b6c53fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268fa4303573a85fa125d6177379794719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78619492bd97fdc8f89a1ee8afa249720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbbb90d2b62de2d9521a9d9542bcc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21f9198d1d407d68b308988d832b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c40147bcd188aeb085a2b88bc5a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572987044eb446c078ee3b96c1de89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119091c41552e10379d829464ed8e3a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c90b1528643532be9431aa7b8ad5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f73e69a77bb0a99b9c24ee0145096727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589133386a1a1af41b24840fbce3633728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a84fafed3dbeaf35f92d899516091729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf1f32b349b0e75e5d4ca48f2986d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feffb50211417576941a3a71a2bb10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1badf5ac6c7601e92619c55363dc54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f30c66bbf754b87bcef86987aaad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77981027cb5d1c7afd37c8aa78a67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a46b3e4e5a6591c7d36cd0d4a0f99d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92508ba15534339469d69d4234f6fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8bcbe9fbf54b705f034d3900d7ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92768e0e2adc5e27426f2c60a4b7ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086866e7b8d718d38e15eb795b7e6439739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69201963529a35f9390c2da352e82eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20aac493b23d432ebebe10ec4236bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6633fef43a235563125eba7e59e2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9916ad2cc7f55bcd83048378c7cb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccab588034db90a093e6dc256768550744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3997cfa34f66bf83e4fc35b2ce19dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c9c57658bfb5f6f26c1463cb97fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa82ae5b52769c14cd09620b62f641747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f6439a8e7e2a21656d05b01866eda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fe0fbe5bcb4e8fae3797075d4205749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb60e622939ac94f60c9993c56ce5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffe01f6ebc6526e125f21ef1b282a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b853201b12f70170f4848d49001998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e8804d44f7c22951399251cb4d40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a9f955831ba72452e9de1705c93b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e6fccd0328d25a40e8367e01dd39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f669c15623ab4e7b2de1ab26f498893756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc61d4da56ade3fa79b21eb1dc4a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650707e17ae23a113bd172537aa031758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e3f229d90c0010a07bd2523e264b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5f8bab6f93b2f1f6e64065cf936fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29474e40fa9274649d0ebd0fe60263761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ee55f113ea733d8fef81d30c5050762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c974c67e73986ab2a468c7dd1ea94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed3989b0a23b9b9d3287dd1c8229fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf6100f88aaef8ecab62a8baf0bfb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2635a8d04cdcb983aa6720f1f37c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721457045ace27a9fb8a3778417b2a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055abf4b7f35554d61d0ad6353f3fae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3c073ca8d974b253112385e87a3a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e827e649d2392f9e1311f50239abf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d256eed7da7e92bd782b2518239c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175f4c3459171e13b027a8808cb7ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5032d49998285ffd61d485ce5791773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de169bfb7335c2f5e3e411fe47075b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea77dab02fc217b5cdadf2eb7235c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d01092be3dad7f2fefe1e63d2281fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22676e550db77e41210ef55eccbffc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc33dc758c2f59d9ac3982a2ab1b42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080134e6d63889ab83af6a28ef8a94779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171c11a7282fe74c1bca1e70d55c762780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b11f4ef72720390c1d7f344dd50a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9f423dcc665ae501f9d970cb1241782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078b19809ea0e40a3944124453db67783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c854865c0977f6c431316c6717d49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166a268e0660c6b87b903d82a83fa4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288406218e294faabe4073433aaf080a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914387e1884500becc88074589ad8d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4691a18fea3498d3941612f15c3b7a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345b71a2aeb0ecccdeae1f811d88a52789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd084b1d32d22f03cbd35ca71f938ee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b64628660d16f36238eb48832104c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d181bfd951c06ccb71abde4b40853792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe68eff6378fa68cfd80d1bec79bff6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0626508340bdea228ccf5a2b866757794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb98216c73341f85c61af7d0f58ce7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046959fe95bd776f09b7519fe60e0767796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c94d79430efeda97617fdc5537390797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b243af25e1053b1f4cbb5d127acf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e869e10019f08921f28e3fbb1135dd6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224778fb50a67c1b617ccc804693b15e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b54174916a3736b220d244bbde66e7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c027c83501d1c8a05efd53fcc41d7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ad2378351c8767553698085f9b2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb6dd8ff5806168475a137e6856172804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e86d0d6fc5f6fd2b2404120f15a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228186174feea9ffbcd498bd3b85f6f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221df2ab1d84047dccc914d27b500a5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25cd9301d8e04ad321fbe9eacc4120808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7cc30e084175564c1941616b5ecd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc83b23d67ee630b0236dddb1eea9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e66c9985c6bbc88cf592752d915c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f215290c97d51d184b32930895afa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eab2286df2de4dd550da5716c2d62813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151aa6055a663a8bd11d857c3eac00d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f0762946c0bc91356fd725c244be815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4e79405b36d8b5e9e1c7dffdd921816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477e6bc9f3a4af2ffe20a8fcb6e85ba817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>