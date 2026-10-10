--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4fc8abd9f1b319f679f7550d6675d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d5b29af0ff87846fde1ba04312f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9872780e85301cb1fc6dac20f1c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854a24e60f8a2b71b3c47c4203889ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c81b67319f594d911b6644a47c10d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35a06711c06856e3b828f590466436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df72b83e813c66c7569e1b30bd8ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7517ee62c3177d3c95dcebfd6f5418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e95734a255f125c510f3106fd3559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c667f62062584a546129e7333eaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1994df93c0d9fc5b00d809ca2efa4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a41c36504e9fd1c30bba18f81ace12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407078c19496c151a2375de48004db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a343e72215be4dace4befabc7627bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d949b394e1c9f4627282bfd8ac4d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a734c6ed543946e1dedff1e7af8bd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9802e715d3b78d3cb37feeeee4cd1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08211c28f4ce28c54d48c873d9d15518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945efff2c401b72b954e7ec3cb020719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad88e9b1032a63a35391a8d8e41aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311b02b997103b4b0f1f7970395de121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085599645519916bbff0150238d85d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a999e456ad320b00e90a2ba41c9a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aabda96f660407fe05fa516f33c8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bfb99bdd3f51198cccf9a026df0f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba0a67146b020cd9bb86b605c32e8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e72e37913bfb834f76374e0693d2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067bbaee83762e9a52f6c01f21c75428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c04401d99d207f6d80da5a654119e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034dd23f0986af77c6fc881e2f80f7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d4bc70ba03483157dd37c8a967c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3956a921b2b7ab9cbfb0c895690b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5208639b8fc779876ea4330743482333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3ba8ac3c8fe0d78f05dabfe206a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271ba4fc40aab83afbe78c26a7562b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db812c82d1c8ce8b813ed2932dc1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060ad123251acd0442d7de679d054f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6043f16640e7a707db7fa6b76f2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146d6a86fdf34d3f41c2503ced419739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918d0dd9102b8f69149409f8f5f2fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6034f45ae40739810e54ce18fdb8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651850bb15b8b9956ddedb3fafb237042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c85b6c73fe4dfc898250d9864980843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361d3ab1ed15019b9e982e47266c8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf9df64ac1ef98b7e79d7c483f536b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1ff0630730cbeb33e5e4fca8035546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f294d2c19b1618bb9227e88113aad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f370dc3bbe78d6350d6cee5a06d4b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a6e5da9d26d2e8fbb2955a91d94f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931cdcd6d4a69215befbc044e7b02b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645abf048aca6d86ba848c49293b88951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0af511708245835b4f34495b7743c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedbdc1a2ee548eb0a0292528ac5ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3c155d05e3cca3d8ee57cbaeba1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaed5e6830da39f9778396e8f38edd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d6d29f4d4f340d80fa98ae22bd3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba736c0ad4bba33aa21ce9d3141d9d4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e60c834e3a72b8cb75abab6204b2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b403983ec918344b1b8d6dedba969559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d864879302a9a186cbd4aa194dc9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4ec5b7cb6d9293b6f1e55895fb5d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11bce3228731aa7f3be0633ac1407862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618ae8125a248d123285e3885e69c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c58365f0bae92df983a3a31b34d2ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bfa56e7a080f15415ff3f3dd7bca565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15460f86e8327af4dc2fcf6ddcfb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385cdd6c836dd68d6685a0c8d2e2c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16064822b2bcab998f9e5a5b87c25368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38272a90da849953f5859b16edb8bca469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa7aee2cd86a2d85ea36d0e47413bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec168666dce47b067b0bb1fbb444571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b999ffcc9c5e8dc4f0c5604292a5d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182891a74c2618209586b128b4b3be8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643529d6bb1533761af7b7d3c4998bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576f3e045717fd4427fa4ef4d7e34d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c19781fc67ee9cb48bcfe48d2ed81876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8020da667f6fb0e7f73e9c76153164777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446fdec6891e7eac7cab6082c510c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf1d34a4cb9a3582030f00356e35479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8898b28050ba4c9c9ef4a2d58ad780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9516e06b06000d298197f511d6d22781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a0cc9e8756550d41e979747d4db3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d2b2ca6f14a8d40e14570f00dd0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0274bbc050106ed96e62986c60ca4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1c693c59a798f6aa0ab35736372c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d513a9b9fac8e2024b775503b03e4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de530e5890eafacfae3cbd905bb7af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d224437add6f908350b24d36757c4c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9fb06cd91c545c654081d0346250089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9c3af47891b9bd40c1c3586baf51f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4f4df08edab1606b620d9d6b630091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd7d78c4b2d3469d6a830d896c7e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf910686a89d6e54be1cee06760ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ec3df597f295583c4ccbd20ce77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832e0e2c393a8b2d6f94fe06f772f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911e805ff0f4c77fce6d586f550bda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f4fd3506213b6f6b473c36ec0210d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2e397b4689d583d9b2da3057bb9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bad0551fbbd0539c1bd592aa70e9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9211082cfadbdc2edeefe74aae483f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9efb7bb2d28658c67c0da1c929afa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e012bc8d2caf24c5872f9ad0f07e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5628630068c1047899ed0b8f7f03a6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c93deaf286d090ba5867bffbe6c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa1f71281720e7277cfc508e0ea382105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30186fbf8fa090884463d3de394cb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e046f87c767d7154b296015a65b7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ce6115297d875fe4b1cfdd489090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a46fe6502248a551bebf4b1bd554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd601f9698da64f5107a5f34424c875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ba6c52e3b9fe846176d82eefe92a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc3af6b04b6a5523358d6d7688902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e1645e5b3b81535431a4e3e2f1a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897c01fdf7e5a3ab3b76c737bb70a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb7e20ccda055708b5b74a274209c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c078e68e504e12eeb3a74af6c8c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412deda6efa03a4d8d663c553038f8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78958015c68c60413bfd6d13a5223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7965bd281e8ab7826c111ced8544a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bded528780193f8c25156035f7bef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d7e44c2e73d873c43d89096efcc9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71af588a983583cea1c6be5e3b4f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fa7b6d7546aa2ee7100c4eac7050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640d8f533a7d2587e9919ae6017805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb5dd4d8a78928a07c721e8fb050e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f90898d86f3172b8b2f2e9b195c0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afce047a02c4e08a54456fe7532b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe4c46a27b18538176219ee211312b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c43bca7d74160a9bfb0a8f022942d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa94c94a117f87813f9a673a411dcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c3caac2f5f7e3b740261bc81391a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757210469a8cca3c7fde850260add69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1a81d45840ba0f5f758571df72ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f072c32ca41b36d9cdab7595c6b16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e176dc481e1b9fbd170cfef57632e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1350000dbb59a2e0d67513ed92f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a83d11c93b79f02eec8523f6417c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba514c3e73c3a7619c3c62818a0a38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5000edde77cfeef2507395476f260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc43f7016d90324b82b65f24863b5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a4d9339f8a92a06a700d1b4478316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe252ebe62ba340b50982d2855ab88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab29b2bfddac139137c69850ee886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c4434dfabb4476a599ff061996c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cb924220ee577b4c310fb555dbc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98312041e4834a06f4f01bed01c52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e9ae09bad2d43294941b1388cc2cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423989fb7ab6f0929a4e5a114e5d126a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd6b14727a4ae43877396d3c01418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e03b09cfae0e310f3a876f5dafc17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c85a4b7ad01d982a0e0423665d5fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e349391de0434258700335e0aa887152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5aaddd3e6377c04a3cafaf37a574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0d8bccd193c7d3ce0f47e2d7775a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7efe2437753921770a2a4d0be916155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd03c3c39957c897d5b9c6e13aa869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f81bf1d615266d8291a53ed4726356157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d31681ee423ee684291e13c47190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdabdf58a3e0afffdaa69cb2abcb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada4174389ff8624060a12b229983e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a80af1f6d172ee6d916737617bfc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70b4e313a870d5509e5d21dc9064b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a93b0f87c54942bde796de9f6b5c18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb63720c498ab9cc38d1bc0f339a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b62fc01ee45b1f6cfc188af75c0ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32f8ae0068874d499c3469675be70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797d0a7b3d61b6c2f596fdb83199ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142165225203492721388e476732e743168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e257350d627dcbd016e052c8aedd39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a6ed8b8828920d51c97616f0bb7a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62870d727c3bd6b3cf987ff4c0ef2929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54667a524291bef8cd7e2cf7617893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51fb7782c6ec17824af49e9133eba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248a91bc9bafebcbd13d551245ab7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb528c1c54fd4666c46f6b538a4c20d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662bad841155301322e6c92e12e2521176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18e0e91a30a90c1d5cd4f20a390d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39160b9f46d674622a0a82437982a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93edccc809cae9c43703331555ca92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa90f1a394b980c4145e63add8b83e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429d018b9d6b93ba86b4ed8f371cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53ce89d0788bdf4700f9921842a9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b8a05067600569438bcf203e292e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f71f286a6aec38f0047a5e422782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96f3f270080d041cdb24c601bf9a51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef0df35baf6f144ac0843fa05d1fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ea634f2e85ff1ec63209ed619eee9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889836a278e45e254493bfb3c8f5c67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85382efbf8f00b392a7082829fb13588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afee648850d20cb292b3477e85f231190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478274755988964bfabf49ca53b0275d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dbc0a25225803d2f7bf8d9199015e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ed98f502c215d93dae1da4daaf27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426067e71d33d18081e04b2aa17c38b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef92c679703e9273837a7274c272d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6b897478e9a2d682a19886b1aab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dac0cb207c91784f6b53d9b149118197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1721bb8e10e74395714df372d37e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176138ecdbe18317fe44be2d35e766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a1817be601e09d12a824af977f7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c268cf8da803d702eacd809e6315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6795161eedb409fa6c281eaa0d8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987cd367e62c64880b0b0ae2249323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a30e3f2f0fc5371a4be5d130b2023204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882859eb84f65c3973b42fc156b90eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a21e52831a55ad4153e04f52ee462206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5e010bfab55bc43191ec9f54edbd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d74a7ee4c2c39cdf70fd087ea697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ec5db4ef2f7fe018f714e3d46931209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d20a4ba025fe9e8248c170b0430c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b94e8b118a314eece7358e7986aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01f3a9c9e10763eb159d490552257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a74162648e96058f34d10038694c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4f3c9dd12e8140415ca4a2889a5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022fdaacdccff81298d441c080ca239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4271428b59787cef77c8638e8c370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c885eff2453aa4ccf2e55b96dff815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1630ece6c4339d3c8b4be992c8ab94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95119ac09d6491f6b16b6eb400e87ee1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24825174b4404744b63e61b6139bd85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5538c11d4edd7f3f507fb5836bc3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833b8a2ec4e648724d4a235855c7c7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c520a86413cbf13898187ada8e1505a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf695d52ebdf53dcd84bf7ba31be40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8416c4bbbbdbf5bb4f4a42ebd19e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4a3021b6f102f07c17f0020888ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094c1961344b8eae74a99fd362290d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebcdbfe1448d58ee7599141cd97846228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c636c6719262c6c6001c5b8821cc64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36e2195fe8709ee2ec06544e8616c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc4f115156dac347dfcec4a853741231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01862594b3b16d5dc77b094e0c2025232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac27edf0e7c5069281b6ff80ceafd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53741c855e19d6d757c7567ee730907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef6843d5f8c4101146b056c58e5c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ed84edb4a148c846b6e21da11745236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed2cf085257c053b8fd0c0a46bd13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f6c81ec0a2afaab2372dd2e8548d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b309a6bfc219a54c04e43b6ce732239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74b0488e24d7a89fa4ae0b133ab37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef67f2ca8b693e72f28695500f5c1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee75990ecde17afdb46ddab80b0a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5b6eefba0e1cdd4a5ae323cb55fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83e3454b7a8abdaa81a990020d0777244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148a24a96c65e1eca3ac9ae92311d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138eee9fa3c4531f857b3baae645940246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee482acf1ecde8172faa22e086c7ae5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b53a754c96adc36fa4ded9b5c2a9f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d70634bf1e4c8a8a7f69d9b7225e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319e9451902abb3f134be0b22751b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0dee3a68c8bcc20f27c138fd43eb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c373c2c136e1910f49962a7a4764d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0edb2111fe2270f8c154280ef19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ab1df043a9071560533c9a4a8b0c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538ed83862416916e014bf000528cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163db4da2775564008655c08aba83d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c59f6098ae2d6238b69da61a3156257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee868a8564e0732b5334594e67a4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25fa763ba2a0ae1e99d79e898aeed9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4345b7bb4d501c9844b4a12f66515260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d677aa273f9d69b1a592ff5073ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad07f33ac879439dc5ebbe0c98b7d91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a419443d7f1b61d0ca92256b5baf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc75e94da1155685bf625209c7749a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463e4f54a39e2eaec2fe35413878c3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d83556453badd3720d20cb48b15e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949383654e3f0843687518fea98a9362267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5f5273714eaf4e1af8badaf956324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a73b92e1573c00a1edaaaab20774269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d533e1519ebab9c4f7862f8d7f95cf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6fa4b9c1e39b3d89b0a6aeaca18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8c9b9ffe631e60cb464abbd3eb86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25202ffb958ca7e2d5481add14321f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca818334dd05a1b5a3e80b11b641a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d72ad811ec501c930f5bfdaedfc45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a39d7c7a9ca47094afd64ad67d68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52c9d666199d3862a313b501279c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34502cda87df5742924368b2ae4eb5f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4488e5dc55fce7303eef8f317914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ce39773e37de84a1ed310a403c04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09f5c587e66e086575983e5dc2564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a382b1c4e643d03fe56dc2955a7aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a3b1c86d5b787be9e45f784c10289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11903f71f9a09b83a586d6ccdb35a31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860fe65cbfb4d3976590c4d2ef16ed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e07092aa6a6cbcb8642331250498a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8fe57fb6733b1b8eefdaa47be43e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b8d602ed2fda38e1f8e8a759dfe28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927ba7cc0ebd433bd798ad7f50700df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646223bb65486f0a76ed808ed9ada9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a119aac569fa9cc4bbfdd1dd0845e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc008acf460051cd5271dfd38a2ca605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f097c7f7bde05d8dc96606ae5fc54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33addd5db4c76426e9f857c4d6dca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc77791d3d0171584d7e3bfab0132b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f2815695830561e405163a7088e4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e645a717dbe02614b66937ce8d7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb980fb5b0c69111337235918ec2a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32420a5ea8149145471c116e7a1188299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ac5a97dfd75328cbef4878506410a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f977d721d2c3e1682aec708b857733301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9886cbb763febcadb5eec52eadad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb605bf7246f45e1c585bcdf8ffff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e060c0404be627e6601ebe40695302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c61e8ed92e367c6489dd2421c4da4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50050387ad0cc601bc6128cf8dd702306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e6e1590155375229615cd161e24b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e257b15140d90f23e7dc89e3648330308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a89743fc32e5eafd12ec8cc78adb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8506246f735b56c41c452963c14576310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcd6b381c81f162291f1557b25bd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29899bbb04832ab2019933288e509a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea77720a9db5f89f162701ccb2b870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa480965d97311f82a17ae4a8d3985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a9a73d88decc6ccdcf0bba569307315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94362647b4194aeed127eb3814d26cbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f6e08e6112e86d9ce4eb48d99db46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849fd2d3f484c5807ffa3e1f4a1714318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391ff270a929c15f236e15b9a08844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da467511a3ce5b65e7cdb374b4ea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5d11dbc4eefc3176f83a4bfdb84f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e83c7b1886f882ffeddf53a1d135c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36658615a060581766fd95d239805323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab22b1a4450327d69c650b4771255324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4e5577a55ead6fd6c35cf5befcfbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441238839d82f6af618788abe87fdc12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7df3742312ef9f75a9c4f7655c17c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707adb4206ad2b805873c1a69cc3e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1294887fc76e2faf9cfbc2b4ea92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212765fc637c5112dd1f1b2cf0e7e15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9001bef90c77aadf1dc79c3673fdcf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ffc0ffba59b2d2009b2750bc9639c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b272371da87c47e3b6033a4186c82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7313ba38dd17f8ee9d562ef827366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d26386c6dead3b448c1550852c3d39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8bd7209fa26ae2a87a44764f717c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf682f0e24565b17443e1e29e44eed6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920850e249f6a07329756148e3e7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2517b2ec25c0adfb54d5bf7e384fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b20183390d3647229da9ffa53ef29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97513723be2949dfe34b45a2999c6e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a56cc2305e3fde0c0a9631a55bbab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f07cf2adf7e5ac4146a6ac247658b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046a1419ce3ca6401cf53f0067cfad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38cedc1115c8c29e16c53cde15f12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff1587a97b0a256dbe0a3f8a0e041b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6893b8ae57f27828da028caaa6f9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea664d86b1d430fca61b740dfa5d41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78e8812ff5d7dfb5a602eade9c594a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9ce09aa6dee2ece7b7786463b23e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb878646c47fcf835e873b78274b1c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628cf8dc35c5104b414da38a56150fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056572391b6a31f9b52b046602433ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e5033c2e48eb75d4b7dbde84c803354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59632e6072c4beb329c98aea80484355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f28892493912ee6d3c074457c042356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8a8ba6c5112e66f1943a9927619b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c4a713aa8914e22983ed70a82681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630581b4c9cb9ff8284d6200193c12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ff9f9b8133a499efce2520745bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae2f8ac899d2143bc9e4aa0e00e8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea1c7fae29100804bb25fb060c898362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cce01918ce1f7d4d33e3b1a408f14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa1bfb5c56868cef8c578cabdd2333364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d138bcd032fc7257542a0ab30e9e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c6955bb8f6db5046605198fb2587d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f189e7de8cc9c99aabc020570bc04d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b25c88a24c36fcd65bcb8c4ed844c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6af93b1fd4325528cf5e3f33bade5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b37977275c800b04cbbeb22e730ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396417ce6b87df7398ea646c2049e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57378f943bc22695bf57680ca29c23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf498b7428277281c0cdfe8c4739ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede892963e274bc0b5db929a20b860f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dcb5109815b4a57bb3a63c93d50ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a39253227d9dbecc9489d2789505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47002b82ddc2b53c675ade55596508f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11953eaf3a0dcef3ef36f25b2d56a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719debae02e205c6b8ec814d355b006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2bced0ab658502a7dab4f4ca4bb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633ff7c0f9915918be623bb7034076381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de167c53a342b1f20f9bf3a1f5e12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc7bdabe8f68d4833ac31490a9580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1e9763c6fbc9e798b4b6c569f0d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd60ca0f31c57c50fce4995179ed9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226c34c79bd090ff733cb5e43414f07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e577709fbde3cd12e06e3717a4fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3866242fc5a762c2765a32c0218e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8a1c65728a305afbd3d9c9ff6131389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb36c204878d3fae3cd4034dd94dea2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973304c38df9c0145e7a70ce71dd28c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee2191f7f04963d275d73f57444b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3bdc4dd5848bff1012d2de27e7d90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576260ee51a7fcf94a72a3dd39dc3bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de6de79c4fd401a814fecd888bbfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb893d07d7cb45ca4fb512ee5d24ce42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3dff380b29de272d1bf9f481ca24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c162ee9da3883fab81101c67e9bc7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd8549a293592ae226171385828a33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9654a719403edb92e56c50d1f8fef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c81519af9f95092face7e326dbdb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f9ba0bfd1adc08f03bae4a9f7b0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa3000da1d645a30ee3806eb1bcb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a473324fa8c9dfe180afe95cb67337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c85c681bf9a4e6085c6e0b9b32a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c55a5dc994d06583878e5446edec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b463e5e68e7746b84a136f82c5e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b5afcc27a7e4aa687587754e480a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a81995c3d2df8ec82e55dfa0d49f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621c92d0d2798f4b3ae9ac2be40ac8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b02488b52d2465ce4421dd95ff0fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc301f1c1d339e8766a6d53c5a244412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735746a6fc04b3c52306b1e64ae1f522413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147f6c90b422b62dd9b7243cd229b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ba67345a6b4027e724de83f057b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa5572b023af732227433e5eaaa83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425df7c32b973cc1fbb8f7a087bad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6882e249e6d7abf5e54423aebeba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f252352006eb01171263be0c738b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db553019394e3daf64caedf12e4bb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6c5795bde5a56995d2f35fc1c3a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd653cd388010e40318c9b3640578b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6297dde0d0540ff7a43abc94e832423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc9841546d2be27e44e765dc685cc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933346986255eae7d13d0a81d8c69faa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b9980f6164fe55c1e73854dcacdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673275c34fd5eebb63cd4408ebfdc918427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e44e4ccedff701b851b0414988fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b208bef24cb91f080f0a3ab5e8442429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5893f229f0fc1f9dd2bb5a62147478430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee503bd38ba0d6825abe33b6ecc86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4a9015711ab6c667d666c134b42c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de78e82a9d479470b763b211e71bd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02fc959d8cd1e28f8fcbff25757b4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8997c5b01b5a2dd467f967297a1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0480bd4dea112f7a117149a6077c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d93fafd2ab2da910e34fac22cd3910437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c8e535457781ebe0944b66e9a475438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918021abe2b34236a2f731c5e836866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e6032e6b108f0d948855e15ad8f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df71089cd809ab57af0d8cd64aaf14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8329388ba10b8cfe16043c3acbf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252721e786ba3c95395e9f44eecc2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dfdc00d4ee3ac066c0f86d988c30a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0fe8a8cb3d245314d6dbd434e101c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d67b57edae812c631f5488138feaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa3f2f2059e9c7c5db77f678e7b0ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595069b126bf67fdd9a9f40c3d0e8040448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa4248e68e9e0dad197b28fbd2b72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c530d2b7759dee6dcbf6c7a5ed09baf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccb9d4b4a8024cad646c67bd00445451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c24b818fcfc3b1779986c0d93fbe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb2e38613bc53ed13c87611c22781453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc125042c1c56ded446fba20ca1b5df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026f33cb730041b76284c271b617f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ac32af7ebf9b9016d6932b5d7a3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b7dae1dcd07a8e34cf3e8ab0770e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719719ef84728a3ad87e810c4e0047458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c881520e35fdf3ff2f2b935743177459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759debc50c494deaa9f54b1cb52a7e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477754ac8b3543cc19ded4e59483c8ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d7790432cb747d94ce2ca347bd07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6e891c6c5da073fa9289aef855c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda396ea9dda2178a7b1d89527ae6e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd5caca5cd7ff21b93a652be1167a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44521daf9bbfc3dc92ca96e7aee02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917b83259b86939ca1fde14296f6e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9b348b8aff39167903ef725db6df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425ec8d630a11ea1d006977550807d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe039e5ffd484e45bc66e8aa3e9228b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19255f9953f4badaf9a68ee91031fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72737ff97d44be8e54753e1276a42c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26f21f4e9fff39ceed0f201e09d5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468bdfc5d129b8044393f18459be45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039f0e7ca4740444ee9cc2d10c1bf9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46efe552fefa74b6305b05409ec8a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5653b03eba1489add0222739ed13f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eac4190108fb2fd5d5cf1e53edf1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2ec293fcc2a0b1df20cb46278f73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3108c5b3b3f9f856d5eccb87a549ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33fb339648572330611aa2f288459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892b14f847c40e388d4853c43f5a05e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9544b46c9ed7a7b1734a3986ee2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88566403138d26c230d010fa1ef658484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55c62f3003dc59e574f9251187e40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999621265b98f5ff7f468cd4f1dc475486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a1b79d1d5899d8bbcf76707cdc79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587de7182593752e89cc3f0f5757d23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191364b46c75a1fd9d0bbf83be0d5b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1d7fbcfe6871c64c8404998ac215490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955da9105a1b69c5fcfc1b1caba7168491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc00a9ff83c64cbd27653a1f1e424b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecad11074c5326c50a724bc69da7fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ad657805f4ee88a44bb86181858b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc74c589150234b23b352bcdaf670495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc384f8501eb93a6e43c12093711b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68e003fe8c429cf62cf4209a0e948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538efb4fabcf2657fb65e307c13532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715df07081689ccead9386d1435c01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a75b6865145a96a43ea13c5bb331d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba248e61dff3f139dcbd357b4bb520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4704d5329882aa2f4bacbef4725f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395d2a961afd5159a7a0a57cf7a4ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448cfca59718a4238d35d5fbdaf79a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e166cf86fb30a61c1c996a511c20d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba004262fc250c09ae77007dd0838c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f5c335ac450e5ed38d22782c0ed8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a831797fb710ea612c615c4e9a4e5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f56e418a85c997f451c6dcd566da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c6c52929178b4038fd570540c0eef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ffe56cc39506b8aaa7a6b0478adb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a74b4bb803562847352d0e29f2f59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf0405dd5c0d1a485a55697371ecaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e484be1494c5a4f7ddf1c107707f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e672d243ae03bfed30d37edc3d24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab76b2755de5c1869f046b42a7ca026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce22c4770e9b3e6a2b82ec31490006517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc837fba877d6408d6cd572c22199b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a8cdaeca7f082710e4277655e953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17401939000cf142767eb1bb7f981e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238997e4a10edddc77083b3a27ee11c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7826399ab601502b3b1fb4824e304a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e5f5506ce73d1302ce4852565ee5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309a5c5f0cd036829beb42d8778e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd8b47b07e36f407fad90c9e4a7643525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96042816c843e01685204a4fa298995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1772784f531b578bfcb43d4774be0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae812d7a7e6cfdd0798d9e1d1aeed10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e326e63bfc6319cd89e222043daf08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5afd1e45504e718955fb997b4653530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dfea1248f06aa7f81855044b273eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a442f2f5ce15247419d2f59c3dd11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8780d3ebf1ac75eaf7afd3c9e294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b9e3dee70c459e2dec77cf80ac35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19b9832b3f43594981bf8d6c048e6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733334827c4c92ba84ccbd4e251cc137536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c042cb7498a06b89db2152ebdd27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ba30ccbdfb5f75feabea372aba9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913519dffaa4973981d12b7b78391d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a43b8f13a912e8b610f41fad448752540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7d3d01feeb81537108171a960fb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd620bb564f4f9293ebcfc6cb18dadad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae074c8c5210e679e82dbf4b10bfbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db1b311d5bc6a80acf43c5fcb93d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cfe4809a3de9ee553340111a0fc00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa982c82f882e0c2fa7d99012d1b95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7157114750de0ecb6c9c5a1b13c49b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc367ff9b104fa8bed786cef1115de4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793180d6a101f5004c864464600388a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f524dbad90203dae9062db9c6d0452550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b53bf371a3b196aa98901e3231564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a9fdd17495cbba51ac03f2de9998552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a481fc661ac16e5bd5a9c4c226444553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d060a615258eafacaf640f6c5ffb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4acf6284c356f745faf3e656fce69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bc56127440fec3d596421c1b4293e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759be54210eb7d0f826cf06734bb954557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3373cca97cd26c53dca203b7583322558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887a9a8f4c177aa7b5cbae8c480467559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6e5f04724c7c6528e4691d21ddfaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951aae5b9be606d2f7601825c6994fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b7b08e16b29d452a72b2da895aa99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b583b97f4ce5925c8ec1c78bddf2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4f081d9c15c35eb9a1cf7c05f45a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec93c357cad7ed294e522cfaae8cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a8f9600dc40ad004a460f14140df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1edadf164560507ed34403895b1479567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf4aa0f0f5ad48f96843cac7312f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73d9462e9cec145c15ca9789fc350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33254ab1d7ab48deb136b83f412965e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999bf350db4c4416113ab6b8cf5e64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e85cb7517b5a3350bd0ed0e57946572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2f87324970b4857d33dff725832cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a84fde097bc456f2e5afae44484fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df29e27b97b1e7821f5e3a8b25e761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217bd5ffcb780b3c5a4b19db128e999576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181e095f812ca0a65a866e719bb4635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5517e2c77ba2122f2b4f2d55a90e4fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9c30de20321ccfb1bba123d59d9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbbf8a665f5beb98d8054058cd7f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6e62a48c0e21d5281f3416e81333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7323f19a54aa9098a30ec2a72f0266d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d507954f152cc9b06023fe9648eb31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2586a83781f745266b02602a0b13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45925c0002a747b288b3f22415f1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59af47f9d71874f15470e0aab51948586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe7fcc92f45197004b0bf42f307b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7863ad003543a3d115a9f2533ddb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf5f7794d915c45953c662c5fe977589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2aed833600a0856c9d69f12f5d348590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee25947148d87557eaaa7c61cc928eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2552dabc6a49f2b23ec183876b99c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94b1ac8cd0bbfd5862534ac370bbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f873c118883ba62b0530eb4be13e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e97ff1a3bda71a587bae4e613012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229412f8fe2b4dca76b974df5d334bd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fedf8412160de5ed15f5f133046c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6e34759e2cb305094bcc2a2962d69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841292f741c8cd4a18e27591c6897de1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e0f69518acd0af86f36f4754e0487600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57fb45b68a53e4cabba2f3f99ca40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e2fac0df7d562f05a771b23b385f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f3593fbf8a80fa37e92bc7c3ecd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a282dd2973e3a249bd6d67268bd5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a978e0ca8ac09864fff4b0fab0d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db65c10d81c820a255bdb48b13471a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984b19f97100ef5af7f7cbc88b69c46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f08d39588b8bb9ebdde8902a3027608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6babe0edc21a99601a4b5e3814c5cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1e12c4340c1beb626df8d5748933610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c766313a5c265fa7bbf84ecaf913d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e43f5d2d64af7a5081d1e9b90bf02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0417276d288f4fd960939e8655098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad64750f411248a5cd95125bd96d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd023470899e18b93a8cf62394a1cab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324d1c2cc75c00dbcf04e9ffbf4dfda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de891e29962854039c14c0b17a472c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c0db680bc0eb340f080385e4ab28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea34edf3f5f38183c22cf0f4a6fc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59d639caa63adf6c5c6599ee0d5e2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff806b9af625935547b8c48fa5f67fb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305a291eb2b059568ee5d00c630091a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e306a83e755ab063258c611864a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487acc0c40fcf8fe76b02657c85f533624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031baf8f9c8e78e134e407993fe4b07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f62449c778dd697e0e8347829c83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b88f255fd4abdecb3d2909a8920d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875aa7a74c8eb5b1b820805d3ae368f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcadc935a66436aef418da9fadc48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaaa579fcdc68f9a24c9c6f723e85c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21682fb6b2424b0873f6787134c54971631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe9207c562b0a0b6e8a03c368069b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d766658659fff960b5180ba90323633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef26c46958250ef3bb417a9a911e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d886018e888772a746e564c89e0525635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bbe5b6a5bde56bcd2979e2c8a8c3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c56ab3381604873709a932d38c339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a57373451802a3cc1f1533e3818a1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820bf0b1d857b6931de474f14ad93d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deffeba48ab3b7f1361ec7d12ed714640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a228a05dad101a445fef9c3663c84a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51732327aba01bf187be59bfbdc420cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dbde70c15f3ad3575d60c4194753c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad9625dbe4c8fbdef30b0e06b1a77a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbbc57680bbb3f51cf354535b9426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d631d6feca9d102ae5c24fd43b2aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f0ee7ccf425e6686ffa37388a5389647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80081a84e878a955242b425c3c5509ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea7b0d40c2b9a8e10a479461e6f5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb39f7497c107bf09e63acf69202cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168848c7ad8c9f123b71b8949b70fd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f29a752dd994963c68ceedda81e985652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f87cdbf30324ceda0bd95b40ff53c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676e12eb4433c68d84a1cbc3d9ec18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9b01c75e920a950756f6d60484b9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60081375ab8e2398e7c03c7aada617b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c12ae8b8cef17edf8f636168bdd4b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726ea082cd2b7799c019e44cfbdea0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec765634d2e51c952c3c8777bd3f58c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d413a4aa5aec41e2744c89645423a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6afaa966e65e16c9905b712a21071c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cc2fd2e9ac0ce9f8ec6ea9962669c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12863652eaebc28ba7b311a17e9c5b67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024428acbe64d085093089f8919fa543664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31af82f08ec6a9355e384abf2241c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bda30e9b3b3c103dfea4884be36fe4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a2766589d1e3f1cfd72dd4079c6a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508160c8dc9aae8713d7e66d8beaae0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eaa6d44aac40c91ba9e72716407ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2bb19af25afb5ea9e52855de9ad0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831af2b4a41baa9badaf9fe28b11370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b8aa3a95bca3ca01189aeafa44c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a2efc428311fdc986423760cdd4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b1aea56544bca98384f990a0a69a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d3cca914cc75bf52d53b1fed4a6fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8992f3231f50db4e4b88eb8c963c8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f8a478328b2b8e5f0877eb5f6fe7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236fee88f5ced1dadc813b2a2f73f5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51fd5429c73ff7131df1fffcfc4c89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e0751b621c0a579301bab68a7bdde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec70bb3ed1b815c7ce04a99cc85f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d76318e671a7e5e6e45d7d49fb2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbafb4a539c0b9fc991a9e6dc84cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f47acbf9e477e59c60f0ac54b4458684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442369b5a4ec95d05e181a96c1c39f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb21756a3e34afb9228d14750b286686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036887ced342fceb7d3e0a96a69ecdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b445c15d98436ab3d98cff843746688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a55dad66c7d561c424334ae70b2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1bebd9c48cce338da1ac08b79fd56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db73e4ed6b9e991389190bb3685165691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d97198646138930676bb5ce93ec9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669d22d1abe5a43f4388e691752549693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65144d46965cfe849685d695e6b7a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994adbf3f650fa11ee598448714a4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83347c55676834d8323a2a7db3285696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68599bb4fbe604198d9a089e3081e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433fbf4c3d5b8fb5e035f9b0b494340698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5974989950515e604aad909fc14cf3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae3399dbeaca670d4957a85de0c016700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253dbe95b8aedcabe6df1fc5e70bd2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f064fb90b0d7837f2fa1ad852a079702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4005017efe55a048d92a83c92c5c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6be4cb46d2fda5aa9a32a3f7a2e06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813baca9e25c263c2dd7fb3cb658faa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff364aa90ff10bc08b1a12de00a868706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed379a44d3fb8cc5fef5022cae3ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8959cb617010c44bc7a785d9cfb8cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62339cf2cb544890ce34a4416368a27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c754306a80ec9a08ba42202ab23e6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f16eec494722b0837fce1fe75d8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a3a4db08000e546c707c9bb7c211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85713d6d8ccdbeda5d1b77c677368713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1b03770c1e39b1dc3ce4c05ffc2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ea84829a65d320fde2f6f7119a04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0461bd1c17b11b94382780a58ee4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c93dffac9d7a5a2ee2fae14c14b61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc11d66cc775413f7d4b6cd04a05ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3bc98863933b221b8fb47b582a00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8f79f9b89b3a585a41374294e7e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48cde565b2736754cf319dd134aabd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647daf5ca3d4cd101b84f616f99cf97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6935bb6b8f1a82e5f1d259eed7a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32f7d72f293c5d5f8c45793ced1377724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d0c28e891c60dfe9dc03fce40ef9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2353c262d7e2f9e4ad57230f0e73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a88543ea0591e26c19aa76b7b8bd6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236db32a6b5c3b3739a59844ebcf115728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577794a11bba4b0af0f5a549abe6a41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dc4735070a8e9b38d8163f641660a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177100cd157b4cd9082d74c7ed715bcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487ec21502b9ade1f61308528ad0f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ab274f7b5e1336ac1159b25337e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed07a7087884f6e052898fa4e6b81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181c5c7e910db7283b5e59be3fd604735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaf17a680c2dba4cdcb13f624b27b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e0c668f998f5e6b1751ba2e7eac3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18cc333401f5f5f725eeac062bdde8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ae74f944f1caa445e2eec6fa4514739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f1eb57335f4de07d001f5f301d9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0240be65a53dbdd85c7659a2c208741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad80c02501ced0919f33d52a06c8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f2ac7f905d6754413d59bd0fd5a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746252da5e4c89d910be6d1aee6e41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be6125c8e19bc38160921cecc8e44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a29ccc498920eaff88e7ffb73ac1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814230d66c441b6e8196a1db2a80206f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077c50b3b1b10624b1bfcc0ed9dbe5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121796681ab8e9b4d8c247139eff9cc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f489522c51d0512f81f180510ef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164bc0ad89f6cd8df04bbb3e30baec2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4a85c62611990ca1dd3397e012f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298624fec888602a95a19c69611572753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0087a52f184cce0339a66224af853b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef47df94f49830020ba1185553b80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b819435d672671396d446bfefa9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0dedb9298a8632cb685d0a138fe3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96380744013d5ab16ceab81bd82669758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df920de511581c18f986e0bbecb54e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefbec4ab387be6022046d5239ca75d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe568ccfff7ba89fc217f7698954f86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ee9be110b7936c28c0fc712a3fc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b1aa08d25de5f77c9a1ef9cc9109763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ba8c762381d372264a58ab5cb83b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a8474c12e1f6c586032b8b3a0eb8c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a6bf361d547fb9c72e0a5401da9ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73faf92c137b83385aabc4d8666290d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8349bf532e263a90a946a7df92864768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42415e1cd3e343e277bc0f1b8896c50769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3e6fbd956c7283251ff59dc8dd9e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728d0a8442cd8ed2b2c417e6f73179771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedba975cb6768e780b95b1329fd3ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeac000d0b23160371bbe1ab5688e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3bb706c22649fa9a7c633d650434774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e6dfe0cce33df141103fd47899221775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a452d674355765f0497f0ece15429776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3fd0673e852d7411cd045468ae4c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae77564f58d06c3b267b857b3ad58f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dab0f94a3ae8ad41f7a2affe606d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51824f3d705c2a65e786d3e0865ed7f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a6a7d5c2a50b845eec016c44201e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7cb1fd00921b6c7edb673e3a44723782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68625c240b4fd07a47c120a7068d352f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfcbc62a64a42bed0e890e8154d809784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd57279351b2789d220491d9c06b3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b138d111d2a8b740df2e0ba227ee7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8ab0677353e681dd284256726aec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baaf0c9c1830d8ecf3b97c458daeea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550a6824c99446d0c7078ffcd810c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ed389dd141f7cb59c01130eeb797790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257365d46877e7f70f42e07338f443791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf51c4b23cf5a6a5ec8b047aa2a8f2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187348e5c56f7e515e5c4c4b9c65b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6305d63ccc2f34cd1416b028c72974794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef820ef5860ce3861da3a479534bc3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28807416d82454fe208ded40539179796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc02e01e0bf8ff84a2aaa3720c896d4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b8cf5d08329435ec95b050d721f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead8aa34bf286a6044f86ac24d65ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3277c247b546c0fd7b90ec823889800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed780b277564e7c5cf390f1063e423801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362e301924da4131aa90e09e7f6e01802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6581e2a4a9e470ec13d5b293335931803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c484e741f464affc69648a816e8bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c221e79b660cb57897189c7a3b413805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455283f5eaa0f8ccb461bce354ecedc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef6cd477e88dce65bc56a7c5d5d379807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d299fe198b0dcd88fa10a05fa066808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fdac56ab13510b68b21d6cc7eb09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96a5cdb409bd6e6717fec70add0dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f8cb7177e20fa26a191aea6ab14e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede86e09e5311a0ad64d9b485d5d06812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21c888817b095cda4dcb06d7b673d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675032c7506546a77bf0d93e1e7c9dff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ac9e766ff5fcf9c1fa898e5fbf5e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4bef14cfe88f2300d85f627b6fd2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9aa94b150ffec3622c124c17f191817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2af2fa74ccac877a0572d881c1731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f99f03fe90d0a40198a38269a7e0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c922692f8cda637d4d1233d4cc1d943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0173b7862653f38343596d6faa574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702593920f11c5610666cb073ea3d25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb49b74c3f7a91b7723354d9f73f3de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2901abd4c7fbc0238eacac4e14096ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4bd770251146f8c451a5cfb9cc84e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dccfb0633a4ea0d16a504a00824db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68ca439db3e7e3aa9577b664d0571710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d92c62079c2b302d325d28ce3a7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d4b93fda3ef34c578a950049e55812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980da9ea7bc5565bffa17f0bad42ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206772e3660ee412572e355be7357c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a591a596d149881dfc66730865072215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee93cb0593169b08a997317d49562316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b887f399ece02d0a791fd87a542ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c33db90bf3dee07339d3c1e66bb5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4901ef9e3a6823087fe2c441157be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079cc0f524d13acd73a9c311d50453320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758655bb1a84372a1b403bd358b4885021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00d74ca7a8cf3476b5b7a697ceedd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101085e633b4be77426f0fcbc1eac7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138f67ef54d673218e5d3b3ddc4627d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed138f4da799920c8fedc5840e9575e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee5abc52dfdd42598847e5abcbce326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a77ce9cd92bd78e079e584c75a37027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2e431c2b92eb5d32baa8c93ffc7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f338af7633ed1ea9f6cb4053795cca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f4b086d23bd7ea90a9248b826d1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ac1b2ca328119f763add1dcac0cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c772f6847cb78315ecdf2d0493510cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164941a0497065c35a580dcad5e6aee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf28f109fb19fab32928f1fe86ac634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306cd5128fcb5b195abbcb56f745f3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e883cd1303094aeddf066a90637eced36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db400f6c0024726cac795d975d5ce71937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e748001b42506e087079fc5092e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205199e4061cd83713f8846265845b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e07c66c15c1b21c22c901f98077f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f73607bcf2a7f282762d4e5027dbcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3e9b21c404580810712fdee8f18242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa37b73d65733915d374e113b170143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9df1f11be0705a10044cba6b960844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be18a2d332352dae0239e6d9a7cff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47eb989e8cf2446d9537056895fd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f499af20f24aa1ccea83334ac41b9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502fc726aeba7a5ea68656cabb2ee6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97b7b0af6215fe28b7bd2dd9cecbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488eedaf4721e0c7b9bc5698f9b2b7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2356b2cb4b8c316448cf27c795bbb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0069e51227c88c1b2c645e554f9a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9d7ec1d268a2e6b11762732fe614753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442418536b9a6077ce088e20c2c17954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e916826109b68d29a63d61dc5583255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340171f85c0384c3fe539c52558b7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af570c1f90e09af1b8fd996230c805e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0db54f6eac4780e32b73bbbf0c3b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab657df753df738723bc6d53d5ee3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339455becc047b77599cc57663836a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32631fe745b6c525eec1ec808a0fe4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92126e1a668bff6cb41119233268362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf904efa9d78b4e816aa66d2a5908863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ccee8aa8ea82fcc146d8f39a7441d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff901f6ac68c4b8f476fca61879939c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af6ee33b7a771e8f70db38f3046cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9406c7b08538b363177d34445a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e5a21497915f07672f944056807e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80fb98ba76c5cba467b7012417ad3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ed1d6126a66359ebf062fd7681d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9399bc683cdd8789fd13704af8b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ccb2206f91daac3ef272869ee81dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e89bac084559c7ee433d20e4ecf8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb11ae9e27a85d0cd4352202b8539074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e829360091c0efef6528e86e506d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f88e7364ac1416266cff0eab1de976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ae3021611f19cab24409123c9093477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d4db423f10188e99e15677c4088a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e1b4c842f3e24940b358ad761f8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b06fb9187f7201c813e2d90742bfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf620f85a363831e392f365ae6aa69f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d203562dbdca03971c61c531f6eb4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388d913b5074e366091a960eaf626183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694650e08b4eaf118c836efe4cae4c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d0853bbab0cc757e39516a7df91285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b26e87a786a8acd18eb28a04135ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0f1f0bfd248c78e9c8f8c4c3716087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0b266e7e2caf861169780fc0f36488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4eb0612f192e8ac9bd36d44887ae989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dfdb854f14c035cee79d8291e93c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24772860b2bf164761a4f84422d6a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74044aa346058429a4b4e6931723960592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b107065c357c3aecfb14006999d6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bb79ba23dc07482a110e0cb5e16bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59b8b67bf44c0528240d76ea67ef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a5e8e32832832a2c65ca8934e2da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436b38ca1cc0cbb340e526d784b81397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee081ce59aaf5273ba8f8f788432c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0d931687bbeac2d200cdd3180d2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e5ae70f7e60b8f9f443e18e9d8c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0184b20c3ce7213c7948b0661cc0c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3db711466e8777e0a88c1aaa6f9af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b44b37bf9ba8b6e5b1f5b8b0c8362103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463e794e0a6a3429df1f2956bf73d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379350c9bda9eb2adc8ca8e0fabc9a06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d008dff6557fbf7928c4328567e8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb381f6f5ed221bd33cb55bc4fbcb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68175d452dd702bb392168bd7d9180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46337bdc1bbc88a1ab8cb20700e9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea004af314cccc15baa9dd6b17a647f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d949782a92acba1da927f2fdd829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef101352bdd6882c1d007545171cda1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c840a839a5b4772f856edc09a7089113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817ffe265c01e07c58aa24a5e9dff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c8a1bee84488c1bb49e9d254050b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9f463b6384225a4457c0b4e80b8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b6f7e91022584a8497fc5f1bc6cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc7ad6bf38faece89d3742dbf0841118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a988bde899e765e77bd5d142a608119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac18d433c970f53ba82ae84e3a5b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e14aeb0da69260c873aed0bc9dd78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc2ef811a2701b8f7b61a45c61a9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce77be11cf354e9271ff932d9a898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2757d91f3d003134095be22a127e86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c8dcea41c23ecb22c8f6d62a626d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd080697375a48acc0ace27c31f5f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc328e059e6d03040b4b8fb03ff3882127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ad6c7aea32ddaf5df5358d62bd81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730164704d24cd93c563b2bd4df9a18c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b94b3d95aaf02e47513ee8c8c4b4f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c051ac0482e0739bbcd85aae44fc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710a61e7325f80479495b6f4cf204f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f2ef8b912ec89fd752bf0f2c991b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99179d676969a344f55d444759bfc03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3801e2f2e0ab3785f8efecce125f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8cd2d9b15fa55a35c6b8b1746fec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e31e36f1f7eb8fe1cbaa897736f4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a93a88194aa38110e8043ceff804138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07aa8c22fd271425026410d9cf5292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75be03e16ad43b2ff85e5d41238f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea8eee4fb9893c76af4577141813d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788241d6bf529ba23f9d4320cfa3681c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b682aa345383e5f7bd11fd3f8a9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510e5ddb6f91ab49921abd724365bc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fccf28eb5ad180755872d96bf186145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2a31b29d29c88b1c46e801a59bf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447b1825374ea7147b58b469424fc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7197ebd245777334a8a6f81a18e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8b285b5abf00b040577d34cdaa41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17f7b30cd714f21fdf46ba146a9dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e049995306d97cbf8cc6c40e1c607b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b14cfad7e69154cbaf6f14a7e6d30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ded36ab8316a2996f07af282639b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cbf7c9d372b32a4684335c1fbf7e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955ca82ff369e06d090462971ae92f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778764e876236bf050790ac5f2acf21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b06956d76b6088a6cfdfe05d3fbdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc868f5d70d3750633d8d9b20e006c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82e2fd04f8cf6110f80e494a6f6901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ee5edb9510800dd8a2531e3e8c57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237a15eb54fa634779bfb18d88f8a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5296219644a91dc2a4ddc0cfa723162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91fef4788708979e3b88b501204c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a6fc205078e7ddf97814249ba2b83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ca00b3e5d4f99ff934bd93fffff9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee4922c9460cc887eed5eba902fee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092612e3403b3bd8eaf06e5ef9a8b51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f032003949a27b915ecc2283705c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc1a0b2c4d483d53ee109165984179169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83428b7e6d5f6a5f0cd83f99f0941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb14531d28e4538151cf0b3363e88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d03e14a636774d17e935a8e25f0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a630711b9a7d307ea70fdc8c622be16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8999b20b08f909f8977b0a523821c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6809f13678b144781195b3eaccd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf99f8c7f077c03fac76b1db70a4551176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc750079ba18cf598b1a5d39406d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6761eadfca03731e4705d9a0ad38f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28531e3d4d62620a79b4b7f55cccb495179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad873dbd78f4f6fd337c8d0aaf29d55e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899782e728869c75abc464f9f910605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4b123bdc97cc5f30a90a241a7004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866efa090f0e62a796b86df889eb86c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16319b5ffed334f3aafb7b0c36577d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25a899ce83aaaf5bbece21d6465786185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3fee5c1d00c48a5bea5b097ab9c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae62e65998d456138a7bcbaa39f3a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a0177d758fb39179e8b123b7e121f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f080cbb1c7e2d90aeeaa9421d2eec6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d405940723c93901aebe4d859039494190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48f2714392b7c18b82a4af50f4499b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4a66a682bb4eb30a1fb8c6fb0997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb500d2c5af81cebc152d860c1f6c665193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea35015272a34c178198ee61568e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950566d64811d5652d7a736300f2c57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a16dae5a5dc24b0ad10a991cd4ebc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c050160fe4453adffb9821ce3a7356197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021801595dc029c49422fde3b605f230198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed72dbe1214968e89ef2094c3d9ccae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614fb384d6ff5a1a60d0a20cadd3e1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ed80a4f1036cfce5c9499f17ba82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb110ac222ee7fc35dd7bd0328ecd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a773052949fea225957cb380f35f7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7bc5ee2ed4b74199b8809a608509b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa133a1d9a82660d21cec3ef8f55ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f25bc66be3bb336822999cdd0a48be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30cc2ad477ff2b5e4232a7cbb9dffc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86e1a0d6b77df4741612bccb3bcd4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec161be2f07b1e8e889f775b8fb3f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981f8dc803cc5d3be80826a4aa45cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc916f94299f86d2bbdc9a0f82ac74d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30568a2533849f28eaff086ac62f9b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937caecc26aec529863b5d080315097213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aebf7b11abb026c66e54233f8c21f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff38b18bff06a202d5c7295ec63db1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4128d956a9e18199b46e77f342f968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335d1b6c2f88a96ff7ffadb541f926217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100191283f4ccb8e1be786e898bd93d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef776f62a6feaab652b7771ea548f909219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636d8036109aee68f390aa4a836cb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a67a59d9d8b50ee254941fdb04ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2a269fc5790683d4e9be7d6eab50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879cd08a60fedb982b1ec0fa457eb98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cda0a4793bc566dc58e926724180224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599d70ce8ee657f9110deeb3468712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a346e681c89ffc370dd72747c268b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c8768fe0f0b832eb8ffa32a4e62c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f89b749912af76980336ea2d7c3db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558e8526131cae05a7d91ab0736bc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b09b67441010d438e999b79e6675230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef53a076406346d1ea7c12d29f2b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2ddd7aa76bd0a2e0205374f6763b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4b75e6adaa40fa361beee2d93d230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7fa55cf0e3c3a0902be450544f4f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f3b18d799ad5915ceffcefb4e153235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc40094c4c4c73e91c7264c5b1f5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f01f633a01ac5ba6be83c561a1cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f3f366c20082584507955bde524ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c763b9501f4def9132a937f134a6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb824130fcdf0cf483af91d3957417c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9972be533c65ece8a80d69f3c4f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c908494fc78559f2e93ee1e599c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa198d3e76d8660cbb0353dd7e91d54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf53a52ec426a347fa44f5e8136549244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762bd6bfe3b32ef71a80a3e9dface81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7727959d3894d4329ca2c10511c99d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400d1141f9fce77645de1f336b97727247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada414a99964294a40fcf8e972c04f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec0a503d1049e4171827380fea3c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34127f1b21290426a6ce207b2b6c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd011fd03f84e0583ca3632dd6391251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ea7168245b0b8d491922a0be14aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73216512c1598c4cdccc94ada6c35d26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6b4f58ecc9052703ded43aaaecbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948d4933c539560fe39de15c87b596255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefddf44aeda48c392366be2ee8ef3f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e812afed739efe791ab8fdcd4b11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453648eab5eb7d0a083b184ac40a11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2617fa99316a1e73b027fd1ba37498e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba09df7d51040b9615a1354643e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b93f3f3173f8b697edd90a8d9c84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc35d22e04c1f5e801030e8814b9e74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ce8a17cca76f95eef3a297d174c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0fe34dc44ed2b449cc727310288fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a943cb0549de58f097040cc6e3725c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e57f7fdf2780bca210d142ae3bf15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed910d91c014aa8a7cae1c387be03d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2133c17a17fd838f11426b8c3af155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f16f7b97436a02f49379f991e0ccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce030c2b07028bc7efaac9dd0454e920270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8bfffd62e90a7ca6371e61975cef5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747148568f2546be03b42734ea741a36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94a476a89b6bd9596e5de371c093a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3c131efcb5f9e30c005ec7fb22ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd87693b273478e10ac9f6aa3f3a0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bfac98063cde7af7729538e6e63a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a68d2916b76561d87d91af9c138d7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490c5eb13ba6738ba33cb90ccd926b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f48d391f7383c30b877b09d247ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143af97be7687768ad62e9c123b74d92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00f27a1be223cb51324cc4d640f93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7f7d759e0fc99d3c338eb5898da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8faa716e43c2bc46016ef28fb9b7ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe085e15427163179e878b96c596fb06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689f71e734a866de970644064de96a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a960a3ea67c642be02192023014d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054130bc5b2e8f535ac5ab0a5ce6daeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b786caa7b4ab10fd310767641bc3e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b27c1b4c3b90dacdff00022d2f78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57972e188445a9349d244e36f8b72b72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec38d43ef897dfd1aec8992743d076291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd9f3daa90ddc72339494cc97b3df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4a53c61fbbe89ea76bc15ef7e818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d058d1350812b78ccfa3c8144fe00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9f47326860bd1e05a344f473b1165295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39fa69d0582a1dbdad8cad7793405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b834ae3c6d042ec4b296915f9e282297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd359ac171070f0a89e1e3bc8e34915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb1128c7f1b3b3c77a80ae320ea54d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910747b0c185271962dc23b47bc9820f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f761997e766cf7863320d22c0e441301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3da1ccd81eb77488c6718cd853e62d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39699d5723102eb8c78495c333f81b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7964e9881603693d1f2d51c36475a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846b70b89c2719fb5811635a9e0269305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157f7aef0ca9bef224fa6ceef8c742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50da919e40198de82290f564dba96c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caed058b94fb50ed7ddb2356affda5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729303ee145c901d037e90aeea93369309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07fc343fe06b8dc3d1a2e6bb777c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c1c1dae2bb2cba6224100d9ccd05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99a7ffbd7f4370d8117fb58ef1869312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664d969d02402e8e0bd688e63c0f2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000c3a28ce92caf357b101b94665b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436029aa9aca8a339c851511cae9a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4f8630cbcce4f5388617f6af84d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf80f640dac161e7a5d14c6f64c00d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23da2e3dd3cdf234a225b27417440e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19999f77204ce2b19a29c897566b8e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87144513e231ed845a69db9c8f08d02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979346d8649f4c6508f6176c4e7a7d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a5200fd68da3052713f6af31dba9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42125eb3638bd86617ebbd5d1bf63d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9189e132cb70728fee6a71b9a21ebf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447072cf70e99afb1c0abe96f0c53c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226a829a48095e9bbbbef79fb495f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2120066d9d96bdfabe4c702b5d3d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f398a1bae64e06220ff7fa977207328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad77c9a2fb98d1b5be8c9b4b1d6f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d636c7844ce9ec4e266824b0ae459330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762283911e7cec0f2c9bee86167759a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78926810e17219ef443dba7a9cc4d758332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc51691c6e5f1fbd53fbfd47527787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad1d80e7a6506a80cd9d13a404f6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249be51d9b206f4b2c53aed813ebbebf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789659207192aedf83efdd65728d4cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f9c3cac2e28ffbe4e330dd7c29f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17153e72160e6239def844a9aa3c69e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8979b5432fd3b7cca468fde29d76260339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276df919b41beedf36673729c9e042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e75a8ea6eb45b62c014b4d9b29f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cf66b50a5c45d0d802acbe27a156342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe267de1c609b1b97f0fe535d8436343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d5430f778a6e8b3d49bd435db277344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc2f6e3ecd76849e610dfe1450c70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76967be060269d009500811bdd8459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d1acd2210a3de5f0c09f9353a201347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e45b4e44501be964f692b0547b61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb88a2b1cf322cb93d2ab0fcf5899a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85359420b0b6be76cffee50d21fb8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89431f83d1e463dee1403660588373351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535160c3c74ae657b825a1fcedb5576352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c202216a275026764667695a2f331e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac23b1e00b9455ac7dc4f6b9a1ece0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1eed259e11b7031fe4630661d8b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d0c529a4b8bb5e161f493adc030c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e2627f94cc695db79730c9e1eb871357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8bf08fef66368cbc78c2e5f6b355358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23354f5794681d051468b401525abc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7b694a318ee41205ab8304832c74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b4fa89c10d6a70ad149dd38dd39b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0283f3c05db469a4c80c1f3f6375fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b9089f9eed3a2dc372aff4dc9a15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b2423dac309c1599581d55822d97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a16332713b3c41610ae85d26c7000365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a91b2d854c313bf909aacd018ac8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ee8d80b994d6e523b5502002b2e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b1462c010142a7b3973fa78857c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdd9089d6e9ad63f7d9c90b3989297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554bb26697a6d64a04190248f662972370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab25a98b80c74978b3a7fbed1b154f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61626a478726d661c6bb563f1ba723e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471bb019c987a16ac4feb99d10946c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad32b7e80af60c6ab60d8a709f6bd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c433481ff77e1c7b5867fad03ef55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da819c4753199640467a8ad827ae05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15cd5c0df26a187d93be43edf976b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dd41995db6c8e9ee7c9fdf8ac3dbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ed7773cdf14d686a140004a57aa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ff5efe8b36b84c5d33590b6cefde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf203f64303f8d3a555b61245f98afb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b93cca87e3fb3bb7189d67a5ac5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6351821169e18d5410e2a90157035a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2005647fefa40fcb7e8c150e70fce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e464161319bbda60de296d6a5a431a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e786f5088e25a415a03cd685874f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181207c5658f05deb6a40ed5eea368387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9353bacffc77be20657e30e5d7dcb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052cd6d3f70ee52f48d9618bd4a06a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110700692b103d2179ddee0e393d97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481507073c1255f5d7314af2848226391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644f22c529c15a684ea601eef04dff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75c5d4f5c2a15885de1f56597cf44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531254d3f50b56ff0061cd6f6ff891d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e098a5e83250c09ed9e1246ee37ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef909239b0a9fcb47458375238c4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c620ee0cf21c4de57f22e1394df1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a58d62ca5f51943c33280507af29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e9f820fd8ad53c7a78b8bb0dde04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fefae393eb314adc8f15ca54e12b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe7adb03ec2836d383af08967105ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc236f2a68f6352bbcbad32e3031f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d091076896fbb11038b884fa6d6dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5f9b6c4a94d04ba04efac96823dde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0efc32e386ab5126638ae93cf7238405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d3e4b44626d240bf466188b3e03f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ca08a97501f86ffc762534d2c929407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6ddfe7d4116c9f34de7fb97700ede408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98475fef710c37295e461f99587eb3d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37613c11f99235f695c8db040d2ed9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a127c05128cdf1640b30bd5da5c91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6f0ef377b4bfa1d6437e46503e55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062036f94b711bfc855544f1d3f58112413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e4c17efddf27ddde20a9513df504414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443448b2e0a811df571f54e4a6527c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734ec6c6ed11cf2ff10a2c9286b7db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a808d2cbf99cdd1a6e3953e4bf9a7f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdd3965836a1c0c38dd8caaec3b11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a7c394bfd206bf96f9c9797831f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271bfe4d6745229389f5c37d44662b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b2a8c1c59f3c99ac6dd2a4fa78fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb1dcbbe8ca0211505996c96f47b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc810c29dba412bf6c21424ae8ac9145423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290e2e07b60892108612caaa1a8a81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384501fae3d94ba5d2830825c9df6509425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bbf0261e83321985244418a70db4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f068ad24f00357176c61afa2d3913427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fcb61025480f883c55fe3c55aeec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2643bd65295b0a4793a0ddc70dbb85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c6e6770f9a15e91ae200cf2cf6e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6085ee272b335d52c5e94120c00197431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756632be286b0ff521efbeeb9879c096432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a4b6210a45a9781781d350510ed59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc6307a4223f4142478b0664cd863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46370eacff8fb53447243ccea0020cc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e547162ce809cb9f35dac4ff7e2c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ecd3edff3e6d3b84b52a7c26985fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83492a06c32d00d6337390a0ab25b8d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826254263514c7c75bc80f8a710bcd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dc30adce491082ebf10c0f77aa4c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3fc8ba688c72ebc53d992bafe9d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2eda315cf13f4a9732ad16014ed32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d727b63e8e3be0b672cf19fb0db08a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15827fa5be0e49c731e7e8a621132ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4569beffe1e4f5ae58260d0d2dcfe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6866ae283682288a16e0769872a3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db9d29aac0284660941f4153142eb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5db1ec734a7e834d68d6bc5b9a2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a86e1807a2c6701e54b3aa259dc92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a2a996bf70554c10e18a7fb02914450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86591d7eb38953aba7a5869d2d1fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07df35e3647f7d6dc7f4961f115b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ec4840037812404931881802d8eca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2ce80e52dfeab391c6ca36a702f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3ae53eb49a53bc6a9c73ceebaede455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ca14b6acd4435f13f60c4ea786ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe002bc747e7343f410fc1d8663080f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c079589e675ef53f2642d599dbe6a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410cd73add9a6339bf2558070efb74b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13b2fa78b1a831358a8e6d4e4ca22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d071e6c7e616184d96904fb89b20a26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd84684c3c2c95f4ef5330bf5efe84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ab31629564c7e30a5e38a46bdf303463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc457b38d3451c54864f831195fb82c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa987ce74e962ed3763bc46b7d7c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9eb052717ee146d57a840f33c3f95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20c21f3ec5d7c74d06396c5415035467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102c633455f66579b06fa8e80b5cd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b46a07b2bccb02ef81516f161be2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78179a41d28529d757a8def7882747470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac226a592b85f1a6f98846adb52627f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02eddfeba9d72e1f76e302709594ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7e3e62a4dbf2e2d36bcbea48b166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e0440adcbac856c2cbfd6024d0dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab144bb883b22a4429d21686e54f9d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc986d14eb5847e767b8e4c99bcf487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c3fb3f44164c2033301fc64d4e0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29b6f85c6e87f166d466cbf8dca21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eac12e0396a4432a40be50e97c4076479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacaf851d65aaf93c2334cd3af62ff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c442781181f22173c491c57d9dfcd11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe2fb6128f4b302bd6fa4e029ccf4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a7464d449f522999f2e346418bd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187c2efa801317a149fe90cef61ee9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd086508c38ab699d92d108fe4e8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8ef2cd4f69ccf144d80aec82577f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76116c00205ee3c265b8cf5d0f3a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f27bf087b6e75d9e0f4b4634cb3cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3b238de70c0bffc043b1d5f53476489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a331f3e1ec1240e5d292a223be5b192490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4190e2d79b233755d4ea34c5e8a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e4a691a445434d0b0778e9c956b58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c71f521f09cded6b8408047e3ab43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac3902253f9358808792f4972c311494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425305e760a575a6b74f67e9f9888fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c82fbbc62115eae9882a1aac2929496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c185001596d2d045bf1b7c2bcea431497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ca09d0a68603302c3eefaf4792d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b379db9498cda355f95d0d53d544499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c048bc056a8e97711091a996003b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e451514bd7ef7e05d7d5882f7327cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc079cbd5b5f6c36a08da4acec8008502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9cf371bc3c3a093708f374d7cbcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ec4d45ab8fdbba1a884960d85c75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e240e2b18cd9b48641bfe3f35c120505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0118548c81db0b902a1a2ef6d529506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50230a9c9f0a8317bb59848ca6cd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab048e732ee7d2ba24497b900471635508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3823c026ded6e719022a7844afc48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30425657738c239b3c063f13f6e970f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b4036681b21a8950c147a772d5d27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948dc4eb56c22e54b83aa5756252ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38a4a64a8e108cd1966fe41f1a7d1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753bf0617f1281a7c92876a1386a525514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65248a129e375e49d4355b904ae36bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de697caeda89704a2a1da5c1590df15f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6f057bbba8d6c344d019e2e79fbc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd29b720083bcc7a2f7a5a5a6a7bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268be6c18b4cd15a5d2e27e34c72cd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968397d7d54bae2e7732db76f901262520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a06eca70426d0612004afaf51fef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a299f44130be1e21b2aa40fec64029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049814a3249a700a7de562622ae2988523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6e7982ed57e1eda83822755a135a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254efedd76ebeabd95242f9e0186418525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4accd54160a4243d48173ac1685ee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb456345f364f14fb4b5b4c6ac8f2c5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9879ee280e8f5bdec922d892de550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902362a480ae82b1611f01a2442c7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbfb329eb916c18ce2f292b38f594530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d6152ad4b5d8ed21639948d648294531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150dce7e6c590ccf5035b3354619faf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322d0683e5ae7ee88e801ce5bf220c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5cf9e6ce4d3437b3178e77e654caa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62eba9ac12ff5c3915723d91487aaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca97c6cab7353a13774a30f7df3830536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c0aee1eaf61bd3fcc58b08b936e4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8cc9fb491251b2174d72b8a35e0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6b2aa2e1b4b3715e9633e70eafae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f6285c0633a349f6222778328688540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5516dff1dd4e3c7ecc124bffcf215541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918098209bad59365724178d23726d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540a6e8052437a99af583aa196fdf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e07071960671a176f70974d58415544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be61a695fcaec11c94f6cd1caced39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e659f5b02b5eff1b7d8e6d492e064f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696250409cd74cce9f613bec1798543547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ebc9239a9e5c1feb3da28b44ee7f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c51aa775e603e16c4364eeb56f32a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9f05bc003eb519473a2642f3848d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a453c1e4150ed8fac139b8e6efff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3fce7b241e2335f0d2003f5081adb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac58e0cde164de25cc39ff57495602553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01d62ece5f50c9fe23abd7ccd7495554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c538ed0dd062ceaf24fa48247207cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebd21bd9bc25e101f24b65767647e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a891297ced1259fbc67e988d9f4102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02291c4f7e2d153356d49f881e246558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2212689a8755f56ef34914533a8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd51c078fb6dad9ecbd0d12b9a13d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72c241f0ae5e3fb40cefcb12fa581561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d96691db6052349a9e5e0d493aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abbedfe213f6dbb2e5d6f3dff2b5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfa351a85c4e6a7240bad54acbd9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe24c3f40e684af27fbde6f2c5473565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef39a7bb14e44e4e7c12feaef97ae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277268653d9d456642b33d2d88f111567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b77ecfdcc852c561afee86a1cecc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba7540e07bf92ccafe11f87aca95f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ed25870a10336acff9964bb04f920570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609731fd2083873f6c8d70f1477a05bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940f1080e18bedabed45b5f91cc3e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0979a4548cfa87150fafa986071ba80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053252ef8c6f42472735a2bb9229053574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1b41a88790ff0f24b880f60b0cb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991ee0b92c7dca0c442bb9829b91ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b863ddf4ecd694357229cd3d2fc17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0321ad2cf952dbec607ed79dc1466578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226036e940dba4c6beb425ed4f7895e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de43f61a45a80a1db0ece4ac03895580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14b110147396841be7f9ed6c121876581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba48be29a355593c8fb2215b458e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e914387b5ce56507ae115d51de63d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902012cb6d170fa29dda3caa3f4ea385584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc6dfe6cdaf877b6e550ec676619d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b25c1b8421d1de746bfac6835f20c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79559036ffbc006a2979b5f4472516587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971472352a5a2c0f2ad76ff52f66d6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d48978e3170949d90a70fcb5bdc08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5efb628537252a5e682c6285f4b76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf005bd74fe1237c174e78c7fb20245591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f73a15a86f05391f9b6d9570ee97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5699a99954f61b6c2268f2ad20640593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160020b3ac63dfc1c52c7b01fec40f05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c07d0b3b9d3f3f3d57e03e1a58cb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1450f3de30d27c4329f130cf6b183596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf7e8cc4443d3ca3ad407aa79b389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224f58c27f17ec27d8f357ba5764b22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd4e07cee045c72ecead17696759d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394bcc2d27b7853a9ed089692b2365b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd047b8fd5e916a13e37f15b18b7bd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006500912b7b358bfe4c49cc157e49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc42fe3cb3d32bcf5dade74b5eacf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef554e37e09ca0e6f22b04e9b509aa8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28018870829146ae6c90e17eb65f030605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d040b42895ad002a0c7b5c23d0dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8aa6facf89d1ecfee81e10c6c801607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49162b3a4cf8f33b1ad915ece6558f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0200a8e1e54ce8b4a561fd688d01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708beacec56a3a4cae22abd0f4f2590610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce89a89fb769d973ca401c3021f45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f8794ed6af72eee6636ccd4dab373612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13f7d05a0de872bb119793baac656613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f83dfa37b0ac7dacf939ceb7898e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5899a07141d3131db2c28e97bb823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026572ea14f48aba385080df3fba66c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe7122783c80a999f72e571780e0d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898220f079d91c4cd33019954e99d19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3ad22205c5fd46c3151fe594f128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3196ae0b3d6ef0aba5aac5fa1eb81f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb57a9173a85e83150d890e5fb1c5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd98d3d0c125d716c70f601c29be61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476e4c6ee042cc4f54f9b26c24ea86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d8b2334d66c6f957458b2401ba10f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257119bbd21d5fae16cd10bc4c91f5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3e4bed4916802d9b7c9c6b1d8a2a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15b2ee46558e6d80f379bad0f49af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc138ed33f73887bb5e18db4e9492628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9c57e6d66e1425f2d2c6e5ececcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4579b569a542a232ea1dc6c1a1c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0a0357875e1f70e730165d87f6f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01c2b689a06ab904ce818f3c2d0aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b167af30960d849ef04c3e36e21b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168eb15a39b756733376bb8be1ab41c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e9692bb422b202d94dd651ddbc99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e44b4f818008277ea1f0a98b3db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9768dc1307c8dd22e8feb1ba97504637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81906b1507b36be54d649fcc9004df0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3947c197bb813d62f12628b7587a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5bd72ef1a045faff388f2750a6fad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6b3a0bc68126aa65dd60a869375f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9272ec84dcf2e18e4d8a5f23021e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b85c4d5fe2c34d0b801552600761643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977f7d2954a12dd572e744b1bf62f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2d28c2b3887e9569dcadd4359ac3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435d9378c9f40463f38abb293bfea9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765b37fb7eb826fb87f0ebcbaba751647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284623c37e2356455ebbca73081efc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4514da1b386207986bfb055929083c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8fc8f7abc575a35c72aafbe33ca5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c62b8dd37435184bd42a684d8cee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632c7fdadc9569ba300197caf02649652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f5d4c1c3059d4886ea6c4ef44d5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891e9b8686150039b4f9c7c09e2fc8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c40d85872252ea6c7719ec8a56b9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939669acef7b801ed4b605aaf0d511a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade86e41265f37cd6d8e926f892dadf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e652e29fd0c68b239ee138594ce09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8e02ddf69fb0ef7633b994d239b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e145c6d6d594e3a0f177c7966d346e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0c7533da74197ccd2871f797f387661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3dcb4515009f7435fab1e872fb7fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebebaaafb9c873fa1585c080c98481e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7166d47996802b7d5328ebc875ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295ca65ea7a26c2f0db447430c2b98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95c9a7a03ca7d9f6a101d6f11bf80b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d3f1f3b5644c9a4fcd7d328f7a28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9cbac700997b90c68d395986fe33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd5568e0cf8003ab1f2c88d91134b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef262f6313a1c0f9e5128499349b840670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121c64f99f3ac935878b6b128534cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca93779dccfa177593abe84cefab9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb742a98826c85fb365260ebb8cc6de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e327e828755a35cd45ba024dcaffc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5c699a2e32a81ef394355842f2c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef4a7fdb44b55c56341bc10a140510676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750a99e30a9bb2fd16383c9cc10db8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d26ea66a331c1a452c1b32ba21bc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5bcfd4ca924030d8d69bf1f9a8ac1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7124e7818d2eaa4ef14a0e056016b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116897bb4918d8733914735d60859a11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed74a1c7efcec845ac0597af6c0b658682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5582c322bf787d9706dd88634ad8f93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312f8d6a91c4baf980cdf6b6ae657a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b3546c985b8f984758ac4d876d4ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a979585d8aa47b77f125a1f681ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641526544045a3e02c57aa67127b3ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47e6ea6a951cec236364cc66d672e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d86843b5ecb988e698fe5ee9d1d71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b60a910ea3342266b638d5c681727690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb82f1124454f997a8ffb6bc7e0e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43de6969b0c31132f2ed2babd30c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58255b2e8afaf44eb18da1d61105df8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63e1266c5ed40562f6967edfc47d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd639f4a5e89a29a0acb74665ee2be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44dbcea7d456587910a41a8444753b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8237095d2e52fe08c8a1afcbb97f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb04e948b4c6c23e6db628a2a13fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48a6f95c64200f800acbf78a06da1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548252d61eadee9d6f76217248c2ad86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1436dce9f68aad773a1661f81369701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ad03c5bb33585a0acabab8a6be85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad771eb93fef2710e1dc936f64e54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2aec466636fd4d0d5a44abb33220704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b67b0a4ea96babd0949383806423705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4731302aefd7f92a5027cb6906a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de142e5044a419419d7b3f6783e15b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a5b1ca18f45f338132e36d03d0d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991744522b66b3573301e06f5da8c54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffdb91d08dd5bd5be2075141f66b03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976cafd68b3f125e45f3850a290d4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8eaaef4f646d140e7c18d7880ef50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a18316c9f8ac6c0ca578415ee2000a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e989edbac4d3f61f8a3214726ad6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29425649d565f6bc7a9e6e76287db7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ebcea1173f08b04ea88ad5f54e8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37571f3a2f8f81a6bcd558ea9f0614ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c6032dc56934237f434cceb08f72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3611cd15e193d7b3dbdb56afeb41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83b4c99626390956c407f373c4f2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4c1dd2609259444ca0ad5af04e10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad729fe899f6b9ad3a80d3c368f3231722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61cb560e294a23f7160491ea1d9dc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eca4845e2ffbe2d30a9ae369fbaa6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77317d7dc07664c1c5e0948e072eb8be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd868bfd463459ee01dc58a2ada7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a140624bab334d02ae04b2d3d63d87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c0ede04f5eeb973d6f566c93b4b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c2bf1ae7469131e96fe27fa35d05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a70428fd2cf769657e3e45e5a29b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc896a73ca9bb1a26d05cb27e1706ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd41148ce2c499a02a48aa38c74d3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5d55b31310ca904e97911167633c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9199324e3885d1cf3459959044ab588734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f9ce3369e4ed6817897a548c45cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bde6ac7a1cb9a8159c62e69211449e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a7bcfd052a21f642548133d0ed28f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80116dde9ce31bb0a4e882261dd2e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77e38d40e24355fb535bc28fd39b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a927c22fc4b8806bc25061462c20b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09ce9163dc9b61212017e643b9062741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127677d26d2c837e7154b2157ce2cb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfcb2cb94044e6cd0f2154c04b6450743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24f0a59f88e7d5dcfc080af3a1a380744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409deb6aa9c7e37b225abcdb9150eca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae0006a19e853a84006c7b5af1e24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7adbcffe7ba7ffd1439061a89f10a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1a4ecd5e64d0c82ae5ad3af393e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690630448b863d2cb5e018951ecf9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edd716719977a420b71c52abcc6e17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca6f9d45a79f1246590658b644c6c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fda4ed985474427a6e54fa1768651752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d12c120720e9a54aa95232c06c6a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337311af3646b3647d9678f4c77265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b6a2336e5cd42ac4fea2e8bdab13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebd73369637b7a63488f779c2f1ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84490a00629bc67ac4561617b39eec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d686bb802b513db4293250dd104e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a1c0fe1298bccbac80cd2635a1cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf17fb503c8c510005f4a8ef792eace760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f84a1bf4837b77d94bec96936882761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274b548649f6664e9de7a034cdb3eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff1b7191495de9c61384b01caabfb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8aee3f424685b2f6d6cfc13e73ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ec34c7d7f923093c5edf33272ce9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe94cb8b9747881fcbe1abf0230d403766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de49d5591e2da57581ac2f9b296e4e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>