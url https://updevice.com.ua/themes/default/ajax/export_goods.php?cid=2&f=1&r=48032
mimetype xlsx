--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595338856b14035846b6dea79089c8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b480d2efc04219fdd7d4c5bbc36b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a0b11731a17b413274f234ec4fdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799c68168e52ac94ebdd7738ff8c5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db3755012bde78bcfa29d6f2462a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009957a90b3be6b7a66e41a598822d926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9056be5326251313c46bad77221647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e1c06ba89e04252df9aa4073b1d978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391cc4e4d319be46115234ed82fabd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c87cac045122e908cd494cbab075610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99342723035e1288d22dfbbe7e7e3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a6f7bb0b27812153b176dab3c2bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ab11ed5f90e33d461199c3957159013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b3a704ef6cd632e163e7f34a6d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a398a9c27b93fc7bacfebea0644b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fdb2e7c619134c2c317ae85518ac516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7694708f65ac1d9204275235df3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c570aef8afa8e269917d9efed3358c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda84dbc2e90e05db5b93cb69b08ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5b4a9276e6fcd2c15bf92fdf29df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd37451f7e561e5fb9989a04dcf6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949084cdd293f814f1242738f4b9f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecac8322ef53bd84f143f080e7d4f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196c6520d21046c2c02d5369b523a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc3e0d6117a35776a8aee9b52f11a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0058e29b2b85f4bab1b46a5569b74726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bcbd3a786eda196e3adab7666cffa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b6ec2b6c3a5fabf789d5f08c0b0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893759167df273a329fea447b9f822429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416cae10b2bd3b099bc37875378811730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6709bbd72f176a39e97fe189e6fc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b8027f1b8ddd744e93a8c607390d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd029c7a74b18cdd2336cf079854e0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd28876a691a5af20d4e501bcb4bd3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f012d8cb5a0ad1816a3d0aea6fbba1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c9f4a899465d3d953517e0a8ed3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ef4afe0b94aabf1c930305ff436737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac095e6400d26b685de5bc07dfdf17038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95080b045df80322f49b4129058abf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8cabd0d40a80c8fb7b888667613fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a30887cf8635bddbae3b2166022b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1331291f480503c35de5c1b27629142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb012b07a804f798345d387c5941c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076adb0c65bbdb9e87adad16c2a177244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d4219627686b39a8e768bf9753db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755bd9ba39c9ce7a4ba64bc1488d8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef9c7094f9e950cb82ee434e239fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bf74b8eef1be3751377a7d1d5b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f30b11c979d9e4537f2a598c342a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07bf7b81546be96748290b5c448da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3826867d6b93619d9dfc1ec6d8c430151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0828cf06af95fc6c2a0234aaea09752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c600a9de471ef0fc2a91b760b7a63fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6b4cc86d4140e125817f394bdbd6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c0deaf71d775893b0b5c0891a90f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976daffe849dd92eb2d8b330907d75456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463309b847a76f6faaca5b53108cc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825a9a52229456e6f94bf0967fad27358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461534edc6501bd0510ce9bcdae053a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de1d949310b20793ab79b59ab805a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f619bcd85c2ea42537db1917cffbda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a9c4bde537414d4421d66b7f2bf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab612f820bbc05040d04562b083d21a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3dc204dd826389719ab719acd7c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7717742268a96d807d71521d657f1b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f91506ade11378bf38775d6ec6e9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66bfaa61ee91ad953a64cef74c489767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b79b9dc0cae8b89a78cdc99e8ed4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460abdad3bb9bbf088f2a714e9178969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ded075c1fbfee27c3baa138fd73ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f370815e1b34f917a84632448cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b7f33015f80e66b891e11eab4ad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21adc5058220f96be0523f919621ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f07e16942737bdc37c1e9b8f7e0e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b8696974eac3bb6d1cc0aaa724b9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e68fbdf32f41a7d5a67a9573c305b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af495dbef019e9203a80398c6f96b0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aaec7829b59af5e1d5ba85f98d36878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c588edd75860e5ccb7f8abc33c6ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c155363363c3465fde6b447362be880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f41ab58831fd33dbcc975c16a87581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5dc6e33f177a8e2873717ab02fcf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958517883d8ed5085da7b4083909ec5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098fce4209f7b2a2ef61dd58eef317c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610c1f4cf26662f8e4329c95eb25dc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd4284f8cdd3e6d18b0dd00668dea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec705ed9d8e064a7a57072b709f03287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307eecd5529dbe1fe57b28984e180d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a683e28a9bdadbabd20ab86be982f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3630b3579da69bd870adb52bed01990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db047cda7c95eb13f9fb6f2d94cef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291aaf98843fcf0568ae5c88c0f8a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e529db4b10fb96e566fb37bdc4d5dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f9a62a61241117d8a5abe97098fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899136f17ccfce4e66ed8a1df8dba4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529bfa1986101563eb5fe49851161e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802337d9e8bd8cd57557df0aac4715ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34211c3ff5f6655389116a35e79565e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d3a4e6f38d1cebbafe9549e606e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509662fc74a55918ea4276ae0494a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe560111433238771a71dda55c2af75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197958563657462ca0d67a7b35a55710102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7381ced8f4292a3c4a010042132cb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cbcafd27f167a0af422cf38296097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a0aee19fb12be43709920863b341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac799f3c65c79469b940b788ad7af49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6c112eb95449756db5cabf9061f50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359b0f964f7e463324c146170c73b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718daebf0259a99e26222862172e0984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4510c2019b2559ff77d638833b8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df52d8b063e72cbd3212546b1fb1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acd356b2b3d945a9f2b5aeb226b21c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4b05e3da1d68ccb2ddb5ebd72dde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2071863854207188d3c2a573a9ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2c9d7d0d1ceddbc89de7699cf631115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62443c0f7c66a51c7fb4a5ed5c8b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efcffbb200c324b3feef24f00a51fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a58081a59f851c58e1a4d6a6b018118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3935f0a849972885d25bdef5c84644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31410cc20ff2c1b81faf54c219c205c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f309b06094fd7d605b25004b67bece121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065891ce03529796e89fedfd5a28a44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c990e9c48ed41237b1e173cc95d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa12710097a9fc576e9317522fbbb6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc2eebbd67c4b8c6b5ee9908e93a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4699ee525304694abe81f07fa0f5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3bd67f35215c2709ee6c4f4f31aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4d192d567be2a909fad07912c023b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6c82b0bb11b820a2dfec0a40f0bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6b3f610c5727ae8f4f4d2bac45f18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a934ed841a7f0e30dcebccc971c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb6c2797d8911b468dd1e322d79a2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e63264fee1f6112824232acef0011133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0e3d1707753ce919d99224125163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6323e527af2ab924e1bac33ff39e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd787cbaa34c581a830c7cb5321b244136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f46f294ca40996728d14954214418d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f235878d8a01b53a2327d53dbc09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5bc502304820e2b7013978add142c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1181c9236e0de74f563f319cbca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484784d67e1c93396bbe378c470b8e5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138954d68bdcef87029f40eeca48f46a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e608502477aa5149ba6c9c218f2d19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad502cbd57dca16b78f3d2f7680c815144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99ac18f0957dadac53031ccf9156c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390feffe9ab18c3c1af643aca07d6b80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c971e7723959cc3ecd168925eab6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ba764b234246438f098503342b21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004059369987412ae0de6107021c6abe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d5791a83b7544ddcff91f88cae40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06e951872bb059fc88781e005a895151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9043da50f139c1b036ad32d6625186152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75540c9ac06436e078055e438838629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b0ff0f647af6475e303be07a9203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6d4b9f89f9ef2ea4e8f7d6763b961155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e729810251e8a0097d52b0c725adb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7137c093d1c5e8cc8f051356ded07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18fdc00d645bffa54f475852591308158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a54383a93589f762cb8040f1f648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc2a472c6bb9c67c98b0b5c2e2ff8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd29edc27ee6518737f24c5bbe3300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5029e07f698bd63643d60dc2a22cda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b343be436461598752ddaaeed7b91b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941fe8359fc2283af2c6528d59f7ca7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34708f430d9001162c8d89a2e4e297165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5e070294c5855d797ffc2895088bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e0cc36e4eab1de732ceeca87a244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b81cfd89d6a203aab90f53c12bcd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687aa6937e4ac2d1b0f59b7b635341a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b963a0d51562e443afe95c141dd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90906051b28590cadc269eefc2b4198171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43f7792cf0da9d7f11235faa0d74e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197ab81c156e9a446a4b2897a96062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b0fffd92cb48348fd484bbe696b32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8b308b764a1e60829bb24b97f7e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590822a4a60bd1da61f9d39cec4abbbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a33ae19eae23e781deff6eed6eab1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc852a04db7d981298a30c56eaa9da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c0519ec967fd68dce8b37459e02d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d5848f2865a2308c15d92b4b634c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada49b80eeeae9918dfdc90d6a5995181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1a33840dd4b3c7c220118fd6c74a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c44a6bc8f725e36fbd39e012c0415183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9a0823fbfac1bed48c207d1eb71a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b4e0007b7c7c06b4e5dc979e769b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501328594b3ea2c0d7fa438c02ad94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305786a8f51b01011d2b98f1cf76416d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f46e6a28611be807a8e3aa436d788188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21748c8f637024e2f60b34efecc31523189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad8cfa7f0940d18d4602a39629dc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c109bd3069715ff3620b09d99d908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86b32847fdd6596966d8b7e8c08f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ff896786b49d3b3fbd9ae81bdb64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3eff87e30cdfaf391d7196fe4ae21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049433d9153dff37abe8e02cecfac1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbae8c67a13e0ac2579e458f55174af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae776ba18bfc7af0f6cbaff1208654e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82df38bacb1e19f307508b79956f83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7706e3a8f75ad30725f30c76b2979199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3d48d3d1f1b0c8e29d49c5d5b0953200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312b2ccee8d38693b9bb1c26ab3b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef8ac0c3ebe1e799e9caec6785948202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d7320b4beea488e301fef92480ed6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec323db04d548a6b2574cc5fc8770204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d967accfa7efd9f31fd2d38332167e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3e472f07da4ea4d0ce2834666a32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ac351cafabea8db0fb2aa5bfe119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f937ef121f6a7fe09d41f273d1acd98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401eab03780de781faa4b416b80f92b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b6b2f554aea5db77044f9f73628ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec8c9162aad8e6c9d547cc9588704211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce254db5ae65215bed5655b02a2772f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f5af2193a57fd9e7625d2f815cc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc43e56f7d3740911238a4f9a992c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5853382bd4d8ae5eb8e0446eaa3e096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef666d0865d077462f463d8432bce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a5da625f79bf1f848299d363d794217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d699f4c5fe5d7cb37c5e402f0be86c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92bf9c24f641807c30ad18fcf12e24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb45308d8c2e3ff759eef7adb14ddb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35750cf4735824916ba290efd3af68a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c81c7ee339d8a25506def26d3e709222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8604598fc6576e344ec62367af4bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1ab971ccea69fb00f7394432bad3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc953c15c48dac414c941dba570cde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2336101ecde571e2614285b571da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f313fd27e011f547cbcf4b3bdff13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aa431b1c607d7c21fbcb1c202ac82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e028b32c631c13102a0d2a503dd053229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbca4a612eda231c99f0e8b42be737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93222f8e538cd6b4fa5fbd726d0e113231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34557e8da651083864ebbffbeb1c00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521ac46ca5d491f79665f25cf618c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7110f12367fd1a37bd8ce0fb78aa88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889544cb75a038c388f7a6ba221b7b81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f923c16934d4da83dacb0b261115ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8cde112e0a4f9fe3ba23bd31cdd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98ee2e101b1159c482ea7d906b7bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeeebd2e1cc2ecdd6d4d9ebf0dba44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf33f55ddc8b0682bef6e90a481979240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3228393b28c8f10bb94bcc3aa5d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf37035e8b64a36eb56b75d800327242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcb6173d1680b41657e6b7564b440243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bb0bec29ee6d1c5653aa86cebdff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f80bd15e77af2042c4b33aa9d70af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80424ea86a1701f6092d58b55fe4673246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15335e93756a430ca92b32dedcd29d3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e4e74eacbf53a985cd3ca60623c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b8da9b0931918b930e221eebe921249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c45dd13abb5cddeb5874c93ef0910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2eb635afbc5d43c16a895dd2c1c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb8fc663672f196af3c73d075a706252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa002c97fc4ae6968e5f24ecd05d4da7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903bba5521d3ed7e1f0281d6e9fb19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677994635b458153695ac926341fc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e312d492495bc8ecf5aad421ebce55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40286e9a05e80b84977422bfb8bfee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110918358a694f52b8701528dbccb1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3e396d420a2fa151915b7ee185c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d45b5370954d2d688e4acb0e5d1797260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ee4820f584950c9b897aea001d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4f1073f90d0eee850ae34f7316f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dea40a73b88486b9050bdd59cb81f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7befe63e2e3b49b4c48bdae84f1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104bef058103ea56d66ebc0a1505666265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3246bd7bf199a4741156b57e732f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15823e1523def70464aa12ab653cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeceb47c14167a53bff2339c4c6852f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e357383fe01c9a8748fbd6e3e81f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4b3c814debc7a421408501a067e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ca7e1fd8ae4fe8791e36f6a4a7dfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d434727759d72f40670caa71c8d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e92ded3c81e8bf535ebf07221f6bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b538c833a26cf79e17493d84726e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb512d919d390628dcffdc433e5becd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960b1c44f416eacc8b790ed14786a7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda2d38574e4db5a3b5a138bd4e347277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0097f0fda0cf4667ceed307c8815ba1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448210e45f443ae292a624a604f8416279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666d60e92aae46e8eca5170250377a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf1903a34d4d0f1a1139274c87d09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac19048667a960f4aa0d5211aef68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef422f497a514e5d8d6a96c2c33a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491252a5b07846d6b0fa9e47f08974dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28fbee63eebaba357846abee13b35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e6e6be423cf02bf4a78b07a9a450286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700ce50ef4c3cf70ec35bf35b344ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353db8219b9e702f2369ef5bee9da17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df117a4c064075e2b7680c05a3d03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92e739bc7251a2dc19e992102f372290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467482180641a27e23d9b3ef0b5f884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e398302255174029402b6463c3501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494113356a4ffafe146c1201c2b3cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897185a8b24b6965072c24ba94aa158294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d22abb2700727a962106cb715871f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0ba6871d7ab9f8d01f7c31891120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42eacc307da5d68c69101f88965ca9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207cd47452d01cc036768fc77f51b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9719df785218f4d85d80baaed33c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b3c3b3ef6729774f66649a6e94fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fd662c1839e27f46321b876e47705301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffac0814ea20dfa02353d41e217ba9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcb8ce84d8d4c9b3452fe1d242239f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953142af866b1e0a4de75b2c12740057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f4cf171cc1923f0cb2d2db532c2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf60656ec062f90a07475490a961659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de24888efa8c8b9314f4c04da68ad8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6659d0e46de4a380bb2ee277cf58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aede868f37650693c2511de1ccd786309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad68d600c150cd4cc9b15bb9165e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413173a948287eaecf79d2432ca3b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accfa73e6c66dd7b4292ae32301ed5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6110f58830943b65fd70832f4b30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a404f14069de0ec246ca5dd180c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7478817b931677d46bd45f51d6870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb0467e7aecbc3b5854fe1c51053ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c232a3dedabc76662cef6518b21a56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735bb84aba9cdca8ab953e8ab81c7fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a9c66ef0b62f5d6dfb158e68669a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26634251c521fa66df1fb50f8b608a44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb4f70e7133bfa50daeb43dfbfe95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814edf2d97689a4a396fe4c99733366d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645cea936e01c165a0e4a88b9aae534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc52306265d06641edc2c8ba22fda9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674595696ddba666ebbecc822d5ffd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35768b68792e7163e158b96dd80f31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689374601774c5456a44fb3a14242e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe2ff17229da8061eab977023609b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2cfe7bf550d8802ea684142054392329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f67d1ef7f75b9cd593bd500fc1a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23702331bb55a81062292f520095b530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8db4e5dc39c0ac672a86aaf3515c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f091c481d908c221dc767361e99d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17506c826e853a487e462507e42f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcfc0648b9db69564e93274fe9fea3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe344b60fdde5366cbb84e76c55c90e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28d5a0b8aeca2d8c2a6ae6a8dae2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265bc0ef52a50d3c7391b50f7f5691338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d981cc61d12d30df9e6ae83dbffa31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5228e332700f7c323a205b014e042c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40f9a448b074d9a0aaab4adb73c229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d3dd43baf44bb78aa99a09760c77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14dac791926fb2d4953282fa096ae7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972968744d8318e443f71ec4fbcd4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef7053a29f8b964a7333bf02a3a70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82abba331a80db50852f92200de6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe0b1d8c7fb708cf2dce19f5bf3c76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd1b36ef14dda10297df3d28a7919a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd3b0342a364220e1a61acf37e447349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017cee5827ca8f9885b996dc81c584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d918d6746bca2d0ab08f99b4524aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7d0e6793cec253e3b52dfd6a6c18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059a443f393fbc0182b1a94579afcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b2bbe4f6432f0789eaf59a0c95875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074f98fa605e50f236e4e3de51f63d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a4abef4de7c218d59c512ae00705f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ece550b86dd90c7ab1a2ab07f4cfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3882ea4bf19906df02d847229c803358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d451fff69ea1b98a3d226229e5e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd48e18417c3862273211aea704be8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7138dd98c0c2ca65ea5d9cb7c72447361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c5c12f21a94e2aadea6239104bdfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ada39c6d6c23b25687397d5196fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193001c2014ccec45e709a5aa0b192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7a12138e3eff2fd24cd8a6678f99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e313d3e2117b1128cfd5a78877bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0f7c91bf3f9c5cc5ab2b04d90cec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abc22e3487587d31123d5ff1189ea3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f0334ddd893234c43a08544d1c4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114ef40919f55ed0126a49a8d8236a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54d1606bacadeaba6ab7d2aeeac13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976b3ddf1943bb89fc89d27c4bdf6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1cc31280cda2b2cf26fdfb1d0865373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e14c4b2f9628f112b9380755b732c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed27a6e016ec108eb7a62dc24c969375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ba252f366aae419d47ca2ed117ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c84e574cbf3e6973ac9d0cc6f8138377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b529d9238cc3041f19310eabfbf161378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c948cb1e7f005f5c10eca2e53401ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2096fad9f986bc941aed984ebe34a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f522c4c501a4a9c8e89ae51196dd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce30fd51a6c5762b33138917c888f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9271fd77376bf73b3cc7e21146234f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784291286a2d1075b33c5c69e61aee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d045a5a6388ea99ad3277ef0d800da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace796d730d80314a2c32a433b8987386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61999562e60bdd3b4f7c91e5d6b825cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee035275de212cff2987f2d319ec95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28410e63de55469ed5ca4b8b0d83a6de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9295b012c01031ea1ec1f357429a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dade84f8df9ab92f93b860db902a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3970febf66252ba3ba48773c246877392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6bb0846354b82680f0873b2170785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71b3db9c59ebf06ca8749fa1d98049394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cc307c271076c430921c3b7b8c9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5601711292374892b0991682849d683396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e084159a5d74111a34fb11d3d300397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e9acaa1ed40925a359f8053ba69b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9686edbf2edef0fb7b3a09180a115399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e383c856ea3f05fe42cdf4ac33fe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d15cbc47fa1b5c9e29c55d85b0ca4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c87b6d1326ed78457140f9c874a4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f66c9afd40d461ef08c52e63754b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371864ad3b510c404a57c97182374811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5ba326f06622ac7599f9a457ecf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd90b5ddc24b1fb2351788e9450906406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300d991901d3b79c9bbde3d416603b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84dc5f0a03f9a3b03169ba7e237a51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9567786fb0a75a40399aa7e09cf1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f963f8583fc71da2a4731e24e581410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbbcdcdb3e48177a166846b85a24d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3aa0866b9ace942f28704997dd792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b88db2eff281183a86275f3f116b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497033d48d52bd6071ff178e7f2f8f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7ff832334941cc08eb7f6c946f29d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1fb35d3c1fb07201978b0d0337586416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665477e5fb316a6150ad18356bff08d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1a51871670b5302a97a1e63e46aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e868751eeb40e5ec6b15cacf8f1dd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60562bb6651e2b29b1c5157f3ac56b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033436ff9c9f7a4dd256d03eb8bec1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24dcdd6a8e8990dd3f1186c3ed8a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c228a948ac048504febe9a578d150423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4ba4ba13a2507cdd72adb81d8394424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3123dd94f4bfae8078da1117230cf9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08982a7e4fcb103fdcaf9e951a4ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f3dc717c8926b0b9b31f5e656170e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ea16720099684f55a491ce0150234428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78c2b2ac891879794be5fadb58690429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcfd19e4818371e595a8779af7974e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d32103ca4899b8c42f795830dc47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51659809a416904d6bc8b838ae4d49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ccb6aa369538c84ee99ad8442b59a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de463dcc1172a926b66aababf96b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd185d11013e81d0be581fa53289b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd65a069fb05fd3fe28a51f3a1af9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f73796b5df8820f11c7af85d102d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886fcbc38ac35c46f200d40f2c9161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fafc8441039f29a42dfeee26e7cc3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2d4503c15a7a3d92b6694649c00a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527ca274f265bf529a0787662cdc4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d8283707cf8c733e7728bb2a29a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed89085ae93474dec037b7bbba1e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eff1fb95ad73bcbc66aa0ffd4bce7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5236ab88ee983e465836b1d753bb34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342e0f316875967841752a9dfb1209446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596796e67484e1074b585c1b90538d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce24ba649771f2801ed39448973836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c812f964268a718df4cb68c76a163449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4b8286234690b7608bf33e239d01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dfa78b2afe2f4df205e4b149887c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152137cab7baa47451e035b27899495452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45db69770a4352a3701bb552bec636453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3acb4e1e76b32effee72ca7569103454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec19dfc0a216ff700fc6bcb69c7ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eed102f8175b1075bed19010a3443456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2886d93f5bb5a732afcb0212d0149c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969984c4627d2399a50b8145467b2466458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376ddc5ff08a041644756631de88a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e9bd520d78d4e1608e558c1636122460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8985fb8bb427ea3dbfdf7a77a314e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ffa05ef86234d4f851b3a7cd8f3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea6662cc9c7fb076bc6bbd5023040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f65a959e70e84cec9cfb8e2c2af2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21340a832ada7fb9d36eda751698964a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805df10d0cda374360eb18ace1c4e59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081a6eb4b2d900042504b386790934467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe13cf16b2d515efa7eefd63c5f1c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455121d0361c7e78339584dc34e3ec6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed1a253e05d62febe5154d1acea5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efefcbcb393b137b3cd0666591cd2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e8e77609596ed5f391f1084946a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a84e9e7a6c2620aae0786280d0ebf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ecf265f934af93ca1934367066b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f2fbd52da86f7a5d0e440f4569f0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec024ccf2a346457616bc3022247b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c1b945033714cd48d7c2e617c4849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae87999a23e586596e29c1f395b2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cba2e5634cda6c331b61562c28755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0de60645bf01044125c80f994303e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a616dc4ebfdc3afd4956e1ca8766481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcbb41c3e56b60c3e85eace6117e53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04de39779f54ecc79c913bb59dd0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec1404d0cab05d1bf15e5280513ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e549e876990f2de647e793cadc34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef40ade4fbd4f87132a835d999621d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80897bd63a6e54bd458896a80c44d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065094d987c59b93b97599a3b7063d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5610d905cd4a73c02f043d7f398e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0ebd14bb9aedeb91df97d495e3a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80bc7586dc8d3ce31512d3d01da2cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6efdcd478321952126cfabe528d8cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c105f68e268d625709dadf09a874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e54b9b19371108f7f032547fca51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbc85d3b33e897a15c07883c2a71f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ab804b2f8a7223e497176930a6dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040621a69ef7490a536d0221f066eade497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e63dd053c775de896120384ead53b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0a8d9c63a2c3b4f43d8d735b9344499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263c7560a0a35820a138070b571b9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049d06f590217d73af930f63b57dde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603c1bd34d8ee817f41dba1e30c8ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3ade8667621bae6071e0909b12a78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7d01669591417379794edd24e471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d0bccbf44dd30e83642fab3cd3534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466775ccc1124de79c222faec8ee3fd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31a0adabeef4e8c4ea2a5312c2b6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69133b60c6f38841eb4ab812af76c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c647ea509bc27bcfaf34f4f83854509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55adf1a3556c6ba8d747b111a4d9ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1bbc4a3123beb83556b22abab7223511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52e8dcb042157a31411826f40b54f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd118b763dbe5fa7d6d968ca5e77c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f12bd6d67ba80ddf71c8f71f1f921a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dca75bd046fcf4cc52eafda1380d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12e628ebc1d1832b1b217657ed322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09166441a83347483cbfeb00a048795517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ccf9d5bc6dfe3461b33ce486e0755518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13529e8876586f902ad2afec24b5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2941d744cb58c3924c55744aba47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2c33201c33ebbdbeb4c8c75327c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb704ff339052d2e81d94719ec2cd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d251d216bdbda90473f4092652434523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ea7dfe02fd5352afad84c8e9c1f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ed4657bb257773cb6803eda04c45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128d2a011690e9eee312f09ac71d76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c84ade87e229881cccc29f1fe80a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d78a53645c2b27f9f5aef6fdc6fbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5dc7f7c87b4f5f2e86fabc4b92117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9440c7d3d066d6e49a826d3a9116a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bbb27036356d5827f900e4a7cd26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f2273de24cbc7e6ca18647a3b7fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dddf54987cef7ee0d11005de885ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa9e71c2600e5a899b45b472fd1730534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ef5090583fd6f7aba6ca6bb76610535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204374347d0b6541660e53cc5eac91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88838266ca39742369fe5ea918635c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91354abed021d549bc5c153ff52101538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40d7d2ed268be9f0f3fae246d51040539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c82613be2f2225e0faf0f1efdb2ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc08b8867744c0637a44091960761b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154efd0693c03492a0dc2ff58ee2bf65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656a319472e9352be4f1d9343b4c94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e9af5a3ea27f5947f4b67b34c489544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e799a8878bd466b8cd8b93e1546ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948d4c9862874ec19d2fb6dce16c6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21e422aca96251275044af3d6bafc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e50542426e9bc02c5e93dd2c0e087a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253cabcae6acff924fb7707e2a21e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be27f81def7a5d862dd450c2856ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b783ef846d363b652bc86a19c8f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396d9da80f610bb418368100b34810552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc42e3e5efedefd86c6b387f445b8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731278dba01ce61c9b5a3847208038d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0699e35feba3c7b954ab7c313ad4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e3aef7588af82d82c74aad128d1f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37bd28429fb4fd8e7631712c604dac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cae9c4f5c5e568fb5313f7aae10f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4204ff32dd45b9e62c538cb88e004559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e525c53cab5f6ca76f7121e5ed96cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c2d9f067bb822536bc8358e2fa8f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edcf21d6a5c71be48212839d355da2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa784d58173ea35cbb0317ccd1a6a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d309f847e6a050691ae5a1ccd056c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e1b639546499974c455b14a6cf05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50397cc233bf262cb2e02766e0dd103566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fd2438c6fd4ee10ce3ee1fd17ae7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e2ca71752d243fb96e6e3aadc5aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf1b69b345d30cf8a7ca90b2d48d8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d519a5a69c36f3998fab78b7291a2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feadf98aa8f156098259e822bbd619571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301aad1cb46a901ae2b7b6a769aba64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4e74d2ef7176d045a8c319e69aa82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5156c6b7bc69b9cfd0fd3e44018333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ad7d589947e4fe30f9b45f0cab34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202f34843a4a569a7d1906cbf7a636576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26716cf012440851f8c10279a28c75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25649f42dd677dd2ffe6f538ccd7582578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312ee1d1e05d6432e38cb223dbb555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee827fed233ec20f0c1c72e2c65a3e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb164f71ff0eb067be091e07fecfbecb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae82d16015efbe4725f52795059f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6460f36b22a593fac53d2ff2af9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959708028c9f723295518af5a61fe99b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9fb1683ea6f94faa18598d1004b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287f12acede941ef6192eec473414b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7b0d2e65a8dcd524f2404b689cc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5f4f97cccdf3ab7288e859b42874588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a56b8482edd9e6e166d967ad1454b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731179232933ba683bc0a754b08b8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c91fbb8e4033f8da1c6aef0951523591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1b4f0a32196ce8690deedca06102592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747595debd3735644e83a2770280fac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c565cd4ea5f086cf33da33e62d6247b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d9fc96aaf9370bc7162aa2dea189595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a453db2cc2612b2f927ab322c23eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035478ff1878823858311117e8d43dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c52fdbbb7adf1a9fbe9eacf71f7c75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218050c4d8baf13554bbfdda648b84dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86f69c3e1bebe6c1fd9d9762bc296600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b05ce915d839014f73aeb28c0152601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3cd10fc054373fa77eb21ada15c16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0260b0120497f4c61fa0aadf5a562603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf7df9f59bcc8b4ac03cee7bbc8a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1c4b04affccf32ae1eb211b14ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000785faf3c091e4a1cf386d66e9aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5e77dfaa4af8217f57f5beed1f57f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a009653760f6ae43c906831532f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de8703a54b1d64a0d64c82fee8b4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10755d2e5a7c67e5af60ece60750d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4bc453c9c198cd1002ac71bc6213611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03cbb7217afe1fc5db74135793551f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0c360476eeebd4d7443fcda8fe7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b78dd16cea74dcee668f6faba5b20f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af648329c519230ba971b850e19286b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7d73a159dd44cb62c0e4062c0697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50cd5faf72e42ca11f6f783d0d1d2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f7926984be767aace6d215f3968cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cfd022b92a0b0c8ff507e0e11beb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ef5ffc88a48539f4f12c125a8049620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436615fe83b82957068181fc25b17b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c1f4d864771c7f0efbc4973ee34f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586b267ffc6025ad8d5bf9e19d5ed8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41eeffa29c1f563a88bd9a5589340624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf62e32592981dc5e38b62315bce7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554a62eeba4d1947c2af1fe589d82e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86f8d7c71f0cc78c45ca09a934c3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7494fb18358ffc2baa7a90b8bcdf02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b1beb3e19818df0dccad73c444cfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eca50562d039026eb888ee18e8899630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6fabcd38e54ca48b832ca1b7f606d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c44da83e01e47dcfbad9beefb1f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727676f273a70ad68c92a7557b855e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c29648ef1c59f4251afd28c9174e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42c6a9f0925f6d00f9519b2dcef24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bcdba5688bd29c81a8b618ce3c1cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def543e509ab456e98ad7bd568a3a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd1a51a8a7dd0d3c9234e6b4b409e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0e0a28b685e280f92899f4bf0b911639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97011dec87cf6c137becbb55d055dc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19fb1c0d835b9f4c14bbbd9ef33482641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b0fc81581b79209348813ce8b451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3fe7068fa60cea3bee13c51de4d1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd44c6523af4dd6e11c6fda4465b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ccacae9053c8b140e2311b7a6cd61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa41de9240f69598b371759757e8ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36ece46af6c2bc0356d08fc82caeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe611274923b487bf7b76e34459f451b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5536795df143897a9c7d79083ff83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8e9e1e538e4e8624b64997a7ba1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0e5a16cbd91e3adee5d7ccbae432651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92ba01e35d1fe739d820026e1c2b55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd26be63668111c5bcb44a476a748c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad168c55ee7266187ccf2870dff01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660b1ee1660cd535203b174e1e7061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea76bb6a74df33efe1e09ed2aeae0ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f9955dcbff950b195bc3537d98a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277d2b99d84212c6c9b08a3724d818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770a9ddcf676dd4cc157083cda8cf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7c73d17b7b4eaa2f608380eddacd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587e88da81f66c475f1e9d350a2abd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6aa7bb32f8b202ae09cc8bd482f49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e45ccfa7bdc9d595c6ab52b1cc228663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d0bc53ac72b07410a50ecfc4381ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9ad9bb22d9ab95fdcf8c4d2590ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3684141896eefe288aaab8329221cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78bc190f20eecf4226dd1571cb430667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbef1dcd06175026e945c70a73f431668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432f9d82f4225a89537b022a711359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107a6299dc06d5210ad77a32368859c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559974b1eb2f102e0a0ac7bf1b11feea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c7d73ff1f0d394682731bcc1bf23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772abaa06b3d95ade4b7be5f7e5e26e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc845d1b7663d1d0522facb4ce312d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d2872ce856ab0df47a7526278d6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e06221ac98d7151e5a428d4121d83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ca4fecc4e1b7d98169e23e873b7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe05a6405a60ddaa3cc3ef573c7aac2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783a05b7273dbe0a259fa5638cd02b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffce8545dc6aa48586da48b4a42d68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8ff7d3bc5da5acc920eccb36086b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bebbc0bcd02b8fccb8f9c68101005682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a203d3283e442b763ca4c47ee496854683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdc67a27fd026e275142420610861684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cfb58cee9cdc8d2f0e8a7330c3562685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f281592f496cb887a7a0e8f32d3f154686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639501bf2238824c7274fc597e5cba2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad272e9532c45162b02cd702407529688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b7f9d57bc29ce9a8f647646ce6a9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6dec9e35755f450047731bbd2d61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c4693fb455ed46abfeafd25a1abe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f432be65c93f0cdd72cd2086c4b9c43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9a3f84cc297795d6c0dea8296fed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f1db02c9566a371a2ceef2aed778694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c757d3e6177c3188a8e37d774281f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6870629160b8b3aac070f72930ef01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5359aaec95460e2dcb0be752ec4da43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb98f14055909613cf519a40895dfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2aa67a6603582e9b324881b3202b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ad4a29e180adbe8366e328ef2806b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec35797e169ce00f70e3faaada586c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d681843e2029f8581545102422ddce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f024e501479b9bd8220a4caeb60792703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1c03983eaf7676a8185ea53cfc9e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a663fed53863794d79a707770b08d5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55f8f27c776a077e16f4eaa0d6b6c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276dee1e26adc70100ef968a02daea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c434569a0a2f29143696d96cbdff8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce56a2664637a6ea8f39655bc0531709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5894ad65d4eacb41442b437c00d51e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b889801f5cd9d6f485514e056addaa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9942956930d27b4769b7b0f767a89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a614dc9c5eddec8129c1271426b44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115d9c04d6d369b649fd81d42cef31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620d9626cb5d1d35c876f651d5dd62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb5fafa9d8f8f1a45ad5dfec33919716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3922a6a811432be965de70c7c4431717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5460701b66bbe4a3896a06fb3941718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662ed0d49cf924734e01d85b814f3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf9a0d4ffa7e6b5ad18b3948abdfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd12a4fa67c0fdfc6caedf478b4b6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d863d59c07d773196e262b7131482d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb193a04186741784f0fa2c07ccb8a4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0e6cfb2dd43a293439c9cda84d77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506938d353391e30a389afb420994d21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b5aafacc0e40c557b282263a06f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85cd0f64e61bcd6b5480f0b3303d56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547bdbd238c824e9cc95a995ef8a66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a184577721bc09e75877b27e4b9d22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc947aa56757393d57f1ed9c26ed0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a92596d2acfa6607fc0baf15bdd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017effd6670e1f633b09e707455da08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab70b46138cd8418b590bf03d42584a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b8d9adce9029a4fc32b60392149c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ea20f906df69ae1ff8117b2a01a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add56dec1bcc319adc42f0d97ffd7a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68537c226eab4ef7d5106aec993f826d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b209003bc710045e3ac5230bfd7870738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9d9e25a6fc32eb803936059dcc90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca6c095fbfffde4105750a16f91df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaaa471c98d2822c6921d285085c90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3329bee494cb5ca33dc3fc5ad0923742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c8c17e434a488921d4771d0114364743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28cc51b865c94b39b08f80b93f3b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777caa98295db06f675d7170e38df6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0400ac173c3e026eeae3ae9be45420746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c708e017e5063a564b424f593ccc6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c9dca2998582935bbdfd45be21a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808faa318caff358d758aa1c08c745749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c704e0649695912d03f206231fa82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f52258dca909766955a0173299a368751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee7f348082b89c7ce59eb5f2f0af0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d138ebd1078fa4011ef322c7e787753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d3de52ca6e3e8147973e4cad4c04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25679af49c982ec77cf7568825e9e31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea323ec6abb0157665c33c83808121e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2997881798c0181da51b69027740757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd180f05d8ff23fb57b91f6cc309360758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9114f9f3a76b6056b6a1e73ee9bc0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4931fd8005004f9c17ecef649df0ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c89a5b11c96bcbe7ebeab9a1d3b67761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70008566f575021db56fe4f742bb3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4a1f843b83a15338e88fb7416dbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec946dad23927525b15a79360a5ebb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa32b7b62c0404382748aea51b4aca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e02aee2750e5d5f72376804fb0c09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c50e6ecebb9d76aa2a931d572a6b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996ae46fae3bfb71b4230eb235f94a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c06e5b2b4406b7bf59f06101390f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6bb19826f61c19865ac6534548417770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1029b88cb2c682a7422c5cffeb09e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e5549c5c31037165f92069ae032c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ffe57dfd29855da33a2cf8a079c8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce30936894c332a1158be7c0b7f42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83e6a9e4334227d8ec59debc48e2e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975dd8c8db5d452917cb9ffce39ad8b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1ca5d98a2404121c93395fcd59a18777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae268dc992351f58fe3334299b1c536c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac9da3966d84c3b1ea29f6a12c821779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f989598f8b5ca5007bc4ba5ede98c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb4a1e30574ea2393c391e85a88b84781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d8e184ff7fc0a7516129a7c09c2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633513881c131140c40859e5368b107c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83cbecea49382617d9f634552c92a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663c7e9b0ea905855b355f69a477ad785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a05f3984bd3f1d40a5b64d50a15a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345bb3b345f35fd9b580a105c1b9a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af173b5cb6676db830ede0359d9ec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff496b5e9fb8aa2be753fca1cd138f23789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad4e3d9db27d267cb7a65b14c7b0e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5fa6f242904c511d1bf76594ead0e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257023358d08568e219977874b9841792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e662686dabf2b9dfefc93595fe6f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1d3470c59698c7bf5e97e0cd7e04794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcdf2d6645d1f62ebdfa629371041d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecfbd2fec542dbc253fed0206f59b9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5a74cbc305b5105c643122a2255d0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de5b63faa1e7f823f0547b41b85c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082719a2c0d3e28288d255659a7a44799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c764118a626104bfa22c0594b01c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa300409c93d449a873dcf2ff21b391801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4a4084dd31f8475ab207d98e393b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264bc749f8a404eb9eff530fa02008d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057679a8294cc9e752d721cb650f7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b5ddd8d32e89f5eb4029e5892cf0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d15f8963f9a55b3261574656aa6d38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796b22d9fc82196db726c862dac283807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364fc6961a0e9158c1973ab11d7691808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fafd9fb10145449ddc66371405960c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4499ad43f70f84658194ac09e6b528810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c03abd9cc4a6b473be455a82144965811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954a988ed7da0ef10ce76ebb97a92ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b23570e3bac65e683e92041459ba5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc776bf0ac7c3c920835bac653443209814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc313931452d550a98f7c538b686e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997a56d7b44639880baa1263be08be1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bf05f9bea54ed348f60bd97677227817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2435f5e14f2ab603a511093e890132818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318a6a0b53f4263abc9a2a004ee456819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b55da19a78392210062a67d1e9659820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd771f35b916face4c4593da1559f1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3de36ced5d1c66ed84cc276e9366a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422f36bb10d76daa810af92aaf61e80823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16e6bf84b6f014dd2d5175fa2a7fda824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3eda041cd8fe3ff21146f7f1b4c25825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f311a2ecf6e3f9720340f0ffbe5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9830e054288de8cb3aa94089cc96d97827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699ccc7beaed144383318b5b179e76828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf07caae02216f072a3e99a0527441829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472d92673f67641554dd16af43be5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802bf2115e24bbfa474d554edbeecf9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd562121317255fc61501891ff945832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575981f573eb456d4ccda5763be829a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a062e7e106a36ca951e9a9efd04c5e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a36acc3e321e087a73ff4458bead835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac0e8d0f76af160e846bbadba6148836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cafba94adf01ac65264ef655f5b9e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34852bf9532cdddbc517a0229b4d52a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fe17d3451f1b73bb09cb1930ad2a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f52b5bd4262d9a1b739ac3e988dc4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1dfd0826aef31bc7c739cd98ad79a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5906fb33ac13320b96ffcbe8d677842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61edd298edc9f8bbf970b6cc86d9f15843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569b45cd46afdaa7f5d77f4298309a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7634e790b5cc2e1ecf5d09df6ce652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbe0fdc38050f073af1531cc9217c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5aeaaa96a60c204057dc73b6f2364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996caa2310c49429c0a5330532d34d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e07e112ff2a516bd53ca4ce43132e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e6d0807fb9b198eaf2f89ee573547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad804580caf5e00512583ef25bcc1928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa0b30ae559dd492084594b12f130c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cf6c04f804cbfd2605e255603fcf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85b4330ecb884b7f7f1f024791cadd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6204c63a2a3ce3e9e1abf4a50ab166912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dffbae5ebe648a47ba47ca77bd426313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a1284264ee586c51fd57a381607414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e50f70f26fea9be5ce54ce2f695d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbb275aae049ee8afe57370eb57e1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408f76a0ddcb34959f3d3a54f4e302e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2ba71cba8ad2417fac57e46d6cea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb326f13847c2cc501af517be79b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bc2d71715549ce521f301bc7a8f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89454a598ea4d8cdbf7d3365b2ec982821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0574f5f84e113cd4f8e8be5b50433422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fc3dcfa6977d8bd66ed33952489d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda9a2fb6461dca43d376e8728cb6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39616229db192347f39dea8aad56e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421861b2fb6efc502e9fe112991e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d8a7d6ea4d2b76b872ffec7b083a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6950eabde3b0f53b0892da761cc5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27abd2294337c98f8e958f905319429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447cae8e74fd3705fb878b6601ed1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d959dbe4cc34364dc85e7c00744831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b5581f1940909c7f14cfddc4b9c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26af301681b9108e8561497f2748b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65baafdf01fff1d1f98bb0b90757934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c922f59b748220e2141deb4d2d29035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17955cd6ce02a9e4313aef3211faa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a45082f0baa4d242ee97dcc79b1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1a2355e967121f7290c090cac50938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09de3c2e0c929db3f6b9cd39408ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b222e31e5bd33ed7647a5f12126b0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a301120b2fd2cd18e1dbfaa366c4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be458dee398abbedd211ad406b905c2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472f7041d7c07d8802e8a57f9c92d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca67ee8d7e221bab47684187050313144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd77027d10c10b52b7d0941df0bf13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6ecfb3ff072ecc17e0e9d17b51ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a5a07e35d98052bde51486a9857ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfce38a3d9d696dbbad786966d329448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c533db2a3fcbd75b2564c32228e100549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473431477c2757b058c0060d74ce41450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b9e85262bd51a3100690f0759124751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c11e39c369db1ae4e37fbe51e0a5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c6500de6f6e6adb81bb69b8d4fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6ac39308a34ef613367b0c0f571d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3388df8d6bcfb4c7b19046db22e3fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1502b53e3b44b50811d73e177ebf9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6900eb487931274b77519008a5b94757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335457e48bc8de3fd0910cff610a929c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf7dcce3ad74dd1d0c3dccbe11f7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341426d23d662c59c164b06cf7b48e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c2486709ca08cf439c56646dac0e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1638335f59048c98e23d0184dad5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23b515459a0663e66294ea685ab2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58057f7462a6f1c2fc32b26ed7a9f4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d225a0e99df1e263b656cd0f9827365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b73927a2792462371bdd2e8bc68166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d326b89094c57a363ab5cc4d29ee2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102a127abe93d91a7cef4738c5c5f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd50269ab2075b22384b87ae55562669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a37592809aaa00acb7eb08bda597b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db88bf83bfb5c5003164c6f4d7cbbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93945ef54ce1d03ccd33b3c6d819972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502a76d566df476594892ba45279b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb815588c7e27ff6dd76a66a67dd4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979cd8dfc1bcf92a32a347d703bc5d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272595e8d9abf63c6777049d6175a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1724f2c80f6186917f372595ae8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e0889457f42a33520a441409b3dd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a6a0d5501b86978b06e859431667279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5afffc59f2ddefc1dc7205fd09b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137d1260fbcc038b6bd4f82405dd5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46dd54046ba3b580a5fb40cf7c93582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b3e84f83691d161904603d0f0a98a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fee97fbb09a1f5583f8d931e8141e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ddd005b0dbbb2308dc8abb8973e8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75835ccfaac998c486fd639684f584186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea441453597ee688839642063ed019887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e5e238f75831a55744cfe743f1d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c56fbcf80b09bba9b6f2e1c7e3f7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b1874915ce95c5e3d26fa17ae05690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a22d29f3d7c03ec2d3baa05e946891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f77267fbf416d4e554c882642085f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf178d31b20141167b91f8ff4c7940593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a3511bef96184522ce69ed55c33894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d6ffe8d1348effc561304521c5a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4618ec9d23bb224a0882e7ca5ccd5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881715795681823850d501435a82e2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623465300e97bd87d3244dfb0f8cb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1f4f2412395ba48f92d23bf26ade599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef171cbe30343dfd7200bb6c7e7fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0dd3cc77b04fc1820b8cca0abd5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e713c48df2d719e63e7a93d9e08c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4cff2f55894aa2611a8d3a574655103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b895748fdaf30bbafe7231358f753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b88db387a7c2b9d9cf88981f63f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee476d6ac78184a186d961498248a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65222a172f9bf1c331ec7b690c0213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1308c048c74da8e89875484245c23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3ea4803aa9ed4713a2a3de1a9c59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e11d76cfdecea0632774511f9f64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8f7d237dd861d94a9ac8a83cce0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509f2185ee5619909c340a771a300d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fdac2e88d05de03cea9d58fefe45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7515c955fcbfb50d464145ee767d5d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f87c6dbe12f197a33eafe62304bf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb6dc03d0d541566afdd2376bcd70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e6a04a1e83b857fe4217880b99bc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e9b6ff43de9c78999c7341a5dca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306431481abf1eae97ba260c9d1b5178119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16ad861650fbd42125a90704bb7ff6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0f5990c11d267622105732fda5c05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32167e6fca881d2d1b77748890a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a030cffb32ac50d7905db0f101b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d27bfeba813566225eb489eb14616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04465ff30b382626cdef6f70c3219125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9fbf58e68ce5e146574c1fd4faab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fb076e6356bb7defe3f83ecd87e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48845d340c7a3522151c66d946b4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a371b1fb1eb53d55a4e621dda4deed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7710fd3b0ba7dd6b56ce5bb405c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8c941401fc058172350744359455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d700525c5aacee2637628f56d6085b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1825ad7c5ff311fbe2a1bb415a73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ac050b62d1e6d46ce03995bf3966134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc1a005d2fcfe2f5dbc7830117a29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7ae56ff9bd4712f7e3817c236f21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74741daad3abd2a45d3080b4954675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac14192e9f43321b5bb2d12f905d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859ecbfbc744c790f7d1d347ecf6ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85eccc0b01a78de7584e67238df04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962bfa99ca8d26921d731894224bc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54193da6f1a69a8d63136ea32ebba94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa70eb58c91df988576bbd4fa540c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087b54e79c45d8a97b33448e178c83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d46648568cef3e31ab44a66a17ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc31d7ce2098b1d93a446354fbeab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd835486bf78de7464803bc4eb0ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aae24967db9bcdcd3f7a1463daa4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8a341cad359dc629cabdca838fcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375beb46209a5696d1d87050f964421c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf51772b237e2ebef9d2d7d9b2e770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77003aa8d205d61ce75e44e3bff3b20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e716c576830ec1b7f62315bec5150ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974759a353efd185ae87c09cf4c20c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847042dc3fa8043ab7df3066d20c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe4acf186268238221947007fa2f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcfea626361f77b733813f7ede5ed6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa244be57f8a32d6f7186ca08b5ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cb06d931b73bc51d3abedcd6c52a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328098086db4c3811db70a29d2031298160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831105708308a39cc2167c02577257161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173942715c46246b02dcdbc3b68bb698162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e3aacfd42e05cacf6de158ae3646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db3cf139921d45f98f714460cbc5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65078439b2b8dd440d49c76b457a308c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f993880a18f2a347fcd8625913e3f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3288a292242f5c2b8b685abf4d39b82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7345649a207f1a8d27e3ddd9c2a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1fe898ffd041398c6d87269ee35e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350af40e989c1ea7721819548fea3de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668901567ed3e22a88c5c073e80c92b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9c10cfd4c39366b368eb0830c22d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b792bf2c053839701c6a38948bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab40ed5ad45b6598f40effd13dd50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ec6a4b4b31adcaf2369d7b87c389175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af29fd88ad38714cd9bc752f6bd536176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7bc62572ca2476cd1084f92e04c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fab64c54788099bcf6e77d1df5dc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f9fd8867c3edfb0fbff917058af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135b255711b9c7fe908b0877c06936b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901558cb7ae1f373f73476eeeba6cc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8d625b0e880fa3048245bead8b6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e977cab005fc2127ab424a583d3a4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2a6cb9fe4cb4b38947722bbcdbee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494f4b0e1735370ba5343f189e2d78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee734a22c95a93d727a5a1028df32d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057cdec2799b17fe28b1a7cf5ee70db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f5681a14990a5a6c01f3d9d447d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506509ebbdb49f1b21e3e7071966cb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4561609578dacfaa7af2440fe6e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e0aa95b9bfaccc8b1ba19414df38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805edc18f0cd39f8827f1cd472f9d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a05d6c2d6737d60f38920038e6722193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fdb854690dc6125cc9b7bfc49fd03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3b9b5093bb7a3b851c63d69aa617195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a6da56915a65ec9d3a1d2a7377d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0558d39d97bacab6791c1fd9d43e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ac226be1d3ff322947fac27a63d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a550a8c75fec0b3037eedd27bb61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbbdb4f26a6e24a92f0f08791a122e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa1ef3a9b020fbfa0a95ccb0f82a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a22221e5beadea34d94818d894081202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095e6472abeaccbc31f9f8ab01f47a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662cb8f6269d2e71462acf3ba139671204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38366abf5bc47dde759c32552a5fc9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b83289ce424715beab6f5b3521ba0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64212a38ed1d5757bb652ee7745607ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28f277e49603d57f1f2b4669e4bbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3aee2a62de430dbe55c554732c7bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bc9c7bfb627f661c2331317c2d7e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45415b536b24347535784f87daa9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab891e02054b423c0bebbbb640f53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc755bd31a2be41b674ed187b673c24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8963062ad99bbdaad0155288d0aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85583de618c7d88ed31ec416dc2977b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50d70c54d8675255d9425b6b4be01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722adfb2bb5b99d3b42380c4d3759b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9031758c611d97c2d7823ba93e042218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd8fffc3bb96830a7fb721c85e607219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d163439143a0626ebf85620e39db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04440705ff2fdc282d4833cd7d7ecde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe8f5711a1403d5aa33b6e5931678222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555babd7b60d734367d4ec2d6ea3c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db46af33f95b309a0948ee0e8673ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b204daf50d2ac9cf11c0fd7a9a2bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f1c11b5f61aa9a3e7abd5eae6218226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630e20bbde443d4af49a0d77e1848a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e12b80c860006f525feaf5130fa2a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb7f2516bcb42835807b2be6962c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8eef67b6338fa58704e967e35facf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbed439677066e80aa62387b5c9c56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de0fe583bb13bc7272251c80979462232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779f6ee763409c95a3c85fb2e37147233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb0b2672ff1048b15d257820f162fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477dfb1ff8d4f52c597023078134ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e093480febb265ffcb2c8245bb12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb22a9558ee6eee90132d983bf88a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5183c437b88a853098844584fa2a99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3326e15c2f833dae8f30223a928f8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f940c9622ca3cb85d870279e71d777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe95ea92841d4952a955835a5e2ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea427cf6edfb7084a8accdb8821df23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c5411661c0143c4eabe1e54713f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa8494b9b39618da7fc1b10b8c58f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd1910fa03031d0cd82b7beaa7bc39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308a12a95a7d0759ba0176eb858774246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21b9478f0d67a483e2a7ad193811cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac396502383a6836501328f812a7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e71cc5baeec16de9622cd2c6db015249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae70eae41344e3f2c187291bb4c82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000f9d4729a23e79cbecd3df5c12887251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a488774ff2ba12f4510c961f184bd0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428e3e815452c6481da8a61bf69a3b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856a84c1eb9e92f047763fa11fc5f36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0c3be8e3e763bc51b89cc8e4a2e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e35484d1284829616c7074e9921b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d77c617c11474b21629dae952b53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f3a68c6e1ceaea31e28ffba49e60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092a4d4184fed5b328f69eb418d604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d1277c6ce613762af226a352e64d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6473e18f1acad4f8fa69b6dcc4097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121b919216dda8a26e25849da6570b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aba9c908304c90b27c6d4f1a6f40e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ff3123ee68870f16d5ca2c7a1172264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25998077678db666b536ca81bf3e964265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0583d1035c4ab56da88257b1eefd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5393fade26c3ed54bdfcc6c96b9a96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe905b85a1ba4491169cb3e4ab101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7038d7ff70ffff36b7896a837acc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f3666b09d6769d0da45731b570ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debbd456249846400474712e1c7ba93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4e222b1c8c65dbd9b314ea94c583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924836f2bb7107e643a841e1d6808ef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9b2265dafa9f2063570be191c712274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff9715a314b56a7c2e2c952121a19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785feb64802b10bc659fd7f42c982f15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae749737795001ada63d8991dfa84b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62526316246e005823b285abefc603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c9a0d618b8fbf6f8abc795f560ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2bb4ce919b08c69ebf9cdfcf1a2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b541693bbb895a9a8f74f8227597e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d267e5775b9e39ede77300e586cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd06006f9796e40386389081f26f69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b681b40c333158a38635c97839ba2b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb323fa0c09b75b7b4d2e3cae8e9231285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8a7ea8356afa963da7c164adca94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f77a2c2deea6f41448954b770e790287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5c33066ecda590443fe5f78c816e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d56eb699885eff0376b9d0910e35f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f72492cc26a5e552ceaf636332ece290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146138cac265b90591b5b56dbd7379a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb66e5f1fd73e32418e3b8ec8372a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cbe509b80e1a18d413257081716a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a0f089bcd3fa65fecf11285cbe3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369dab640e8429e320b9f91b3bf5bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4de92d770118206b8551d1a769346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e9d0a252d8decbae67120f3a18aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98a91450342f662958e7075d45f66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef17f948622d7bcc329c855aebd233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494f0270e96eb908eb06c174d6a83b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2adca1446365471ab990956ba6db2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3526d83e440b9c8891e98e225c27a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b68acafe18e883925fbee3bfabfd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f6ca74608012853791d3ac3330a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1b955f9a3a8e39df9f02990aade0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811fc3841363f4cfc4c0cf673338ee8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed0e5ae56524c81b1ab24878630a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7f6917104124f5ef0a58e8119c6ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18057a625157bc81aaef5467ce5f35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df649e1cd455d288d5869fb9d0e62d80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5d92d129ba493c605b138e2f6832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bdf43327cd3eb4152e1b8a106e61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa59d4958b8104f4cb0d40fc0a0eb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfb9a84f0e23636c0d856f228a342314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b9adb25b8cd9d57c905c9aa6133e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8508ec5701c778c4969d0d2128a3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673bed5a4ae41ead2bbd953f11044f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee860e147aae86565e4a238259a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c644f55811d0a1e104a7ba2e9fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f34be20067ff52edfaf497af72b80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb12976e95097371ff7646f1b2d41a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0559cbbf9313f2cc61e52452f2f80a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc89e5f7d83d309768a61bc1a9b643a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251f6a6b21e32d274ebad6ceba0825c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad76abbad2865e09ce66c625a3b47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21572612391086b2d9a816967dd0f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46584d1c2b49f60f068757bd34eb5aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee3b6f0194e0ec359c314b57c9197328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88fad36a976f559b0642438c95328329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9f4f0b7aa8f8acfcf44c51424309330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9b2add6fc01fd8c71eee06f8bb04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174fcec327dbd2c6ccb0909d1411998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641a07bdb62fe0f00960de83264519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb386ae015bb17e102b2a2a9b416b4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb155cf1e1f11f828d2ef7b921010c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1248ae3520be3232c68c507ae772cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149d5ee9288ee88fd425a98ac7c1c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2139888c7d0e7d58990edda71bf5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b97c21d104ef3a2a2f93bd04c3c3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e0981536f7d090b9607fd5b28e821340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa6c9b3685676d7b5d09bac764e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc93abad16a5671667f86d1a3e60d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8829087b68c865da3cefc6c66be812343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720def0eacb8d1455067176f6ecaee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171812683f40c11dcac642d2031d552f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c425749ed9ab440553e2db457b07a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8615f44a82301b7eb7c210f7f55fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06501e0c27e756a1363b814d11aec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4758ed33a497f8d8e2f12c9d5f37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91448e173e45d8e15198075205a67285350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc6f346c71ce8307d8cbeb8463664351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e790f3f7e5cf321f64852bbf0325c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95c76eb0b7911b5e6301051b00244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e5b3787e39778bfac4a76d23aff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839773b0d4ab8cde67b670086e007500355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9e4c1dd6eb1b714e09d188e032a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751969a60e145cfacb42f3b42db454f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167281e0c5758bcbe3a9dc161c7c71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874abf6467abb41afae70fe66277107b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e038bd6b8ae2f8fd1d135c20f34c14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e2abb4f373bd7d948df990f851d52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64a68179b5b400eab00d86d966103362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e22a11f08e33c87e3493e934f79a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b09960ab92cb1731c2284054787b58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25bb0739cb0df9a7023b6fe083b45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6b7b47eb5bbfbbbd0009ce193e51e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124cef92ae88b1445ea14da9f60b25b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8280a353067aab3d5e32dd12559e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad067facb421a1276a36d2f5d5366369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec282deca0d2c49e03fe9ca17e2c211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4efa3d7d4a9654244f82eb88443b22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d030c706a86f92b36b2a0e3b482790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef2ba549634deab15e84a366609f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e14d5a3788358c6e754dd4599693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5b78a1cf49bacd573c5114c929df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86303d19fd7fe403fa05568992686b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45823386ccc76e8a82de8c6b702e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559f279a3a0e31ff8736260f11e281378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9c0a6bbbdc048b3aa2a2120906f63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a63d7993c192c0b678070b8b7e24c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7f42aa2dbde73fa76cffbe1a2914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b857312c863ed7092fca066960292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1705b38b642eb23bc2119d6dfc497f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db8468a3c152c0f7ad0deb92918cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33757d3e9f7ba72b91ae07b877ca76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c17a0766279ecb0fd3a749d3e0315386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e194fcd05080c8be3ca9cc93921986387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed96d72244e93063f43fa4fae4c3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85ea12f2c9f620b5996e2b736d21a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e0fae7e154c8c79cf9aec7cb5558f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b955fdf9ad1a3157e08e795df401e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d2eb98dae2408dfd6c9d99ab39308392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b0523346920706039094f40de197a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ced116ef95637b06258ee1b41aad5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5d0152a4d9e9ca829f8b0f8547f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf4c6bbfab8d650a02418533fe5a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde74453387e8cac68c1a4a5a701c17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca043358b7ab1d8310402dc1fa7e8cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fd825b561f68c7cf1fe88de53ef1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae9090f19c57866a0ab638ca40629f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b5140dcaa7cf80d5a62abc405fcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce76bf82d4fd57ef048371dd914264402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8640de0b37eb0d3ed89dca07bb2a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff56b0970149510f16dea1e32cd35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117608d5318d92ae911a02ab21e51c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09e8578f627ff81cfb92166a32b75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e2dc72e8afa1d18ad20aa1a970db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd50d5d8db0100684743158fed90263408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b94735cca2718b948a29c0fb30656409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139a5f064cc31be91a624c84d0bb61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b735f1a465c3d50d59ec40ddd4a54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9bce04a1ea713fa11582c9e237f00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2115486ab2a2b15ffbe56f4a1d881413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d80aaa17880d4624511d1a33c2a11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7f64c0751d0b7117ed7698e6de06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901edeb723051cdd62bd4f589c1774416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bc4285ce3fc6244e846049117a96c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcfc6fac32424eb917de9997f1bc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c723de2f13c15c5c21c7822ac5254419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0986657f05c91d667f8b3e21da39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f590a086fdb4a8f1812100805138421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f7465cfde9ddc0b739d351468f9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34435c8218c495c1dacaedc2a25c4e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a0a3a04a03000d0b12c7710850d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fde98f795d614b9f797df29249f8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab33972312baed3dd7e2c3fdc14866426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb674ce45b52846a1e41f4327d54dff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1acf7cd0fc8954a67cb02153a9359428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0384889dd758989f9578f1278249b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d290ee5e7e3759ad4cafa7694b65588430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55fcc0199f5a15c5dfb2d38b3cb2d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc489a307dd30accbe0b015e5d9a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9c6ff800c60440eebde52e339c43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595bfdc9782dfa22305fb345bd6fd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f57e3547913117d01bb8f37ef5d0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b7fc9a052d97788733e31d95edb83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc4d92ce98b4fe7848ad11089a9feb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28588ef605e505e49fb5df988c2c374438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062aec4975e9a6698857ab257f3c063439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f1cb40915d1c5b4655ff8b88a81b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23b4897a0c97960476cb908e94c82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895bd47ab113ba306bd8e57f1aa25b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0902477efe6c42f06196a865f1829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b310a0c6a175143897dca022f2f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2627cdceaa40cfc93494233510d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9f66fffa9d5ae8020c4e51986255446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e510abee9c52f213093f0708f65b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c183d3eeb0bb92d9cbdc7a2bf2452db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a387a73656d7e5c4312683ad25726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87e4639539f275ade2f7cf379b003450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dab1ce22aa484ffae3be43d7defb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8711d102338a65a1696672086e0dcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a124c40a5b2c8c8476243e5a91d8e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31e441280397e227f5cb6cd0cc43a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444824c450514bd5d73324e66aab24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1cb848b460e1f7b94e9deba16ef35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff4343d97953b52a6fb2377f92208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef10af9b3e47f732b9aa859c979af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e38ed13c36cfb3743e03b63a5cde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bb2211a795258df1174469ebb13e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a1cf83f8fd6a9bce6965d171977a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb3e0a32dc1a88a9295637cad100a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f8f0d34136e1c76c1f289a54921cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94282b0cfe66c4609f21ce43ef3db4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759566b671517be6b38e41cfcf033f24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966103936dc5ca9ef62d64a8fd306f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790dec1ba5dd047a65a47bbce9f29f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4aea4980a6ef4e65981d88b965821468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923551db87cf536d340412ea161d1afc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5d453f22b627c1597bdda31ebb4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957c2be0242ecc8e9e988e18386221d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bfa60f90e4e7d32b0ea4537740d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7b2c81f290097eb3ca7efb4b9dd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164363b2f9853acc0f8aa25ee6e92f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63dcd6ec555cf0b8e7c86004608681475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339d22e3e0836a2273a6c278aa61a32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a477a1b33a1c8e158a4125ac57d422477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9f640f4fe52c24aa991f5cf874c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b27f2676721c972f13811865c1a187479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf17e6d58b7f0f66b6b6a7ddff8a969480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097765946622650dc8df62f43945e5c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a867155f84d798becdb0584a8c6c02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5afb500c65efebd91eddd15df3f11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437998b5da2b97707f4b4c0242c2f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9157dc6334699009d3c28d741a22cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca18bb5228c3547445e681137608e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f487fa4e52d2b5722ecc2270e92a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc6ab949a5e655fd0d4b3e515864a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0c4771c9c685576f206c698ad6d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7523fa4150cf71aa5b403ea537a34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480ea3ca452ed7bc0f26be6382ee45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef473b21d3d703736c8be19ef10d56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af10a7f7d1bc2cc7df9840c3b00871c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e3c42623058411cdd877101cf6545494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b23d2fdb8d820982447a5143752a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5403a7b2424f566fb221d16975e026496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d06a6a53a7172bb4aca4b2185262497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff85381cdd38cbfe5b720c4b58794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383384e84fdfdec19d9cf82b7492ab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df46d3ef8d6ef701cb56095e8f76a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404d7700005e81e48eabae1d7f90b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e918a61be6008e60072020663db9a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45bd89c4f2bc796177bc1fc09465f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2198ec032a9de2e9edea6ff2969268504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d195be8d9ffd1853a9562eef889a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f3bbb8f82321f80a16be674a75ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c89e05e1191f71e0e35563c888537507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db2d7ede197f6f22f98fe19674fe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ab36135e66c762e680eaa65637a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161d805079b88b9bdbf182a0452b4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af752d44b0cd6a9c4b8f5d55227ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd927ecfe0103596197fa2797e2c0413512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08754da0fdb6a547daec74553459dab6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f2b567f0bee90d03ac2ecfd392642514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c560a9e3344c00fc95ab3474185e1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d433a824626c4c711a242d6c1bb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fabeeedbdd87ba468b63646f542e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6835e42b81200d25faa5616ca6a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37630b024bf32f9f4b5927b02e7ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf0d57eb2be31d124bfdae89d3eba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572ed5f5b19139b39eb21e212c0d0eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fff111653bedd0cfade72cd3dcf9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481fa3cc7c5085852edebe7a8b914f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf799835353ef3920c745912de9ad76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742f3e7b2efbf923b5a0e16394bc0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94d8996a3360a848b39b5ebdb595d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae6f720d77328b8d0dfa6bc015359527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655808ad41705ea7e706d463ec5a4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e9a8bf7d3f676b48a610907b7eb68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179972dd0f15a5af3bb47b392077e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9e7c78aaf863b2d57b3d8126c310531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f67d57ac8353f95ed84c1b72d7c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5488af307fa261b5159bb3049bcbde3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7be04aca99bc8378759a834bfec01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34630dba8a4c1727ac01225b9897111535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbe2b56045b8f06d5c03c35d0af01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb8bcdb6823e6476bf63ca84762ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d155cb0a784218e0857d72a04e6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40b181c49eea5d2d8f7b5d0f8f976539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340926582c7bb5eb08eec40ae2817da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a405d9095c516ead78e2757347815541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef59e02aef524d71d0916d85c7b6f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a37ecad6c5ff7eb49114f23eca165543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5a0395ae55dd455fadb19dee1071544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6f426e06dcf5b346461ab642cbc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9fd446047a967ed0c61e4c57bc02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873279fcd3476ec906b2621d84d05a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771110868e59c58f625e99a4f7991747548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf741caad67374333642c76358510eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb4e062612475bcc022a8cfa2f752550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ca6f814751d26c8eb645d14c250b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c885ef55c5eb2152a23f3127b54066552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038933b062ec0f57d5f470d4b6164332553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba40298f6672ba2256486ef489de6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d3d562b8fa343b44368cfafefc60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724b3d6a97b0b6ed8cd3b706f2fca2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33527eab0ce6c442ac6f866251b049f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14e2ecf746e53f4107af0e142dfed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5242fed138e7e2d7c86044c0015a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc797b4b7535c1e73aedcc822339847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e5e25c3d943f38624153e44d258e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de28ff9c7ded61d4c935fd245cd02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e92bf4148f5dd3a09e6dbfbc74fa49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d69c7ffb96f5ea477cf4393ecabb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32232b7566a84ef1d07a12f3a7fba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a58123f5038409a06dd2a494a6dca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236043bd07ac88c72fa664b066d2d43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ac627a7867e8fd775d85e4f8526b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8ebbe295d862704a135aa6d2f6366569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4573141fe32f7059e1a8e46defee6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a66ac2dbefb4b278a330a90d3f146571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75611ab6ab8ff13f8976edf89a4b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb26866fd76ca696b29debe3d9b3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9980cf081351c24ce7db5efeb86265574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae46a71951e5dae758e934f5b6771c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1db3d3ca767b61e05da2bd5f630e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c9880f04f186074f9158ed2a1cb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993bd0fa07686ffe68fdc9531e849f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cb71a9843729029d9fdedfb0c57b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a930a9f39a37f67191d31f34267c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c67bbcf3c6f1922e7104acfed1e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f39c6cd32c167f77883026853371a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a53e70c66d45d73d6e0451785f68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f999cbb3757fd8065e724de76f9b92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0422ff983fb308988c721850edae7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e702323f057838809c19224fd55e49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7cabb79ca28d4166dc43180da0f05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bfcae72712ea5d005582fa4809f25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5607bfad6d1a36fc58191f5fd6c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485f2996fb878e10aebdf196569a22c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f4c0268bbb5a9f1df2cffe894ce2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b541d8e8c0e2fec358ac95ce2fb3d9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076f1a4f2d3999568ed9cea5283b35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9b89aee7ef2f3f08b59f337742ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a505bd25680937f63c9d86d6b8847ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f92caa2ab1c21511a00c2811b3cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2151a1cc7bad0a12c417aa8bd19ce1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8db4ff8ecaae5defd8701eef09d8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd5639bb60345a2f88b59c4a595a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782081fbc917e4420997612f89b388600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ada19147dead700d5445f70a56e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae26932e5cad8aed48c1b9c02f8b89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a110ccae11e9d7c6b2d4c748393ba0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c027f9437fca998b384318aa605f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2677fcd6a903550443fcb9e627543a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe3fe82dae38c4aa18b09e04c9a18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ca1ba3c94a48dbb37e0814d6eafd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a310edc34016fa5e5c7b73b92ad4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a45d6b6eff5a5c8f4afa48e30a093609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da29bce232b879680bd31a84ab2240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016807357454a4a877bc917b68a3f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf779a82c49b06b5fec9e77c37fc07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627faa57e499287cf5bf7ec581dbde7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4edad8f662303865abe8a7baef16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227293879eb8f2e480184f1f74c5d4ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26d473c407281fdc630a6600236ed1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5bdde1bab267d811fdfdba4db466f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2ff3c20ba48512541e0a8f256ca8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64217f2091726b225050c3c79982b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534728165d6c6a0aef2b352c8518a54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca730523e42e62475d21c2c49a6d63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca6650064df92e0720e1d1abac0d50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79396c07dc2a4cd1fa44aafe667c83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d9b9ade634351e300ebda2f48cb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc0169f3a2a9cedd4231623fdf772625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40181863316dc339ba167452adadf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130286296e2fdcf83895819f43f9be45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e16aff5be46dd4b4ab222a05f5891628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc6c256099d854471f8b28cf903185629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be0a97426df45a35aa9beefcd5a619630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb5f81a9503b2a228253cc2aaeb00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091394cd48239270c2f232438ef19e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a44c837074846895173878f5c78a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c42e0bb696c2c4e063883b6463a95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b25d24b3b6e96c21b35f6b46c47e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc853aa5e33157dc8ed3adc410b44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90812271cf7a456f1ba9d6c737afe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e82d5558142028080828eda05a62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817335ea2dbc76f6c074415a9853f71d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd293056a1afb63e25a328a5da934640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd11de55e4590c14a214ca96f16f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb408c0637a68d4f251030c443c25d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3d48673da993decd1b117a10d3b03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e6fceb752d91e0f61eaf52b4664a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff843ef7aa9863f2b7ab5ba7826bce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166713a712c5e6c9e0fe571a049b54a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66fefa47433f190324b0d5e4bdeb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70702198c0006a1ae56286dffee00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d5b18d32a77767bddae1399f5e4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559a5a2513441b7d02624d17c986f2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ddfd22ff3d83d7a704214f2f72e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ade581bc61d30224de9274bd5a88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f474d013867dde8277f24d7c199d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae4b6f7a4c4786601f53b8844ed81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46da2e0d2c79a928c3f37d29a7f89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e618473585c9f24f453bc279af02c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0455dc2720cc5fb41ce6325c4f8ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42831b226d5abb8c592ac9e199e78e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501c185f93484217336bb6722fb380f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c1541a4f79513466486de7cf2d8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd8aa241266ab45f00790c40bd8fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ba39c4b486b74d1c403a4f07e6e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3105eed8de98d8166a97314ea91894663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471c12dfab5832677d4dc70f908e93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c589174dd54123cf27eeeb8a1a499665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4ecfeb027189996d650791e830b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf402250bfc32f8cc0ec70033e224e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2195f724d1ed640c6505f13a15f02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd9057143f880a9ceb008cc1d1273669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af099119be87345acdf627068b1af60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab787692d907a81350d342fe04db5cc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc5ec67965a2ff9fe9a211af94fdaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1e9ccc80e5bc72f32ca3dd33bcd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d1820aa291fb68e60d3df01c08d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db27cf10dc882ee468c24d17ac02d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf5b1910ded847244a6f950061a9f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b869b98026ca89a6cddaa530165b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53efdc418ae0040e63507e54c194ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd77d54f93be53f547f1f01349961e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ba4928048424dd9964d5d57983c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a896b53aa0c68ecb768223365b2b98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e20da490b3f95f665e2ead1686f51c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e4e38a5bc47816837b5342cd50db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ffcdae036a83cee4c59ef62ccfdb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca2b8b0b37f46d7f47261881dd419685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486b327d4b28096c9137cde38b7850686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0381d83cc7553215471c562427d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff49453c17717e396cbf73e1f3710e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9fff93575a1259dd150d604051ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8975dd920795e0c71a3a76b0dee0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec51b8b25d352aec1b9c34cde21d0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894306a6147a904f4d1bed95f0416e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e5dcbde567c5ee564316852fdd0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9806e686243783391706f010115a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ef585f41404146b1d3dc2bf3906bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac423fc1f754498729a39a179076271696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98ee6220c4b0ef06d8346d629c8b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4ef349e78d9c96423898428fb47c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790e824580f1c8c4149c53603ba9d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0e015edd61ac04198480ac80796f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1fb332e311e3f8de0f4daffbeb871701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804bc1a409e4d844dd9155f0efa1c76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17645fc2ace2048ccb0ef858f52bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835df800c022a8f78c03e762f460c9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11ce56bc9373d20d5f047c8881f51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f6c6b98fc89f257c01663c579929706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528d36c1de5b983df5dea17286e4ae0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076dc6c3b8d2dc03089620e8b2af0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4820eb77bd0c6ae15e6e6e8193fe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cd96c9e9412b3b25716c22a534906710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2173b8edbc141cd47b866a90fe751711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa6ea718dc9473ada560618fb3265712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff21a7de473f09b35d5be09bc4d965713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75937d7168cff81e0c354cdd514c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa79ad8bbf329446315456f952aaa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f451cbb97c50fcdd3ed38c030a39af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fcd0b2d6d5a692b2af20b540a6db0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4788f2645fc0cf1d4e5ef904d36f8cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa61e36262eeb15a405a52b115c32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3509d8944c61670ff40c2fd4f0c1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b8db1baeffc73eabf453387d669d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3a5678920bcb2d41dc7ac2bea5cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d858fce53299ec9149d7868f87f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3959cb96e5a44ab446809c0973eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0337d4974722ffcd51ff926ca31b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d1170bbb479b0fdecac7433b561f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d971b9b170cf51f4a76be879aa0320727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bce582c6ff64ee6f802b40c82aa7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b20146ab0e3a70833837bb6e428734729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c2e450af425ebcbff69ed409130f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e07f56b8d3fd8204ae36a0f014946731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091447ced0fd8daea040e910037ee36a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89568b778bc0a08442032de9464dada733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743a59447b0de865891696635e4a99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed649abd8b668abd90d6bc728f1d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cf0f136ad91c8ac58c2a31521d665736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2a5764ba80884c5195a6b6e0c3b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6099918df02a4c558412bbb898fb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac0cdf70d5640224be740f27aa7b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c312f1ca6ab8195c335b8033c8139740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3f6836953a748f0f22c4e01ed2c48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a84a17266fb5e27c80d5f8af0a3575742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482068a91b95ab5e55dcdd7aab0305af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd254bf0a1b6df98e64b3a0528a2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139195fa28fb57cf6755cb7011364d1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221913f2225b738eb114eb5a0b21ca62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c17e72e2a3d4b97ffec344940d577747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705e01fd032e29737810cdeaeb792e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ef90d85e4a15d97f224a03092872749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c64a6687b3cdf1e9411fa0f42efc47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f22b66c3765b2f41ed2c4283fd9fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302bb8f8629067a5adc7c3c40131336752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041053b47d2b7a34667c096568b72d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fed7977d8e6c05549254b10495da0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93d0c9aa8f436fb18bd17104c6a0b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdb640b4c975137da4fdcaac32afce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872358314f302da040a4c87c4abb6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55de302b8ae55adaa752041e2fb205758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0df80d7d6fd1f428fee173b48033cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51157e3c27e1fee425668ec32a4c80d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48d7e5ee885bd1418994359b897bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3caaf812286d214728cfa29933291762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218cb81ac2700b9a88acbe4dcb8db9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d6d6ccecf9b9b5d144c3c983081d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5d0318e8feb19d11d280ea51f0f0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b2bb77657c277fbe3ab49c48f1ffa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990cb8f75c27860cbd9bd87a6ed02f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>