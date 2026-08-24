--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa46d86e63f309e110ee063d2f726231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b78d032d9ef6a5e2b53625a90cd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f10afcc0fb0a0bd2fe035ef82cd0de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d95fc2a2055e0d6fc6668cbbd14fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8cf4f51bbd9f708ab7514550f8efe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885fdf9bfca9a808c509f98d695c896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5502c59eb6ba108773284f1f17dcdd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76c72198eff2451189010679c1baa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f2713ff8e47dff6bf7ad08cb2282d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0384dda376750dc873819f4cfdf35f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5459d96e0ebfa7c7c57a27999e91e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707fbb175b9417fa86634f06495003612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6e24c3e55b2e36e21febd0e25efe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1043fdcbe8b57d03f96f547d92ae4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864f6fbfa15d82e4448ca0a94a26a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06ee3fa8a03661a772237262c778616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d46ef0f0c04f182fb3c4053846cc4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45e4000776da636005a163f5eabb3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c8bd5852afab5121ef20b6ce99d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec03d87c107c7562fc5d40cb8c49520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58963bc8b292d20c2db7905e8bbc8fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f092c35e353ccd57008b13f58dd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800439cc2e5961712a32adb9d01663d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e0fad53b6e605b99aaa2602a336f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559b7ce92070983f02c237955bc2a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59fa00c41562182cdacfb2cc7cb9eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ece78e0d266f3e06f173a6f27f2b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e66b4fdbe8cbbded8f021c03a19928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd99578d7b5d23b9e569f2cafda36b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6454ce2d1251555d65606eb3623c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825825dcbd47ae12e2ac20b93b780a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55bdfe86149df5d685a85874a16ecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a18ae61b9ebe9624aff05d5baa6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966d5372a36485d688ac53db7edaad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565489b77d4feea72dd4d949f3e05ced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c3731b35b2333ca16c3d076b0c9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e713f0a29c47adca02d9bb8aabed737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880384d3ae75f9e9a8bb976b7899fbf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b234c5c347bd3872e8884d2fd0e3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067ce0729f3e49d4b8afb7886b446340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac3dbad63c197af1502f76db1aa1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2b4e0b1b1445db2bba68b52fd8b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4bcbd54875402932cfe2a48bcab5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7117b768ec5654bffcfed5a74dc749444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e9dc40ba42871f54bb4bd627b9f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec604217d0451deef5aa725d0e6f9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf05f3313743a14bef6620112a47cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efe542bf49d7a5e8f90ac1d42391348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ec54dea4e32280e2af7ea96d2ef349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82847b22579e403f5109afc5aed5ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3909941c139b0e6bce10207b419b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da4a81c52fcdb9f6b706e02efbbd0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90e0d992f5aa32d710ce260ef8bd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e669a5b84c709f8dbbae7c26a4ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca9f91cc25ab90a904d4d5cebfd3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb25e16412eb29cd413010591fd3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41682beb1b8dff5f7512a034bac8f9e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674c62e331c972a561e3d18891da7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061f86394a2240ed0d4812ff5fa66f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e040ae5d7d5fa5b38c17d66b0dff6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc50daa0d0bbad297c641f6c481f7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b505592ec4b8b177fee055634e4f5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89c3b9d97c42744f915e305da366163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab463192311b557e13b76ab6c1c0fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea18c94cc82f56621f6ec0880d98db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1938e4edd3b384da296955a3685a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9dfe135bc0e9b1972c8827edc055e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a93abb608bc7b84857940ba2591da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4efd6d7abd94ed48248b9655872bdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5165e9a9915a1802e5c1d69e602870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856cadd54035675af8702d618e3314871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d3ebce8d5b6ca53bf7747ce4ef19272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03a8e7e80284e9f1ad3b7c623c3a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af0e383cd166956eca4089c36902b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e44e0137d51dd7a318e75261521575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b140f9b79d3b27418ee63d6270efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7b3bc20eb2914a8565e864b49ae577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071625e44a139c8f021722ad1b5407878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bd2f4ba61aa7a9dcdbd6244e6b9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f2a7ccd0f4f77c3a062bb464ca3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd65612ebc22e404bec063e4fad6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05b477fc2a0d83c112bc0ddc2bb2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0cb01a580eb327545da05ffa7780e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7d6d46d6cafcd6b9636c71d1191884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d34f2853753be361b78b688412cbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c1a02c6681e7c631b59c741e153f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849732cc8d119337c085f57dad006d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937568ad9a5cf4495b93857ac729f63f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18239c00a6e7864dc71d8c15687e4cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc27076f8cb8ff33165a9d09fc3f2af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f098c0ceb3ce3197f19ec65d8527291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068479328ac7a704611a87b2426a00f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac592a7a1c292f436b0c9378b420393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b8f6eef182437f021f90a0b4538994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9819be6127f9e2e16f1c0512b4db695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef6251ccffcd4087368daa8ef1907396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a276b44ae8c5c761f9675cceda01c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8367c076bd78f7640b1299e0c3a7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01e09129462caf6d28558fe815b9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7160dee69efab909b31873eba8bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86f0db48db537ef385c3fc4242b0c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10ca14c6b5851be0ec0579e7afe50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9563c3a1aa3d32e4eb71ca412a621103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb5692c8ca987e7f0d49eeea87650104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc23f2d709514cb77ba2abec298f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945bb298ac4d87116ec18bd991de0f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572556a169ed2e2c390a6110802a34b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9e3b4a5270f4e3ed32993fd0ecac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28515620ed8a77c59a83244e056084a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617fa7306a5ac53ff0628348288b265110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4225b7faa7b2de3a55c628a88dc97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70addb47bc8219170016ac3666c9625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1317e8d27898fe31ddbf2a4eef19cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807865028d0048dd8ad53e8c4487d03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7dacad9c60cc6746cae02e5d663c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a1a5bc0377cf8f69d9254c091d8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d349a8f92a63c62d87326c8550922a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2426f45a9ff6e372f6d90a22ff87e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2324ffbda70d7249585378dfcd38f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f3af8b50817a208a9c1bf19754d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c005a0a314fddd3e406c0cb38504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b4cb5d6ffb0cdf572fb9eddab4dc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9522925a3213dc4ae3963058566a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb9d458b8db77d4ccd0cf20e41489124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebabb87633e24bf78cbb9d15973f16b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909f2fba331bea3830c654ce4ad002d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a137d8ec47d1d33fe50225b7ff8fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5683aa294ee727efacaef3d90ae26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041f64e20d8f5c70518c0e5c3339e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce90c32a002c4fe479a756e494d3e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d916fe44348d751acec4a6aa696f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459202f27e354f8e5958baf3fdfe86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818e3b15ee28dda651a129217dcddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9c0a31d31e134d821a9bfc8519fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae54970b129b1bce20462a9fec593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cdb4656f3d4532d4ed5053b61183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b00dbb94019d2a0b93db5f3f61fe4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c394632b83e23495b929afc856c4e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf26d81b6942929bae4516e27cc2f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede336c5d260081dcf37823b4c26bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b79f2e8881df9b680b62dd7e75b5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b650c874871ba07e6db7489a27b64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2f5a79b09377c2be180cab2d9a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a0fcb74d03f832c0dcfc16e63262144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a05629afe3c60f5ba48828712a434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f057fda195b9079ddf306f6e7a8aafc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb176d3b4bf2aba84b9d0d5ded9170147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f11ac2eef8218d1bcca316b3897a71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1b79e1317a57540ea3ac7601e9a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bbd6ca9a9267af183d3976248f3cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28988513a748ffa7187b064329a118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634bdf218c8e2aadbb7c5807255730152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c15eb9541d4f5fd7815b8f36e2cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278115ccb1092c17d039c9e9b8a59e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866c43663d186b8771a779e78c2eb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c296f4cd78981f4aded214554cb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d886d01cf3560adbd8b2d0ed1332157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756347c6260ab0816c83cb67466ed14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64930d678e72074a1f13860cc09c931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba4427986757af2f6fb3bd0974e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e0553a4373ddecf8982393b409ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bcdbef089bb665eee883977cbee75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244410510482461b2bbd677c932c46b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd12fc17f516d34a5d3988c73356caf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a93605be92d073bfacef1bb7f606165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b77f627a3c969ded38c0dafc854a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a2b5c1b5cab80f4d00dcc1e6afce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ef42132601bbbf2d738eee526ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baa972a862cc55b719a370f227b7d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47419668ad9cb3e13288e2876161adc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16b02e94ecea09223b806f1aef9f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f346c6c4c591b75d8c9791c43b172172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca73199e600974322aa540a1fcc6ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a676975677063b595bae65c91e26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a73d9cb324dab7dde3bf5d73118b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e22876ab9e2ca56d1ce38c0ea837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b493610f1d2e6d0b10ffccc0620c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690839bc29edc03f7b26c53fa0f1bba1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d997c408429727838b2b1f53f1bf224179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794327d6a3ca80f9f0fc2e1b59b790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f1c338598fa4bec09055153918f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b057804ea4a08c20575352926fc13b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca057dc4b64c257922743e012cc23d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961bbbcb2a9e571b3f54b58e6e7eb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281fb5b0b4ba0614ece0af8a27a7e2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe5adc6c8aff846b0b1954b2dff0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde431668f08dcc7c00b74ceecb671c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0513819bf63363959811118ed0133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639db403d33b7ea79ea716da451264c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3257b0055b8fce0ae72fa5d1cd0a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af87e47811dc4f55afad4a4edb1538191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed75fe39334ed483f567283beb8c2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d488a58ec91b96fa839a531845c49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fd36645ced677d21f02cee1d55725194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345efe173180e9ded548a6fd754fc7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0eb926df1978d92c875ca686c3343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0918f73edca189e9f54455ebe7f5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97749fcb25c33624d81ee378b2fd45a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164c31802c1bbdb63d4c3a9179ec24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe92c76bdad133d84d5953a5a71c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079796b837c4ade29836c2f3742dfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c7881d6e0a83d1b01b56275809d13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8304d9d0a05c52a00cfa8cd2b3349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49644b0fc904807c9d466672bfadc91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06388524f3786b206dc5f7d012d3aae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032193e8ad26f8c198c2497140aea09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233b5658a82b2276d4b7d7f8cd2dce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aaa350e5bd8738b4102da6882b87c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7dc62dd9520bfc851abd011d260a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4bd0ce8a3a33162313382bb41fd64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd73e1b3886ca9c4b0fb01d11159b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d284cf4782068a2811b91b5b98bc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9216fffa1f43ea926af62bb650597b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f6d284b057fe20fd9ed461d573de5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcaf6e15d598d93255a629bf6386c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92ef4e1eac8284f58e32124716fbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a8c8b86709c4bb10ab3cd08bc166217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cafb02206a91cafe69e017725b4c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a28b7a0b87ee546f15d4928a73013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8bc31ed68fcf5d01fb22104742bd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413400fd9289b3f4fc53ea72b3866bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06a04fda82118a4855ce3b895e3bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da217b22d2cab400be9cec80bb1eaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b3e5b9ec7573a81f9f32329dae51d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4c3a6ba58b3cc6f34ab81a9c668f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c991b38772d26f8c41a5e2d79b5544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7036ef182113792413d7224e0332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecca86b8027299850897af9debdc0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef85ee91aa633aac702fafb86869f5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc610c575ee6863058708ade279ad5a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89486b17d8f09e84fe3c285e4cc0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390626513ff1bab5b308d545c8caf03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8306cb2e26b30d90b0cf52dc8788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625e001794fcd58777ff533ad04513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02e6f4fbbe7092ce85ff9d0f79405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9d6800310e293e1417627ca5bcf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f5337ceac344d22294fb628e3036a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b21c762d72640c57944874ac1e603238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520372888589d0fd376790067d5fbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4240f1368d65f5a0132479d26da453240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47eebc0740356c437c1f0c9b4759b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50dcde5610a60efc11810a4da432f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e838eee1220952abab07520de1a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5c70a26701657e15b22a55d00f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1432ccc751e1851bf64890db8ae68da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f49bf3c8c29ca35b7c133665b39f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194811b69e357d0812f0fb72bae983b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0867c7ca2484d7ff6d288bb8cdea78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21586d9eac2531eb98e8b98d383670b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92730ef75555b3261c52af90b5d80f03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3fe26fdb1cb6b7ebd8fb36eb8cb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecad2dc13e077b3db988b1b4f172848252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ff8bc592b04a6b453d40103c2e8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42543a3b82571076f5c4fa33b78e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c50f64edc8b12122ee729069c411255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8ec135713413f8de8be435245673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec310b81d946dc2d9bcd340973b60d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018ffbf76e9b05ff967bbd52b0feba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918e2e9f1241f435727c2024084181c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6a905567cd38c4aa6d6ccee82a0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b84d619693762de2ce60a7e6cb8c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e13a67fad3d9092e1ada519e79b8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fae9a605a9f38de68ca0b7b365380263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589de2df8314befd8e3c28fdcdd8e7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b80f97dd9d7fd0b3b7312b9586307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9bc0089640b46297fd3e0edccb3cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94ebc62ef79a49628c7b9cda8ceeb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44e0a5f49423cfe865040df8672253268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e7b8918dd74680841a816afe5197269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466bd5c8ecc666ff2fa9c48e35e8894270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77bf27f50347f70adf7ebee011f9e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3dd9b6289f4078f2afe001566784272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f062253c7a40999be542f84d9db29c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a4b94e04a30b23a80972c3d2d588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd62349fcfaafd923800089e3b942275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af95d7f363c24331c60c5ae5b473fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791caf19a08d272d56875724e3dd161d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabee64cbcf03395dcfb74eea61074278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729b688d03ac3b057549136b66bb80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396368e663f5cd3e98094542db53f02a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b11ff9d506285d207eb5fa541271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a3ec3d3eb0b5ebe45e9a0ad76cd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca35a42571109c6dcdcbe0e393c9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6dcd0f75d577d47243773847bd819284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb4e696aad434748fc071cf0b4468a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0707098af3a926b2ca76fb0f26b77a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9654cd7f61fb57a558bf82c93a9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e96202179438095246a9d976c366288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68057ccb8480bd316dff3dab0ecfe841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf346c96dba55358697e94cc27352f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904b3084d50ea0f9c834c8481ca0f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908265f49ff7e6e753f9e637f7f8889292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70c28ef0755a8befa2ce45dd0936a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cf32b591140b607c4cd92c85afd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b345ccb8da5220123835c5942d87bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c014d8b234f37ec6de551dbf7e33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fc148d422286df8e9745a96d34e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b1a90b1df893214bc5d6c27f0a97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5baec4d59c20745a046c33e78bc27c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf0996119f6bd0d1fe5876150311f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fb2221c364950aad00b4b38d226e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820776363a71279703985b5fab098c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff03a5ab6260eb400076b842e6de7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd7ef339b58fe9b6a60a532df7a355304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de337a10cbf6dd524ff975471a85506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1cbf97e81309363dd28e23d6ee832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0404cd646eeac92608fc3917feb109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf675e0a0358ba6af981576aca1ada1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70643a2baf2b7c46f34d085263b25b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a8a4530081e2401bd2d96eefb965310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72931ca49689a855224feb2316a504d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2faf847c8ee0b93dd6f92e6a8044b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f2dbef37a8684363684b829f5c5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077334b2101a6966c7eef0e0b072bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe76fda35e20e77770200789510b88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6889fb93262587a87e48c63fc740316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210a27bda6872ba1a28d4c962067c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd9538496ada6bfb8d547c97911fbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06081f207b436d9d1f93e277cdb0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd561d88b63b7be2bae9746038c17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a992bb7ac56f8cd1ad43e78fe5c368321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b2a3e654c0b3db721649d0a12147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401151c4fae7a71d04e15637c64fe17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40621b27e79413bfc563938e480ab6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9abba1d9aa4f998718bbe5f33356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5940160c2cd8be523596b7b839a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047a85b2ad741291be341b2dee78b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441aa323518b45cd2e73bb5ea82b41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7a3f5cb3a996b9d746c3486aa7428329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df927cd4d0b10a3b5a708c4fb8df2b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2166a428d5944f383f57c795f773d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd26ebad61d2a981f433444d94cf82a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e8fe8125894656bfdb880d302b88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be1baacdb2a574c9c9e48978e2f92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebafbdb1830c18c96a5d7df7da6d30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681583f1fcc5745863a7e7ddc2ca5b56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c374182e5c8aadca2d623297ae85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c03a4103f0de25f41c972420cc354338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e0b7a657b55e2dd163b746155891339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee28c44ab2df3bd99be389995a9a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f173cc24483bf9ad76b5231ac357b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb82cfe1607b437af5efcd071d2a817342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb8007901d4e9531b42c3498e237f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c536dfd5668d9e5e177499f88efd33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ad24f8b64e947b0e42535d5b267ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0280c848cb5bf83bcd277dbed426b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3db70a102685faa6554369bf93ec32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59b4179fbceaf4e62e7a96cbb796d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6aa87c68844248fb422d2005f4c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587f059d79e72f74741571d4b82508350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d92e12e9bf3318d5c087156c8bc6cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27560c1342120fff31256e3666dc0d11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da90f856febce0c460e9c85a5c1202353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbafa88d69ffeb68a696a8e04c9211354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5653bf88924e71cd111ee8b48643355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb519c97a89445c0e169c75ebc0a914a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76cc1a59dff31d9728495f26962a45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a4f0956eaab57f78cc09ab862b42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab18658f7e02c4e2b3a40c77297f38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d62d59123381c36f0d24fddb7ad4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11892db35a63557875a2fbd999f18f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ea37065706f4b515193c16ac9275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbcf2d64edde122f61d61977094cd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc8f92646a9ea0c51fb7f6933051a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f108e51192c1ec88fc74e340148e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812acc70b765cca7690dc970a3b12e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7296698fb91157e3821d6619ad35c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677bc19556c53a1da1c30a7047c157368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d33f638562ba6d928f512fc4f23a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2896b7e5759a05d2bf3424138d21f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70961795c5e8802bb06a8da56c15db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104259e46229bd3c8a9385cb7e698164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6da75b133dc88ab2b23c776e6652373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847076fbd96dfc0aa34a51134589bf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e0b93017a316d088a2b443054cb7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307eabb91af5d23254c30f553d7e96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c5c8e7738e35f8b788a301c65b3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd40af1c80adacfa102b93fc0a894c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc210cce6bd30556f75b147deb74ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d269a3eada6e448f9bf59626a7e5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece159ba8ab8e9f8b488f73f6eb7f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc373b4e28d52220d7ab8cebeac0764382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748b2314ca02183578eb2ccc23343c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415b15bf7bdf9591b61c322d348247384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2fad268a11ee1ab01b228d6e96f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8efa5aeed9d515d6c06df3dc3bd1b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7eacac1b8fb168c42396c6268bbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32dc2376d7d42d91f152a634a500c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0fc0fb8f551a5b17d66a12ae6c422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fffef40cf4cfbecffd229eb22c1f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c07939180b7514d0bd95973981f10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa200f34db44caecfddad6aef1849e61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7087a67c02b9f388e61729cb06e687393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ebb8e18e14e2f551123e2252158a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680cc2f790be655a24276462a1c9f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511abf01b199be7504985b39c9d8c8e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f6bf5000be9c61e1c5fd64d0e7d7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e61646ceebe81bb0e027cef7923887398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ebe59eb0cc13ca40796915a916b65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1439fdbf6ecb80d75c5d8aabaeeabc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e053d13118682c702c3d2f94e92ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dcf335cb43ac88c0e5c9c13f2d2de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d8146ba8d5bb8d113b869aa0215c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be80d1dab7125cd6ed20ca57dc21eb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be538fd6f10708aad0d2ea89de5230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5a4c3bc628090acdb855c9608ed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f37d43f6f761e90e7993d146d8ba97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578909cd15d8d908e9c412fb12237e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e89700885cb93c838b7d3cba5651a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c8bf270c8fd19c4c984a5dfca2b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d03f605bae7a740cfbd7314a5543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb28a77f8320717b239b3ced183f3ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03527c2de70ddcfacfa8714e9d52c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d02ee7889abdab95087256de6a0aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834024ab95abf92a9d428f1f156cf0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22364fb5d1ccfc5dcf0dea4f332f7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba966c3ee82cf7b08cbf69b40346e325417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed1af69bae0e774e27e530ffa2496418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69695d0a1b04a7fd95317cd58eaf7a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc59e01482bb51a34bb9d147125ddd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c71fe2c510a5fcb996782671b1494e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94808d11e5a0d27d4eeaf6d5c562e51a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f85c8f9cabc25ccada0e9c5f06672423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2554dc402f0362560364c521ef60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f7524f6fde6c61d4405502815974425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897523bee60f0e7457ecb4c69e3b76a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3dce3b062c28e0b8d700e2949625427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016be2c5821f9b4aa98153523f81893f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537cbc3fa0eeaebcb53e82e1caddd74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a9c62d8ab28d332792fd0363f163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2120ef96bbf3933e4cce729557dae8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877f7a25521f816d410b1201ccde86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78414743f48314e09d444e41d2ed441a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b07df0bc56ab2c37bdbf789f5d299434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037053d4d6c976aecda560c5f0905c00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49829696d2c2e6cbc5d609f534aaab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bb3c7ee854249769e111086f6861437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64c50c9eca9773e5244f2edade182438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b107deb1d328f804bed10f2d8d3122439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e0f3f13da0dd00f8ffc2ed633fd08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253474b92c4379edbebd6f6f99581cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c81c2ec539dfa722a9e4ca004ba9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e224cf6c273544062a5fb53663db4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe667a39ec64f067ddafea9d01dd7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea20922815e5da15e911103a6eec85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368054f9bfc04d4e34f5d8937fce299c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed70f76955878fd33b85e475065ee7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25fb02f96aadc8dc77e81a4eaad6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52ec9eb352af55eddea5621120e1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab3e03534a4731d9fe273f83bc1a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01859f72dfe37d7ab2c50623615a649a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a597c1555de0059a32dc25346c871a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af2b66f6715a5bd007519870f6d5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c068a60f35ca10ebadb75a82d007454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1dff1833bbb64a683ad9c8c5ad6a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5ad597c2e3a4ac8afd0247aa93b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313975975d735e88bab4ce6afad6fcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9845e81653e418337868b98d3f1ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7cefc4878368d7eb8cda845bfc1f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdebb68a527fb1ec63724993a434bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c362cd9832adf812cd07850f661f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129da143b1fe065c169862a9fd8335a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787fd8ea922df8451a4277efa6a10fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3861cff8f0f054654696a8525e9729464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e324537b96c6ea3c00b483ea5fc3fab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112df4b5a7d810676fcae52ea64582466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25239e62b02a50f87df44384d21ce7ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc51eba2d2e841d3d677a74b17a5ded468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b769bf8fe681e9962cd8636fb17c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd5b24d8358ad120bd8cf94545a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf71012593922774863638247b86202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322db3f3cbaee56c99f3dd605bbbc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc19c605134cb101db56b669c44ecb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b2091d621ff5ad4c522ee9510bdef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31df1caa707ce3adac162a87513264475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e49ca1e1cc7b6a36edbbd05ad876476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975540524b0cfeffc215ccceb1bb4614477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f94794ff0505a75e6c29ba9aaafe1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f86dc78b1b91d48fd4c34cb0e9e91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5159cd724da44dd9a728cac40ecc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e1b130e7eeed80dcf1da5497f798481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d3b02fa2859e03e0e4e1c5fe8ae0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7aecbdee58421c9daff93a0ac61f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34e6bdf252b0a07e2dd814ce3c14e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e329f72f101a60b8001da1e0d46eb6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453452df0d9da0244f2abc186205a405486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff4f61bfb13edb822347edac75333487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b82d93bab9b7a0e4e8bb3ec5f4c3a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8004c17d70b72d9dbc7d32b5ef19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf787a75d1ed5efb5912f1cfbfa5a10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baaba6020f23cfe581904524a03d6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd996c0fc86ead02cf6a4ccc907bff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04c1f7b3657373a9b86b359b2bee8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da26ba24f49feb304fa7b4c6426b84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942f8fb208926fb1871505f8cf0eec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ca0ae686e0b8f1ef69bca15a5f333496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cbf3a6a512a03b2990edac164222497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a1bb46329d1a5fe2ce8afbfa23689498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33cad09430548fdb579d46c4a5c941499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341ef54430681376aec0d35c76b310500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd22a34cdcf20895adf20f9e2d7738501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc77b5712da3d67560823610b595654502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5aca17524503cf903534d94564b33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ff17965aafcf6dac01bfba8fb0e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e2f52e2889f70eb5cc1405138df7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abe13b0fea2cb0ad3729362b7ca315506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523edf43955d8c3c20d8e09e7d06cf00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e24c3cf3fd61af83b26d7e84e163508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac654191bb79b8a0e195ed484458e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f6732eb4e41b3a99b1a0253a8909510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa7ba1f0560b874e7e8b2f448e1b93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0459dc5eb41242618f6dbbc38ccce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b57ba10f8f5e8fdb1bf7261683c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2761ea42faea0f263d2b667f18220514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27a382f7ba6607d435bf646141256515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42428dfbadfb6a40c3450468eccaca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f14c04b7d32993381e971b2ecf5ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0544fdb46d80df91c68e52123416a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00cde4461eddebec7a6236db11e8c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc817ec5775d75e842658fd76b2480520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9266fa0670f6283ec7deb997caa769521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d0c1af5dc3ca404c0a121c9c235f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3352fe87cbd16799ed7545973a3eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462818d5d63bbdd4f95e69a0d4d25d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae41e06d45addee2297a02bc3de908525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f7a264a9a3d561241c30396f152e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a717d018cb7b3b47e048a9252f110d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890755ce9144f2cba91257fb91e9d31a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f8cbf1c8eaea9fa2435e26d8d2c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903848080dea89d1a1460a9a2b2d4a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f437c584e8550064a2b7f79d8ce7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074c4c316e582ba5173645e37fcf2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1feea7e1eca755bc9e47f2531ee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497567de0e4ca7fd314e2d2715e864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff24b8d44c9f66dacae705af7580d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c4a1830ce7bb77cad4a65d3738f46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c99c60f6b323fec2ea3214a2bdbd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123784e87cbec2edf061b85d616f5ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1f7d37985a53dc2937d498bc9d2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219e649b89f1f73ae0c65d5704e4f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04ecf3292ac6408b2e9e4fb2419dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133e9523b7f2877f38d40f8ae26c32e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847b1d94b9b3133ed4535e7e0d43e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff85b851ea83a7c20e150629eb1ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668010e0e6c01418c91752fe0a5f36ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253deff5a851d443899a59f1c283712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121567027297ade513c348e11882f729547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942743dbde0447b751109136361adc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df03f16594e5900740b7152057e670549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8779433b2ed19e79bb2eccc8537f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb444e687b5bb137a0a80049fc63d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c6c718b0abb5792a24dc511c08468552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894908ab5774d58ce447aec37a61fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1362815d8306458563c922352b5860554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66899320668c9a5a6255e03e4d3cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1637dd53fc0e4d3d7aa89c562c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903099c5ecf833223937faa79911d062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ad9cbf71433f164168f7b418b030c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb815cc7a7b046e258812e950e4b9d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413976017962f7e709f943c879ae60fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49979887e588ee20d270b88f2c6da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d00668ab9fd95c348098e7d90881562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e1c06605ebdb354acbdd30c0e11a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c864bbbea9a26f8d86b75e98aee5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f446b5a999fea4cebd63e9c408aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c76be21dc30e6358d2f3c340dc1c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0fe8807412e740930adc7aec4a0b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdbb363a5e367322269fe1b2208a6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c785e60917a7007f248227fede6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a543e3cf279b20f4fd1492260d4c48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16b9499bc021eb7c691e89f23c2ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510bf3b0aca656d224799931571c98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ea6af14adecfd0120ec1bbad7ec2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d09d35c6fdc557676981e7cb6686574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec2dbbd0af8e0f0daaf5c3c1c3db8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba70c3fb7bdf058802ab0ff26275ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f4a2001386f1c9394610df74b9d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8edde4065230a3bf49ec22e8ede046578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e295bcb1ad51f5d5ecba270549bdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c9d2014820d648004eadba08b9ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba25e1de1b4b72adebea0c460fdd2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df05c04edd9094991a05713f1c0f0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c89462ada79b0ca887d57e317d3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec7f4a7ef6baeb5e3c82add7ccd82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4453c34e99aaa5854f3fcde247a17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1952f62d700b169c7fc02b87c405ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd5e191c1912e3207b42eb7b5f9dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7791e212dde3252cc7e54580d9e20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73efebf7c640668644a2a5d3296646f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa4ab7a7a44a9e71164bcf0db2e11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33963b23c28e086fd093cdb69edf7ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edaa5e7daa142371289c9952984955592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4737a14ed60f69245ffd40901a2ed84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958e8eea83046788683702b352c318594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d9b06ca115e37841935083f43f3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7881a971af27e011a83d12ab0b15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f573d77a844e4d5a9f2e8bb5227fd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d1ea094508ece27f9c0f4aac8743598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d589a9ec2f88751128437f7c8cc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713256eb899b46e18aff8cb33f41e47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112751612979b8483cad3866d21317e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16e1b04e8ebc258fee3bb1e4f02d22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6d184d19b7e9de22d9d001bbb191603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9083410944a46aec0dd4432229b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e45718ba04a796ae0252c5c14c35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9e1831805e6034f3f77323bdaa6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abef84a1843acee2018fdd66e50d7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a4924f006090ce30295d2dff5f78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d17cd8969cd78117223e7f56512e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e022e70f4ec0ae5c19b55d4b45ac3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311667d8751bd4631675a5182702cb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924e2a08cffa9086728db5fb878ca5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ffe8e420eacbfed5114fbf09230d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27050fc649b08ace7784b4faacbed60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff4cafeb1ba8f2e9d3179d29a2907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6751101f48c9ff9d82c20f7501187c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b47835c5f6fd225f77c697f131fd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a3f72d12c112d9d776d0b90ad550618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175378e890ba284025f20ce45f0a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a3bddb9127d52ed2b28694405164620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173ac32808a202f66976f27e9136fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16975ada46709474510499b7a0415622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55420de87d35102bacad98470ca7339623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e40d542c0d44e5ddc7890a9d93f537624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d179813cca32866536441b89877a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8221d52043d089975b6d6ae2ccd3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a1895e749a0b7a6b6ed4e67831ee1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aea5c12095463d9e57e853892898d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93875b37fa443d5784d9f3ce9879f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb56387fe075dd496c09f8a49262bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0995655f7ed5035a302dd431c14a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6057d1526693b48adcbea76600047c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e1c517499e04392c6440aa1cd69ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02d435d6dfbba76f29f21149bb2aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6183eeb64c58dcfbde9fd104d9ea10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9202548395fa7816c52d995503075e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7c4a0c695bdb3f044e1e5b9ee64c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b8e7c54e36137a12ce15a1a80522b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa1947bfe722982c8b7e154c055aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937228b9cd3dcc0d9552da137c1e89b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec41d50f0f31fbf81c9be5be0a2a1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bc036d4aa175365ddf1f9205cd02f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3ca7ffe8ab6657d0eb85b931974c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433745ae01041604d414c023862c6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f869f600c611de7b6eadc9ada746b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad5bd63277d0dbc4981e6a2d199a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1813cf72ffefdec5f70a0197b474ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225602dd93654b65a35cb13638baf88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b7f848db1d054ab1d0e2e106ae6dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb73be4d6df74ccbe5df67d1833b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4156561ee019d3b8ff39305b2d482651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306246ba41ed4e307b4559ed3b6edae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898def805d62c350651d1d7adb720462653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f0b286a5b46105fcbb9ab0790ae15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72fc5755ed8e3cb818bedbac57f96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f604dfb333916367dde732d955af6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1686412c16e17ae64b4e59303d0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523c013ea44ff4c52dc85add63a0348658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd85bb0ac71ee017c82f1f42f9bda1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1280df56e3f71c283f2d9720911893660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e80f27e9cd99b1d4850d31e1d140a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b8888e144461836a6c4d9e936b9c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d408953bd127f3013798bc6b96dca5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be9116317720156ba5a66f9f1db9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab59801b800f21970390170b1d968665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba19657ca2432fb1f50af2758ab075666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a114db96b213e797302b0d56674d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4f4a698c1ff7f581eb9feafe4c667668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55131667deec32970d67e48b72f04d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c95f78103ad3973532f254128b47fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c084a1ce1f1709b7710aa67da6c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a0881fe1db0e03f7e609179ea0a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dcf3f18d12d96e1483dd350dc6148673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8c56da095c0587e2106b489a5bf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d3b412c1025c5a22eb3fb3037a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d299ea9dea42be365f68d3fdb6e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae103fc6d745cbdf5c6977d5920c30c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efe7b5233d71b30cdbfa46251c5b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692a936ca1571327f3820e01e38091679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b956d049be1cac2ef4c7a8920307173680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dea2d00dc1738de707f86508b5184681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175cc5ee5f06b21fe526d7c943fef08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec25fb63f773f4fc967632f17bb4dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2abfaa76cb290d219e647d631a630684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6f0f46ec7932e83df9e190b2b0a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4dfcbb5698c10e6503ae126d7a583686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b9a75d495bcd153bdebf5f80623c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15126dcb87646afed72f4c9a077e6be6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8a7c04ab3fe86bb29fc865b6db0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7cf86162ad3bc428ea7ac9629b234690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f628c54d25a9c077c975bbcc5730d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb08010cc935efc6ad265c8beb35d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd24a9520d2891b51b57e4e067d28c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036116dace9b41629745b8b325f9d452694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9e1e30895cd8f976ff602384ee47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7029bc75df1fcc86aa7322af5554f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c0c90fabe727c1b6f0bd0a3e5236697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7950419ea735ea30e4c0c78b908301698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df15b68bd8e1af73f1516e929e153699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b5c84b5cbf5666fa4358a1762234700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9558118b58b2e4011d9bf32bd7a9e3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee63530fa2099d719fcbfccce6e593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5792d1e8d026de399bfe2c2dc5109703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc7c28853bb8d552ae935f4a2380f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b75ebe895ff00d7dc47c45416c52c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440360f26a06ba853a43c850378cacd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a28aaf43959a51ed2c12a6e7ae41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236abacf8fbfd76d1c6be57a08974b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7073c4582ca92a843b8c32794d1dd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a12d8d2a7f3612b6d47bd92b92b46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886a13372b3e7471fa3bcec37f39c50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb97d9581ec81b3a83b6e6f3bbe789712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbcb368021fa48be15ceca23532c00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c61adfda0fffdc0979833fe01ef3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdada48e2011760863fdc771b739e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d9c654200c84b5f8f4e1d6c4082ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f385f62f1427fd5fb91bdae48138717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e967b6c38ff44ad95b5b38f888804aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093505d6398f0e0aa1f1b68c4ee076719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9dce84b1d3c34f5665891edc16213720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af657d0016f608003381eca339f79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0439d9028189816190546c19853f4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da1c752b2a9ac40fa6be063f325ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f04567025144add18083bdcddc202b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d88efab6a47679952feddee0bc6d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1cf84c28bef5466eecb55516b5f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a620b03fec844f93100444e6239c1fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368b791c4e99a287ba459a9ed0bc366728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d53e541dced7322842f341de68e8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8c36c6d0eab9a54f6481c93c5ff56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d67f878008e0c4eac73dd2cb1d58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc15c0193151acc3296cd4d92e2d9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750958bd5bb02261cb9f10bdcf8767733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e948b23d8cc70cc2a73ea3349bd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b7e7ee69b924a0bc27d0344d43b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8b42bbd5859184902dc875be7c6be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace6621f233a2a1002e8908756429c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d18f68304f1aafc814ec52714f96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115885d2fd514d5c20ebdc9d918fad4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35563e87e0e204529852115efff4b0ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cecf6e0d48376c6fb01083b1429351741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eee5dad90c371e05bd3885f6770d49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68df276f7d8cf8d852d127f6c8bec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb355344f52f038f29a59ce717d95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65342429f3ea627fe285fbc5a5e40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15210203feab2b9733804a07830bcbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291faa62238a4dfe8268afc61b0cc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094818216d1407a988bf9e387c704a8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac64390a0f041a68da990d8d5a11d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50ad71aa342e09c6a40eaf5882514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a164bf0020efe34be6d78fb6abc8a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259116bbad80016282f40749fe479e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b81b6aac2545162636c89fe2465c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3650f8c06c72a5fbe6c8316f1699ea2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4e816eba78ecdf6aaf1160691bd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b1e21cfd5fe3d088a0f88198837a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e103e17fd9de8aa4e46204afc7f8770757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f53cdb6ed66226da10b17674beb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b671c74ba665fe7cab5ebd3fb46db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368c483d55408f93abf271835a93cf6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4236314da6afac53e93dbb60076e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf997494a18472d97c4e17befc011762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d5ca755df348617c4726aaafa4514763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369bc1a8e4490db9c6b5d8c08c12022764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e290abef21dc0d63874edd29a14a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b31d49263d2708aadfd2afab80745766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4b9c1844e1f57fcd711c329ca36a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310d5421182accae413fa20cf9790e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c67b20af10c2d6fe089dc10e581c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3c299b8263cdde5aa1967f1d76c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9669cbab92588c8a1ced706eaad347a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b0cbf7b9bfd16e436e5f73ce8aa6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058badf1bd48c2243312276cc326810c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccb8051255acff7ce56b9fedbdf1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c7a712d9132d8c9b41aca871e868775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938628672742c948540484a5a23092776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231d6d7a127f51196c5d1fec1fd8ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1860d76ec35c3f18f8b0fc72e359125778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bd994ba435a6bede4fcdb309c3d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f662f5f6a3bfcee677b9006973b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075382b834934896b27bec61cf8a75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73631ece9fb00dfce5e789d98c2de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af22ad9b6af019b8a9f9e9e4c1a55b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e49aadef8e8f2ba00e765dfc4be65b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b0563295e0ee4455d23eee81b6f0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f217c414ea878775e080205d2817d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f233770fd01665ee55e8a2b6ea3b5cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06a01bfeab2c1e510c4f19fe02a79788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4832e611324248514a249d13ba20bc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e2641b01b491de191516a660bc39790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58956bf1b44e491fa6305ecbddb5e0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43709c9a4560a8150043d5105ce7949f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91d8a594538b341a21afcc7784ea1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ea29b6bf976691d733bea02e21a1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5d5934165f0421b4ad46af6f6e981795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff6cb2becca8caaa5c25b85fdc890796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a62c211080b59634e22a9d328968797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993dcb8867643f7e0c6cf3998b2345798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c2bf2dc7a7308e43a83be76e5000799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62740c5ec06f70eb08d6ffbee6fb88e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f23667f8d9cf5c748fad8f51c462c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aba2845f86b0f8bf5e27a1d2a54fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be6b66a7274a29f0e8b367933372de803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fdafa30a3a8621b1f9986e61d9c4f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4ea74a54404f8ba0eb9215d23208805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca50a9e809580c164a791826da556806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5f2a6458d3cfdba9bdf19baf440e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea7abecbf79fdb494df6c063fa82e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155911bea23eedf45a6ff7fe028769c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a403e73b38255efc1c28d4a5ad2b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c8f5b7fa439a421505a531672508811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ec17739c73cb63da4b78121106b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e596b8c7830c384fb764daf47eea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d3be787acbdac5e5cdb373c3f30ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a637eb4a50cb604b96056a7eee21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c804e0ec6ff8e65a2d2b6ee4adf4046816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025bfb872245d8a5bef124a5dd720b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d4c8230e3438d4652716521af071818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe85b413adcc4bacd6f6fda77c1e8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8f083c7c73657304ec8419193ab5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a91138e05794a89f40e1ad85f9f23821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921128c553b141c711cab481f830da0f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5504712dcf7804d1535e81d8538fea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e837c7ca9f6cc9f4de3603103ea017824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9327bbb2fe4d8fe2b7a1befdddf94825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7914609c40405ed729f82c4efbac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020cf080452c6d612d10344e4971097827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760c132d05d3d2ae5375b5c54ccd5bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c11b95b5f27e8f6aa468a1ab85f0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff88a2e555a2deb439c8c5c7bed33b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e2f019ab92afaea02091ee4d187c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cfb983e4f86942c4f707370f2e7b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e6e560ded1a35992987bf865dcc9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d546bb950004c8bec34e6b96965279834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9138a469e7bf0586e2a367dc3988835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d3200572fffbc468052b7d3f84cdd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628efea685f6afbaf7316ac120e826837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85cefd213dcb474f2535a5931a5041838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977338b2ec91dc21063f599223fc1af839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e15bb94012168a570cd7c6aade066840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bbe6cace0f44129b6ae62016e0e4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9f8f6191d8ce96506126bdf4e90f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049584e03949c37e46dd5f3baaadad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515b373b04e956ff112d05137c7fb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f776cd72ff3c545f52c340f10d3612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86d25d394d4b40e422351ad40a68f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac0c5279ed747f31d845f4471e0ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebbe7b904b1a8fce363f0c214fe2195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c68dcce42aa418afe5269f9d1259b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086840ec1b0fcb7bea2c7476740674b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd481938b0b1dc32eb37b7ee64c56c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4cd0c283935c112581ae5be9af879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279258e1b29b231a91833c6c90a6fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63392da01acd3dc89b0c6124d5cfe6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1df43b42db073672deeae7b3e14f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc5634e5201ae61398df5836e7dd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad314d29e99b7e358cb433f7dac56114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5818cb4d936d41de3424be686aac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd26004e7c80d0225bbb2d66ac6340e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af96fb9b189d82fd8f05722cffd2f8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565529911fe66c9eff47926028422b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5549672759b679b4b409c2f68494c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a03a6cde90ff35d0e31cbfea2fea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c3b1e6ff0bf1696e8fca2842912a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5a040ba4b35b4bed578e66cb648422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d074dd8ba76a5788bedf3f813a49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5954b4ff9e4d96baf396baeb5e9baa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45ed478828eee9ee9aa1668198d1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691e0bdc3be23a0c2835a5d93f4c4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fcde955b3b3d3986343164199e2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0e49c5f17e9259fcc91cf2bd063228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cee617c1592de9ec2a7e3575b8be6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f03793710de7bd56711df985bf6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231330f5d6c8d64943beb9136289e1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade19ea3605a0894a8d9895ec97ca0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8caa65bb4e23194a62067d3a03ff2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91d2cb81633b0d8bfee14cc46076834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc76bb6c3b1997799bf61bac01917435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c99b545caeedfe6c0b85dc8f8ed0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aea3db3a9c1c2b4ba3b6883fd63f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcfb8e464471dc3f87e3e3880f4ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74634f7f982015abb8818236c2465e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe748f75ccd5055c565ba7048f0a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63f360b2d750c3a8315c72356449f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0021915bd7512cb9163a650e0dcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6041fbb25e9cbed7b4c244da9bb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f3f97d07bf46f6643960c7b85bdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3676aad975dcd75ad8a1449bb3c6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01665eb0da5f94f9a22b4a410219546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77809d11fe885a2d40b3838aebce66f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92e726d1e969f4cbce4cf7ed8ae2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449945d295ec4316ead32b84c5967fad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bde72566b29fb8b68b89b5771300150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae68fe1fd477fdabc5fcbc114225c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a5b19b0b26143de6e2428de1f6c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98bbfa15909deff5d37eb17467c4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb81305e09fa23625a99236405c3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765271faf469b4f2470aa298895452555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb422a7260261b450e647d563411ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ceb34ce661368bf5e99c5dd75cc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3050b052e13d76366ebd97673e9c9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6b52d818106cb4a6b25f7a07d41b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89fa5905108991b973437b6a56a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219b57d4caa37353324cb43d6d802d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8639d147ca8f67edf1aec6299574362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c9ab5ac2dfe84d01c27e2b749114263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4341ad4c9957a86dde06d237608e2f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30659e74b416b3c8ab240fb3f351765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13834d4d79d070f80c433b117d46c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864fe4f6d46270ec0785d369f44570a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53c57a99dcd87145cd951b4ecda1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a8f95cd2a944df6d2c8543352ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d61057d0589380c1ad45aa45c3fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479441c690062c8e1c5cfadf15afb7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ed4f60e3374a0f6f7569c03b1b7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a540551982020fd99983277cde92e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bdc7f446197d57a3f8744947302f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa417838f7e114420388e36876bbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4afc2efacd9722e6615e92ba2e37976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b666f3c42d98e2b2b604c5d9f6dd05777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca5429f5c9c61a8c015ce6fbc955a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca0a518717d8f2faee540f792821a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd658cf79753be5adda3b11e4d53da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f078bd0eead230f67755af0ac9ab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b7812282e07a3a923fc512bd5d0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400200d72272230eb1a314069e74f7ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da607e6b967fcf2ecbb2c9d3cd5bec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1082119ff5b279f8be12f7dc5e793fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24225f6950139db9a3484adfa14dc79886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea0965e1f0b28e3f04a1f4f9bb4cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570733e19cec7536323a142ef713b9e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157223d45c5ccfb0512b09541d6479489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757efaac2e743a5d15aa2ceb2cc8bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b90dc484352ca2d8c8368303b305191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9f667cbf60056af024f930fbeec192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d223c6f0ca39942c06346c8f5605e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380015d43042961672c053d9a98bef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3f936aa4c612dda13c1f80035bd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599fbda26000bb16d1585e2efb4cc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc95642b8556a2f47eca5a33de67da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e65f77af7eb510146788ce0e037398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2101bcccfe7f474d9afa91f59cc9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8064a5f1a1376e29fc7dcdc36836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c78ba998ebfec345c7d2c32056aea3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d84e8fe538ccfc741b18d90e9882e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305023e9b8ab696e8e9e03412ecafd98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518642013606dd544493e2174ac15f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a910f30226974b9f9ea778b9be73f96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4abb041b8381743d6abe76e4182a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ae110814c3096b344a292171dccc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbede0a9f8a722f9e4831594f367265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3087e07c5117f39332ea8c348722109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd088204fbb002b441f7338d38f58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41552b269c70a018c92c5142043d443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de18aa4e086e83a0a888928a8b6f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12794e6b87cb5958508939f8e8a2b5f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968884aeaf4f73d0b5c912fc4bb0c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161072a47ef2cf695d1bd1e2ac2d0fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce35e54b19b8fa3331722d1c276fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbacc64265d95920bf4fc407b75775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0414ef303901fa45c5b5ee68a038a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14b53368440ebf3fb72b0a93304ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f7a00b5572c6f803ab5a3c5c7c3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4f41edd18850330e409dddfde6ffc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61bc62541cf41aae4e20fdbf7b3572122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9d20e08bab15fa24672edaca2e1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6ed56f3206c780716bd79cd43a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a07a6223e3eca879ebdb8f809dd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1032bfff6fc328d3f73a30d23af54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe038ba95a4cd7e0dca7b6faded89b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147908388516975ba3670d46c1721ffb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032278e2487d895aee8015ec3ae66ada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5010acbd6c14901dd1ab289b879b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b24057da1f9eecdd663d830ed34e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069afbd6104af288479e05dce66cd432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5daa52e998eab49a5e7b65c6c838f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ad8c71099df16cfe4c275d6498ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc6a4a44459d76cd82911b044edef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c401c2525c3acc3dcab80127e6083136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5780b1be128a22d56dfdac4c7647c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20251ec27c0181e0b9e4e1fe9f70535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f89645d80e04ab73230e175a42ad20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6dc0afc78922f9ee333171b4b25e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553a758b02df7d8e176519064dae32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca515f98b96071af0a359a3121efab12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01be49119c12a495fa2ade2d80e23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4529c03a622bb04d12c316b5ffa2c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9aa532e345c24a988fc390e8fb759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e5c6934c2216addefa80fc5c2713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a11d4fa7ebd776c0e97a205e027a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a048510572b3867e0c13ce13b2502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bfa5e62e1e2a33d5c67d748575a88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c070c406bc3da116b038dd819a00d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566736df9edf118304b5d12c1ccdcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f9ed7327c5d15545a86aa77f0e2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536aa7d3a776a72a93ecbea9b635e6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa87459915f1d8f24e910c127692fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765187fed687fe57b1cf75a4cff7cea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbcb72cc46a7c299ad0ecb9c2662b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2124b7e8cf197c70e48d0574f32c05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ea33486a4edf6c09f3aafd9cbcdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301284473adc43c3bafd8818245ab6da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a5d14c13313b02471c8ff7819333160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ebb689e647feb324bb642984ae873161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47cbfeca1f1069bd760e47dbe90e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8926c51cec11a537f8e61b3cf55b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53833752f31bdc3ad90771bfddaf6f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5efb33459ff9a6805689e16caf08f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbbe4a4c1a35b94df572f23f3ab866166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51d29fe4d279dd5ebfe257a164dfb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9623587851988b268f47e3ca2c7fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f658102090e2196858b5f9e6683b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a0f79dc0416755542b1ad73a7e49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdb5c415a256262a6bf7cf9c7b9f79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713135e722e722d8a9a20d9d3c78c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf3994f8f72fa8f029d4843d83ece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c32773dd810f59f2c63066db4c54ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a16d9856b369f13f3f9ba2997461175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aec4357d63d65689aa609b45f8c114176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2cfcf64c2e81e882c5c7757edcde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819444d18b33186ce5101427e64003178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a99574089613c1e1f2c617249f88a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e394e2a65fa18cbb5cafc82a0ffd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255c3fc9bae0e51b4b7b4f6c141929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425516f1d6f3c855c9e9100636225c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876dc21455f29b50343d14a8f448227183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd70e0af8809320f02bad7cea4673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d417e33ab27e10b723c5f5586fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17e5cb5c11dbbf97ebb13c8cb4002186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94ba1c1c253b08ea1d7ac9b2a4299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480b4a67a142c6bce0c13cc092184f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe14c831d17f610121fe92b1ad2df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbc76192820cff4f3ee31cb9afa31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc5a9f9d7811f5bebc95e174b50947191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742649274435f0f55697fe42bfadba6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012fdb41c1816abec25bdd43911dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757120b53d1a057fec76210f4c62db79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d8e8c2d76d4eb40617c1076de791195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29032fbce4387ceae4a2112b89b55536196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf60a518b6b8583d679cb8ef4a87d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad55b5dd13e25eee1418927ea35521198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c46745998ea11c80e24f12cf9f0d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d2452c072c1f1180c18b6821f754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e066dd3e30e2b474b418467613ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10164ecf8b944bd4fa8491004ea2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480af4e2e8685cf53224b769694521203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15780b886186770ac9157a676185cb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9cd303ae5448fa66bae1776a528f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8457d0db32300e1cc8f59fe6f29b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c247ca909dddb8dc9bd55f060cdcb31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d49903075366214b461579e62dcb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b64ad8a53ec166dc99e57e625fed50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530a2313c5fef97f9178965e475c148210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec1b8a472d65dbefeabaf85758bc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce5f5fa98ee044a85fc6df11af873212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0769656c8316288f361e096f2762b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d6a41a290332e340067d90ec8248214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de5d2102ae68d898013260ca92f75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce002c522eb3d3173841002535712216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f224071f0b198dbddba9f3269f032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314a31d6ae1982d79bd76305c8dc6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8da71ecf5f37027795d7a266f0eb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc447787203f8c2e5734af4ddcf45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a5b92bf4156086aac8636fad02c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad878ea66a80f6ae6a4edaefb855a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bc08fa3853909208646c2128e01d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce8a945c7f6321ae66c875d4b3c09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fe91bef7180b6b20832e237ca18b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c6846f176c26106c8ce7d0e56c5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e61b11a5d78be809dc5a5369796329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2b475d2c8ae97fb73b3c66327f99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca077f433579b78d6647b0e2e17502229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea23bb28626470397393129ca2cd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f981f583132a9f30f380669385bfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eb103616e3f8fc9e49fcb9bc8255b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea11e30c88ba4325c3b265f1e6c2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3275a7c51de33c62472f29d446e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a687ffed49f1641ba8ef41d5849f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7f05fcd7b66fe0a21d5ba1218861236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416d7c8a291422444dc6d0a26460cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8244978ddbf009677cb9b39ab59b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497e4d652f2982b7a39681eb3abfbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf4c4b79643a775226f4f5b343cf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe0451251fc5fdfa28a38ad2b5375241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fb6f60ccea58c8f740d47042416e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d83cb141fb685b55fc8e8a5e198686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a30d42b6d9db7122b3ed770d9042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c81e93b79699592d1f2d6bb3e21e5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8339961f125ce534dbc1e62a21b615246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784fa63870947e65761edcbaf957ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1fd8762e463399bf9f9c3ea3b9c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79d198d47726e26fb45ce7e72807d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a48d8773cbaf3ab2481454ac36fdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2cbd9ae690afe3075f7ccb2271af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010259c0bdce175028fb56ac647547a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2602cbdc399a7f90e37987e0bec723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb4919109e0bbe40457bd89b02499254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad0f9c96c0ca156bfe0fd799aa073255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097916be0bfc85d3fc2da31345ffa79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20be1ce866737f6f056eb3431964c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc30e7dd7d892627fe5c185bab447258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf01a7693fd4a25b7d64e2ec7490c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83517b5871a48674bb9421393b4c71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070182d645b8cd218fc966a786f67109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e51662293f23414fd50e41e2f2fc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60756dbee64e632252340a144d7b121d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062641fe6bd01fd101cbf2dacc9a485264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddf56e9d9485be6262df53105580a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3933a2e5ac23e5a62fe8907746e34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7189d26cbd61129832b3f82beb68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f2801764b4e35b5a2e4e51e91d1bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdbc5f30fd75f6d643599fb98b52da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314835f393d295e49225ee6dc3f350270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5cfc0b7b11572d2d33c816b034090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6806841c41cf048008f751cd41906272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00cf4817ae614af58e4b077dce2d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de136b0c703c50ea29196ea7f621bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d7a5828b3d3e5d118a98d6bc2ef64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4839ac063ad5c610433c425bbdad0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180eab1289c8fe7fb0093b7c705f066277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86fd1a8bfa8d4c0fb60b6938baac6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195379665cad9af1dc6a96821f5ce27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5add7ea9e70264acf6cd21715fdb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab91ff1d70b77b118ceef6910469a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2d2324229211047f2501eee1af3a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c472b38f664cc280de2700866f093283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef50211dc7f960ce66298b2bfe55420284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a53cc2cc16b10d9edc9d41dc6d99e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5773a99bed0c89078e8eb4e75e798286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1dfda5fc218b22a3c7fa2a2926a6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffbc1671ed5b3539ce380afa2ebbd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5f7abc98119553057f9c3cb1158df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6031c1c2e7dd59d9609452c456bc186290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972264bcc5b5e6af112972871ef0dad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbc0eda7b670d9fe672fa3b331e433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5d0cd861a9a3ec3831bf787d5aba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa966a939cb094b03dd78aa4672e91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f385dc7ee42908a60b6e9b244f9d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d3211f9988af2664c260924aab8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff9611d9433ad50d4c81c554411c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511488b5e07def6ee3dffffffcead5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e309003209256d41b583262d916d8ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd540b44b0ea7e3746c82ffb82d51e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b99a0df0780f817e7557e0f7958caf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480281a67588362b5375c39174701b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7709ec1dcecaff75688ca529f693a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa27c63309772df7844e74d8a69ad5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8f38640b7cde8132d2a9deb6d743305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b8491aa3ba5150cdacf870eac9e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596c56236cd943aa0674430e118952307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607108cc8982a0b52756c7d43bf2e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c12600401c2b001064182602194e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df66201408ef02889b35a5bc954c76e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac960a3d4dda2b55292162ab6fe33d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d112716b25b8c08c05580a84b59dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc373b1dfb4bf68a22f4f8d744147e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba52c5859efd1a81f362d4678847fd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec53b7f06095132d30cca20ddc135ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7feba1b3d4da1b669680bef2cd670f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d710a9ddf5e165365ec1c648f271ccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7336e0733228170d84468671a93736318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ff86e98a0b661a74061f6d661c26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a165762aea515d918581fe11d0c2a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc633ae40ed8bd6a05b5e2793975916321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28cf5fe3cd6aca6d1e67cd910aba7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d999ec713b1d58890b10a731ae99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc31a905e01b8e44cae7fc0715782324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a06a5e85d4562508fde452a9c1b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba454bd1739b3862a658177a662ddd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50273192d40be73f5b3c07b17bfe83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f34c9bb188bcf648499e5a6a2431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d92706f40fccb6fbda9f0e86a223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6f8ad5a1e5218c6fa40aee96b302f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddcc477abd2e1719e7364883087701331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34d8249c2a4fa297daf2c0ef7ae59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5368e32b0eb40e4a88d711e85ce37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e24ba6227b68038c5e108a04db54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f8c9fa613a4e55f51283364bae1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959454069d616423f0525d4675a7282336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910b5fdfd10aa7f4008e56efad3031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a55a765e915137056ccbcce3dbadb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7fb189ef8604f4c658eee66103c5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49240b633cd778bb2a80537653cb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f879d375167365f4fb09e6dd3c409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc95397069018ff8e8b3512e986f89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030661bf88d66b9b53f450047105e43f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada462cd5d41d5653cba89c95b911f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b47a509217c5f4835947b301b8f17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26fc20ff361c1ad2f14d624187e3d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492bbe825de72bf34281ab9a0f5251347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec7ea00c51d97e9dd054176ad3c19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a960fb7d2fb382c1d227a81f03cdb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c75faabb2b3fba44c294cb45b7e15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b798e84a05f901328f4c19f6479f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c67148411822a06bbb75b9e1e58b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd071e0a40c63cc61a9e71b861993454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1a98ce9aeb24b41197c4769d7fc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0e83d814f92605743e23d4bcd40b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92e63d624f3fd76b841b424b25356f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26a2983e05bad8a6878015afea6d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868f8556a9d0d52dadcf3cf56f0009358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270d59891f6959d7d518eb248e6f82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797986f332fa83f4224b9e612eba45eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e72063866c42a36f18a351a1b77f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec741996a8e379908b7891add5a59d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b43e8378737539c63941086cdc580363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d93c3a88096af2a1c0a24c6bbf5c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068881dfe2dd993eb8a10dde5f09ce1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7948825f0ff797526c9c5fc28e0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda92668bdf92324bf1b2eea16fcc9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f665ad083e6c4fb5f97d31b51d25f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a5ec8e73d93417a96b1759d10796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503e58f1a9151341aa97920d645d46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87163a09c130613d7c6caed32947cefe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e715b96b11c1202cfb08997c4190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9a8c773db32cfcbce3e64932c2ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd09c7dd22b6df5d0d623f299174ba7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5419a912b0ce12766f02f9977c0be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbf74ed5d195a358a9d3f71295e2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb306651c5c930ca88731f45ac1fa7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6098379eb51c81f0a552f3954ad0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d94df7c919d55f923b745a2818ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e5ab417a1c6f1886121dec90d558d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244307adaf1cf5941d0223719f5eda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe0a065732563e99432e835cad070382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a990a00e9214247c6d8f630da6932383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d54e2638867de763e559c5a0fc74a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904aa7728785b8166e18046c5f4a959385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f289aac8b8454a88d239eb93ffcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946d679656fee6856d001946d88548c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065170c2fbc1dd5a938a494c24cbf033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f22c5ce2fb706ccae2d64361d661ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1b66febadf13ea7652c22026fcd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8adc316907318209d7a0c1928a9bc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635d8559c9faa22e72e8a662a6b85a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182216c3b9303d4c44954dbddcaf967393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770d8c7b0d68fd0eb2f6cbd846ef6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e5892f3394a9a04a75cdb1dadba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d730201c3dd3d0cc5e0749f19279396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077d4f5caa6d5768c642c3e7c0c6d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9489521712eb6407f446bd497464e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc0ba653b959c8d8c6fd90dada813c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437fdb58835f3f76e771c798818071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc82109ca15a82fc450d8d6de833c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75669acfb52b6aa05030f181761a29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2b014159dcadd898671d3bbaa225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2b051fa75858345b14fc133c925a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d471a2df324e3020cf3b404cdfd081405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798d883a014d3b2804393b5576fe62d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c813a5db27290f442736ea5d54117407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824db75d15b8a257af65bdb400b0f6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94dbc93deb640f4f9f01068018951d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefd9c8d5092e787376f2db87251e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11e227ada623a36ff352508847b6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70a764351faa8302b9e948fd97469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd624aa7bf16a275789d449aeddbc02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ba53621b0f5151f7f3c39c42561e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509927157f1b52897358f8152f6fc3b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0122a426ba4a736b029adee79b8ef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13989126b0ff4e145eea32cf72f8be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00068fafc51e638e1715b5c1c224c0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0562854f77abafd6d4a9c3bd20822a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42d544e66fbd42f8d3bd5e2e61161420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf80816f82730473a886ef7b1032fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc5622b9d7ebcc38e69356db643602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba797068adfb7b814051c9b89dc67989423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac4b49b9a647cb3eec80c8dcdeb06b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940299396ac6af63408c416623bcfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca94da6eb51cb8f06871b87866a89b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c01538c9d5a96631253c4a3101d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631088b3fbd5e8cb9c91b397ff0b9813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed477f49ebcb3a690dc91faa2b789adc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538369cba6b2ebe58c7ff1c4ce171c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41c8a48b036724ff6a60abe137677431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6fb48d63cd8c89a368ace00615b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821a4e0bc172b56e88bcec42acc59d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b88181e51f20470b245694ddfc8b1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb13a048fedb535db762838dc354e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7bf1d72bf0f73b0f5f1500d9b39bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637368c3894f84655bb1c5d2e6aa468437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493dd40fe52fd180ea2245bc1eb12af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc9bf6efa610d9411afff0e586d6c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e13548c6d5428f0f556944ea25f56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f7d4b3f771939404d8b62f60c68a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a73de030cb4434eff8ea4eaad6a5af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f4952f209b898b05c18556d3dda3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ae901f2f62ccf2282718fd89edf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6657beae956445df217f938616a349445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4442e153415d7d99819f208ef12f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6828d08d0eda2c1f70cc7af06c00112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197b3656376be4cd90f32e9168503c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4909534a323a4de2872d011e73f4f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbeb31810c2f67d50c87bd063422f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44826514722d8ae61a53ba77a32031451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f198778610382b1aa3be848f7fec805452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11128ab62e08731eb55bc939f1b15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda09fc37d3af18851a2152e9419ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d7a1451cbfc8a6e00f9ab5686324455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a36714465174b599f5bfcb1f550fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca86641d65fb6e58646a68cb030ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833616491634ce867ec5f6d149e03ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc250031c30f4e97b17b43495dbf8260459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d359c7c1ed553678cbc7098cecaa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b228563a512f1e0b3efcb51dd15c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9fec4b999e80a5e64d87b37f01c38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3fc0798b3162a66bc22408a3789d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9748655fb7098f9f2002bfcb1d2295464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee094f1a1c11cf0cb5c5f3263f0955465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3418c6e5f4bca1489581994d8fc32e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d703bf35dcc60fd94df18cafa0388467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57ab52ca8faff690b5b1ef3102afe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65491bf195e2018fb442095ba5de76c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273de21c3af768403f20a7ecce08022470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8691840577a9cdb2dba2b8ebf10b075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df34ca9c2d8139af82e0b3875b99f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efcec2fcc22479a8b31205e96d4206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f428773ca36f1580569f7303b02d54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8309eaece813a5bd0ff6a982cbed2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a091accfbaadb42a116805df0bc4bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b33e7c1deefa280ad8f2d9522457a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35dd4edf555cf4d1f94dee8129077478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618136bd20f60506f3dfb00efdad99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430a6d0e2d38a0174185dbe7287a8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d85ee0c9489030b78e6f80929562e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fbcda9c44e466b487f5401510121482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e17a35519a8686906a62cb72b6b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f5847d1c296eca7844add76dc95a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbefaf035920402785ef463f0bb00c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37cd23de5e64cbc18490fba50e8f1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70b3111c0d1aec66c057724f3951e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412263efbd4c3e2fae52fa7ee21ab059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12513520c8282fe9f15185b1627be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10003be59a0b7b5e6ada57e5bd1dfe56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79d2e9e791434071209353258f70d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49c7ae612f8ca071891edc6416daf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7497a28711675cd1f30125c21c2a172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d05b82a3687c3f81501a5a01d897494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7292b92b691cbeb82d6f29bc5a025b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff7b080befb1da17180eb1fb487dac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a454cdb379f6d5d0171425727f9c86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c3b73cd55e8b28084c9f62294517498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829f7e5bf9539536ab9bc46f7fb9a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d9620ba8122708818cd2f9e9b0d31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08c0cd179f047c7945e6fb4c627a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48b4afa75044f733461f637e968bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc493d0ef674c019eb6bac076a8bc8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75354e0c4027ad7f67f0b8bd99687504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311b159eb8c0fcce17ac36551722e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1064e652ab52c448cbdc4a7a47cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe49c3c4763a3360793832b96fddea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e4eb3d5b789b697ad7598b1c16f75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8fb4b0c7d706e03020df977b07689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302d646643d9820e736d7d53b51f3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647ab108e8db560fd3a69d7dee392d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbd2df0831cb777936b601c40a22cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa4be0122e29127bf24307ca1cd1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b55b66cf9af359f2e8bbd94eb6fda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c0bd17f3ab5af6fb85f3ee9be33d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7bed4b2ddc4847bf79ceabebc46d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14640d83b91dc0ea0cfff4b74cb7726a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c862c7652db620f149433d2a9017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8503cba274f390d6714767ca8c4be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34ebf6eeef064535a4daa626ca28f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a81b618df7719ed8015f6405fb720521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab63c5a4478116d4686a17ebc0e1b98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066a58bf439bf33e2349694c903e937523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70666839ba17fa339a22f0346508019524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f39014b0695eed58f3405a39c6b88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2614269b81c20c1f7c2bbbbcaefb37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03bc4d9238013273f548b7a4915a42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b1765ad0b7c30e03f4632a186862528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf7db6a76eada6c3158ee6caddd12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254d13b87417631629284ad04eb8a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c306893f8f377fad10fa603e9401b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320138e06deebe17012bcc84002c4624532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a656435078af0eec253e56810fd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1722edfde74bc97c1756374e9e992b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1d4e89fa36ebf3ef00fb29998de94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0b2a3ab97683b0952d74add8a6b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d80405a0b359b241c90827d9e4d31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12753ed59a5cf945948a53467633ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ee9ba33051037926148ebef22cb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd806cad3ce3b838356a5f7c5d1ce0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc0cf88bcbfa0a8df2533fb53a0f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312270da7131180d3ee89f8dd671db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ce3d87672efd7eae1b3c902200d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce423657f70d965589c4ce293f58442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6718aacadc2df139448bc9ce4189545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993a90f01c1e092fedff531b98f4806546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f70431979abe10615dada6a96dc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc7d8475f94fb166c5f88b8fc8397548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06138110c21f457459cf98890f023006549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f02d168366bd74bea7a56282a50d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317d08f61d19017f9694056fee39d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ad8f7522daf75a4c9c12c657f88c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743c40e72d2d3b5ec48a6a46d798fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593345cf491afdeb36a25fb0db62779554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198216c585bbca101bb756365d7d36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dbbc6901293b63f6c2289d7553640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46352136f16f4bc0530e4b292e3857ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22a567cbd999ff36bea7baaf82ee31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf6e1b05ea00ba3b37694db3f0ae3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf68cecb4cff6cd92154d20fbcb91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c282b49db0a3eef46d7dbfc8e7adf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242d357c85c4fca3d78563899442467562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f99afb88038b5730d83726bf6c483563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c8857dab8abf9988cc8ec3abc755564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c333a4da135e1cc984839f07b5db7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2376892c831a7e6eda000a66a9054566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfe84fabf992b9193fdbd0f4f3c00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db14298cc55ce47e53b212b1e5ef8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b444a709589e5323c2b63cbacbb5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d978920af235f4509bc219ef3c195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb851b00dc58b847ebf94892fc1839571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a19e753672e3b843d4cf5dca1435d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d869e3f5781cf7c8574b54c11043e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230957ba687e38307669f061e26de3ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe4acd3b4abaf31207449ef06c3ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a546a103fe0dea62018ae051fac0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586905c81aa565294c1b46aadf9d6f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0d0ce5d804692bccf0e36be002d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b002257c60c015a231ce8c7c7a80c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376febe2da22d378175cc32302ffc82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c5aaec1814b23d8a36f67556b5395581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501649b470cc80a1b8380413a86457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32c9c9af97b9c6a77103e392b5038583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8f85d22a051dec5802886bffcbf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce0bdfd4d5c4b052ab415df27c02a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f6fa832a555abfd26d0a9fb55923586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e51f7bc47b75d8723835e016e96e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc096dcbb1d6597b4cba7aea291ffd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c0cdf56be7173293bd318094e364f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390f73b3c86be120c4016a749d84909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb1c8029829e449ea59d1c08334974591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038c95b764eb7c41ac5bf940d33d0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bba465d26fabbd2ab906bbaa0796b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bdabdcfc1b11641879595bb9eb9ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628bce2bb388eef745bd0f1383e2489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30987e8c2dbcea7a89cbfbe300c92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423dfcbd742745eae05a4554561d551597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456e0d84fcae2b445fe847d6684389598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50606fdac6e66acff59842b662e9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816254081344bd03cea93657e0f0210600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576e8689a693e2e405f9300dfa7756601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990dd6a08258aaed7d0fa94d89ba94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8b9e9dc3ad36c5c1dd5a2765bfd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e6d93b222e1d5e4505c29c9c14cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992f741255d5bb7e4d502a23066c74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f742b90cf0f3ff672660bd5852b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676449262df86852295cef3bb96285e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a74cf3c0b918415e2e8bd3f7c9874e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff64950470cec9c7624adce524ea0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4530e6e16eb170c48690a5fdaa38b29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed300f254a55af2179f84af5cf56c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce0ff7a2d244a33fef9bac559c9fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de766258b7c6e82f5853087d8ad330613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612c42f10a1a342acf29065456dfc47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cbf2c2b108f0c4db576e282541ee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b54dc44480f4c03ad7d2bcd5a984d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d687096830cc8900f4d6f50dc97c9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536fcdb843cb70c36741323bf0558f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa424eb87cdacfb472ce4ea32fb00ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15877ca5220f5bdca68d0d21cd706ca3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc36b4e7f3037f7621a797dba4125621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a0ce03c47524f784e18d758ddf03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8a242b0985d1b639b30a32dcb58d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4dad0a94037e738261efc991ff74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d511cd384a8aeb51fab97b392658625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2802bc6146496d8b5b681d108c67d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277fc5d1eb4100c1082b15591db49f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e558b01c21dc733dba1445163e596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94b84c99a58561d37311a98136d0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7bdd7f364c02f46bf2e90d0b0192b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d084e5c72086c327f271a2010739520631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6ddde5ca97b7c5a7054f277e54aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bc317067353df53dbc6b2704d9a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eef3c3c9fb9ab4453ab2bcc2b2a47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff7ad0700a749310fcc4797a2eb987635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e06e621e120d17e86b267fbe69cd6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679ce61c623972db026c4a986247f48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73ba6a00797979ae458541256c17b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02386a20ec0f76d6689ae0aaa22316e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff52ef9da4a7e4792d5b3ba768c65d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168f712753f72ce9c7b683799b2489641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce510a940156e20f43e8ee8476486a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530bc54eca9e23092d02a4b2606e77c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed266c54966bbad6955796d498e477644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a6b73ae338cf9e99c746280ce5bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851eaf7d044c621beffa15b563f24d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22b49963be6146a3cdc18cafa16bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542429a929f7bcf08e904eefe5992805648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c9c4ff103a136f5598d6b885b599649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddba5c1a5140ece4e72d5e55fd82f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f49b83a4453266e90828311a2acdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1068eb4824af87f0270f1144877564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee8c213fa41e7e92ab9ce79b9eff94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a715e77ce6ea23b78c7643558658654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b49916f24956c5722956bbf2b8b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758c0bf44bc3d9113c6b44f68b670b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd353c231f046263412811c8da1ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b829e8a8f0f46b7e6def70f2319c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81fbea36d56ca3a4ef291d682654fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9deeae022008217f63c5799d25972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8f3fb5fbc8998e47264cb7ac5aaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15088e7db8da7fb10bdf0309d218c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc5661eb9f611a91713efed4da171663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fabf8d852ead7764c570510b6873f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf59c75499bb02b53cc191d7de9e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face3d813606564b7ffea7f261abe0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6e51c746e574232fe240a48c5860667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbd692e927f32a61ac1a485845ba5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67533b00b71743bcca5538a6c1fc1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da744792077f8ff2510419c4b6ef855f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6c1c500cf5082fa3b3f676b206da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b6c00305f50707d7de3b1ff83cb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3dad6703875fefeda0ac43d0341cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02a5069dac2b946f561267902633bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2076ce2f4d2f24de415b3266d1aaa5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49947d2ab7bd5265943e0e34c57f983676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a0e4a415654b41d70d250703324e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9c80c89ff0a0adacd635e367fbf25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f41e51620770fd76bae8e4ebffe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71786fc9aea93bf4f70f17ab7b011680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606be183ffe7342d7aa526e822fa90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e12aaa06e56ea80cb97b4016591bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce03bfa5e18c360d0a38253bd1496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e303da2f4a7d84080ee258ecfd3b6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499128c5bdafec9592f45cb927b7e7ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181416fa22a3738a9747b32c0ebaee2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcc8e0afc6a5cbd50ee4f00ac07425687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4edf5c4f6d0d851cca1ce97a8acc45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b56c1f7fc8b55ef03df8629ab08f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec87498b4683860ce3b26c6f84ccba6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4bd5c7f538f0e36ba7ff33f4be076691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6dedfea599c868f4b90c410389f97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5def611bdbe9f3a2b5a22368f12aa66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d94e7445e96ecf4c8e70106820d3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17415b49bb76e354bead23dd4a189974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374f9ddb1ecf1c89ffed48df47dc094696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7353f8ac1e7b227dfba559d79c40f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd243941f83f1be8693e1556e6279d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5792621b686fb1375b461edbf163699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982fd0ed93ceea724493e4483344f78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10003fef97a8dc1a1080ffd29c2c667701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3525178b3e68d6afaa4eded865e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdb0479dec53dbe5a57f2e858e5b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53481a8be391a9252d8ae9c989a494e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09392a19bdd8e788dacf129eca83c5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c729ff7d1610de383034cb9fdd929f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c041b40d15dedf2b3c006f0f7d16c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96ca318b654b09659e64bc22662c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13015377101c8a5b3fc8d99933f3d25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d881fc0047b86dff3a15287637ed2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51c0e7c91ab10e91afb4b13a6253a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d3e324edbb74349522a88ced96cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910034b539bff9b74728475026ae2fc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287fa3c8641406009011c97e412d0e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6db2f64ccb694da84a9446cc5bafb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f7108cca616786df3cd0b1345ff3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e0ee8a14845a65ab96898e7a73bcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84cff2ba35c5111f5bc1e536f1bfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5809344a2d4861b5d9e49d1c4f6b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d5bac1104a95bb08a8c8f36d9c90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffba5fad5d5ed8d6a53c06365c087721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc31f57880aa5e3da00fa7e5e5dcf17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9634ecbef4ba614496fd2f67d831a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090777fd3d164ca3c0a7da3207809fbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b7318887aa1d60540c1e9a0e4e26e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c08520a280115b0784dbb4fb4260726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54323df6dc62a0f641792eed899ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28530628cd82fa28e45a920334e360f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29dfa02b51210cebf6bc82c7c0c7f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc97f83eb821cdbdad1e727cbc4734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf6e0bd514cd4222508976dd1a6d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681ba5247a4d86294915e025883dc87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2124c71597ff72c838eec6fc758cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39baa7dadf6ec02e22f6f7034dcb9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966573ed1aa8d6abf4248214cdfeb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed40b2af2668cc81fb574249051096736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba46bc7b8c874edff56c5659fb272a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e807b0915d8f2f3d1cb8536b08277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220dfaf256a9d8e832bd229a2b54498739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea266505808dc29fbb49a3641b567740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e801e5455c7725455b456d7bb991741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c34060bdbbfc408a33cfeea07c70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f91335e03cbc068247eaefd8c10c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920201401b985f8ead1fb7ab548560744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed060e721c7bc096aae278b4a352b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0dd72714c0e6b8e4c6ac803ba2b68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0bb1e79d37a3bbe417dd15c34982747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc93bd7e6d5c31c41f87af857b670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a580494a162ccc2657ad3f6fe85e53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28dceaf2d05cb4120972c75d54130750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec9ddf4f911597c51bd363a9e3c3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ae6d3169422fd848732ffe83e8d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883534404c07cc8a6b9189ce8cfd6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8718b16360491be15fd497828d327754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb0c7f08c97d3c6ae40bc33305e7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee788f7f9126e0a1150687cee61fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd154f65631cf9b0d2cfd8dfbcd3a20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f5dc8bdd89f984a6d03ae137281a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ac7dbb134976ff75bf542bed350e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3908a2a768926768468f6b03006fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbc596c3fc4044497176c0b6ac12f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4306cfb49cc0b2a777cb57649779ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b987b59b20a9dc47daa2d39d5923763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c6776866ea79882f9893e7427c77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed2c8d54ad9ffa3856740a3f7aa33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a6914b3093b9b50d55ae19a94b86c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a05f50576a1ff59e3c641ccce6db0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bffd102543663632d7f6888b73262768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f492b9c269ef841513a082b9aef6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce801b342135f22119aabd24b20613c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0bbff14e91ce5c7967d81ecf42ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4600b4930768c64ed95ee1f35a541772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e3c6db380097c2af0ba47180996b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fbb0afb7d1a6d220b5e6de72b5cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f06734e48fee138eaa072b81c836775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6892491a95831bfa301f80db7f21e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3e06a268bba6939a79551a0ff1f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91a19bce3aa0a73fcc89730a915bdb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2adb85d838f0ddd995ff1ee594ce70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1dada4cf51eb276dfcf26b49de675780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf7c40065caf9d2985c2f81adb03a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593f7abe3de776a3a4167f75adcfc44782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dad55e429c029e84909a60276ff0f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca85de575466a06e87139f645759a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d517d8a2f9bbd24af9b229169bee0e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207563a08a196f4a3d590de925a7974b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b9b3a1252dc09aec85bec91e9c6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39097ac90c766993057981b7d96af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef5da091b1f159ecd4f96fe5fceaf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b054f734ce711e37086033a2a66c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb66c40d9bf218b015b455dbf96e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a216735d19b1682eaaf69b93a870792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca5597c6abab61059aed8c4b46c152793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06e5b1457a61665e5524beacb4db48794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3df8e927c72139caccc9e06baa0ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9a834a6efbd10815a4800915d56f6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064717c74b6ecb51480be70ff538b44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ec1834b0be20759886776ea5619d1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5d5e7321d703ec676204347084a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761928f2b6375f4fd248506c5c62d722800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b615733b4c8e13fa4df0c38ca50c8d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef48961d7517ac054ad3fd1b8c4ad4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b89775f60c4489f72b11a35288b7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7177b2ab215c4da308ac5eca84130a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231208d8f930c268015f5972173dd378805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0c57361f661f13ded91db304b9a50806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9adb19127554bfbcd466c45536b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6661a28eb937d030578f638fa49d93808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465a9c52a49e1ed7d764a73b207ddb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d03adaaeaf36ffd88bb344f4036a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb02f0875c831c29f1e4763d3c782b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7897b43c7e6cdaeb75816d825565f1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f240615d1479cde909af16c87b2060813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89681396e807f0e7f09457d9fa88cab5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c34eb3831c770b1d1f275c28142aae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f18f4df3602854fd1e114f23a9334f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a9d693ebf3f31628b7d10c170557817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068680d3f7a3f430d1b80f0131a10c8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c8ee16fdd46243f0a123e3e1edcf5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb91aa43936e1f68f96c64c6faf143820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5792c8adcc0280725f03dd4538a3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d6b175a80fb4481ada7f9d5d555c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb32cbbd9a16bc9b5255b2f5493af823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932512fd0486ed2eb8f7b5a8f5ed0c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327ea6616a94a9081b69bb04d661c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742fed93912066fbf1e8c8e930caefd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb036d52e24486f13c3ff355f403f7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12420938497ca7833704516c4f5a9ce9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f814adea636b9b500556861bf91a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def680ffad1a82be505ea226f5ad29a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739d898bab18bd3ecf2067778f6dd6b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856163dac9d736f8bba3c2bdd7e3d691832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a7ea6afb7898910fa8756db5fdd7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6fc82fee10e283bb241d93f155f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314162952601d4b0ee45ef733f130162835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a44fd95de1c77dcc1b68fa33e5f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64358dd3d44e8c2816ed873527beda837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ed4a47e4b87545208f0469d8b7d36838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cfec4d7cd3dd6e99195ef666fce3a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679afea23c2c570ffafaef9ea7e03d3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a25d672eb9c924d210d966d7cbf4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac0602c61cd8f9fe4c423971e99ea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6f08c6b3ec9f47b3b258ae74e1c9843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>