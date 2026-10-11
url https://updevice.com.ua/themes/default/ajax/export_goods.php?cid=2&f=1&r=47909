--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744db03bc9eab0455f13c48686ed6fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85f18e99c49a55e0139338be4640e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f6c4e6e6eb5601358f95179a0bad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42fca18185eadac32a6969a74479674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d5bdc8a9aa5520afda3ed7144d5425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d388de0db9f21f43edfbfc0f8ff1706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0323cf10ea51fda6bb9064097e6b857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5fa0e2b0596794b4c97058f961538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b88bf0bdbedc6ec7e2d11ae927f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ea2c5aba330906a29f60f3787b9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e3e81e972685936a27697b1ee83d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353fcac1eb8c2de1022409e563bb1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2934f298b38097445fcd9d7840b3f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c94fd33e8e494904021feb18a8c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e81cc6735e0217d9db5499e6aef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c993a1e0b4e23ce6c4a39b612fea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2540c665988b81367f3f57fd311c8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda2ab2b980cae819af2c7a80e646f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2836d4f5929535e0a506df5c8fa0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a436ca04cf667beffbfc5bcdf6ceb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5393441f85cbda51f67fc5c60aae821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13273c49bc0a7ce7bedf8332b27a5b1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d60871ace3336e8d0d17cb9ffd24e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a154414304fbfadde84082f0b97124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c539be16b47f3a655ef25fa89d6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083a4e9bec2dea5d9cd2fda7f8b05d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eda86b1b3283bbfa5cef8b80f3b6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc88356cc5b1cf29c393a5c54d609928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5027c7588b79e76fee6e88ac0fcb2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b8dd043d3c39fe984ad494b8b5c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b72cee19ce2695c8789fa47f39c65031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f8b1062d9c49ae1b241c23461d27932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f91b5235110e3831d8510580531bbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5c631738c5162ba1c63490f89de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9da540e1b8f06fb79612d471567a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663dbeef068b1800b4c5ca4b111d4db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0745e76465a57d4254db793300cb5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231cd066f96e5b41b500d1c59a7b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e582363cc879356234c36c6fc979339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56213bf43575c2713cd9c23f1b6c3c6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82618297fe47b3fe3843317f60a779941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162e1485b063133ff151a649f2ef59042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b1f7b6e46b2124cfa04b9a6c776a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf747d179253877e97e4ae460f22544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c27592ef5a9b744dffc63ffe134945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87439273f09445832ca17074ff5cdb2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ec84de944c8f67eede412e359912947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268edafcd1af2038e1cb6490371646b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29dc43cad96e95626738d1cfbdced349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe648ee9afb5337a50bad22d4804f9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0286df029197a37d53fbf6c9295df9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac688c842c586d31a18193ba4e8c1d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1d4a804fd1aa62db7e7ac0c0df5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce2e48bb7d71bd0257a4e82de62b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82065f3a587b57506499d0d64040748555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c08b41b9491a870c07d2368fd9479056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e15542f7675e907dea35493033f7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae31a3e6f26aa8fc716a49a43321d3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77594048a28e1b31e86e60d4c10eb0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243fb8c198967db88aa578a0d50d98e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afd72aa7f5740f9de85836813628861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4b8fe771d1e70ba92c6c6f67f70662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110ed0485abc9a99fb4b29e8cf784663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5884ab5fea4d31152d7e5bbdac2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae68ca5e820485a9a1687caad8d29965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1f2acad6cef94df4b168d7f1b1b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7be0933f825716695985148dabdb9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374cdf9149b0efa65760ac946bc73d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c31fee8681d940c8d02a1b6a354869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ce545337af6e72e6af352dc1461b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c6f8a14ef4d78faf3adaaacbe6e8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346a499acc3ff4714183a9a61b5ee1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2443818ad408facc0c2fadd713305d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add99d1986e1ddbacfce75c5f69432974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe9bab5eec6f2ad527698600a783875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d39584b9d2a8f3998d360c40c54f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7d50220973ea32428230d989e2b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146caf6c04c5729298633e417cbfecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a53b964bb380860433c8a622cbb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac977d08a1bd6e9b23f02376859c3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d6999ff2c57feca5c74e7f81b35481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb077e3deb48b226d2dc9a6b8fc9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74606389bcd61c4f79d56629a5a4bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea869982afe6e43c15e00adcc9fbc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c50bbdb92d3ae71d3770a8d14285a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15c7a69fd0daa5950e4436beca6b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f38ae943d593b385389f00c057b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5147bb226561bf56b3f0e0c22699e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733da30b891267811a0ded396649e2bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b6a95b0e64659016040ec9b361ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966ae7609de7343cf69d8568195b0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208cdd38db5494c806a5af7c57e7e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec11b1114499e2b613666fe91830c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda400e2a6edfcd5ce466915b8e4fb7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129da23e68eacbfb1362d8d17159c8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83664a63d9d0180a743e68867ad13a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3299b0e859d0e217378ad94ded33fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2cc67d0a50b5fb7794ad7bb4af7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92fbd6378a4cf0bf3e334c8019f0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dfa223206a49088b41d5c845860d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bff935d797d425f82769fb3f5cfd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6138ef753cbb2621df4f8247aef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b442c2d7a288ecc4f069873dad4e4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367dea7f3ed0232436679a62f31ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f60d3a6256fa5b6707be4b610b93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb491007e4b32e65a135f5d9464a0cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6542c60b952346ca187f05e4e6b89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77b0d35ca1dbfde596259b13b24e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0118f7f85cc938dd03ed542353ef19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda9f35e088f4910edf27d8fca4947110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32932a9deeefce2d64905c1d37f70e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a198ce22fbb6e540a4b5037e45ff1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ad3c08978adace7d1fc9c1773526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8efb0f0c23090722252e6f1b2c20a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9acc3a6310706eea55fe5b7834c315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a1a53afcb2674b299656a14646611116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fb0e798bdeea71660db5c45fc978117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb3dbe1820994733690b5574561bfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ff10bfc73a6355b04f5d0189898db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee383372f3c54437fcf6c0d9c395d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacc094636880a871ccbb52aaa865fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605967bba673f2c8225e7bd9c74ed2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bdf612634957bdb9122f636405a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a671841d7a54a0fedc8bb352399e46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871d184d1c223dde043288e2579ec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb1d339889dd43bb11e061960dab53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c00760dc16c0254901aef5bb65858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db158beebc97c1cae27abfb002442d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d8762b92a3841f1aa4c684c1d8bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfdc486ffc376b38b77f19d14a0d4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661e0df7fec97c5f7a13a46a65e665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773e613f5232003c4bf319ceef847f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6e6ab0afba036d43432a473470e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c13a7439bc42c14d527fa25f5df8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861772212a4a6f8253edd9ff645a354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883d2b68f2acbeac325468977204d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6a4a43ea8d802ca6fa52fd0a63f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed3b350a099e171a72c36bd9dfa8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a686b521375d4382655633c3180b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b48e7a2697d28d80aa24af28213a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538a1d5f1195a828547c046bc71526141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff563668a81822816a73f3290e4d4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa9d06e488790e94b829bc11d3b2ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdead99d3a460676757570b796d8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f015e800572b23ed032344dfdc808f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f5f7ec9a330fbd3befe4e3884cce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f2aec13f998572619c5a4b2ad3d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63d14a37fd98b2c96e6c1f835722d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a7714f0ef20c1559d0760662dbb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a408f1b3c086c138f68edc05d324af7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327db21dbebf8e54b83b9fc37b18b86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c61370f7865897bf0ba8546fd6755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba83341ae96273f26d62e64c8eec3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366568065ac800caaee15643d40f44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e692aa53dabff325108d083fd5ffe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fa1602c5bc9c90b062233a521a48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84387ad4bf3a843b6ae7173ccbada157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a100f937f5d2b0ee0f0139913ac09a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eebbd8b7d5abf3ae7aef2b4f1fdb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a010fc5937ef4106f4c9d3090ec456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d99ad03ab8076753f9e5ff9daf391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ab6d80e21f109372e5ee4edf0273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e0f1da4adfe4e4feb26ec8b21327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f69f9908b1d700fc2b249550ebd97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e14ee0eca89aeff302affaf0573c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc6082539449b124e04f5056a8d02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9493c15758dd92e746ea59330d5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ffe7a774256740e8c90f8b7ee0251168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf29f926273df1bc39f3fd9ce6b5a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0e0cd10e7c4a448c92834312e1b72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ec7ea6abafc6d268e43b2bfa807c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bffbed585874edb610fd1ec173f85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5859a814e45751a9ee010440c66f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b08dc4466b422c9ef89b13da898a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441e9fe43a73a3391de573c127ad00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1282137a6220af72b2f444212763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c18d55f0c9e2fd88de8ccc351107c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be771eefdfcbcef645763467832ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32ba32e2ead19d85283feb068f283179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb93573af879a1898626257ce8db9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a18ef97f771d137b73ffc96f8a85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202574d36ea522ac8adbae17fbfd82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a33e69997310bae8c55cb2d619852183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad72f87f6edc0c48310054c97341081184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420fcf22f91905d6a03aa8d6e0e666185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923e5cb4d67e6b55d03f2a974a221c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45259a7ad165962e4a963ab2f9a1b4bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152706c7bdef60a6d6695a9ca4af71d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebe7ad537cae24dab5e2bec0846af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d22d5828ba8f48f35b640dffb2c49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d5ce96ed3a06b57a354f8681ead05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bccf78098b7f74cd9e05e94fd6da3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccee5b6164a80351c7bd0881865169c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3b11960ef33b4f26eddca42ce1072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b77cbdc6be07bdbe28073d4a1e955195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0096b2cdd478217810ff25355c50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1e3823654930b4f6570b8d539af5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47134bc7cd96afcbd68a7853d770c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d875f570443bd99f8871f2914ff939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb085b2f7af1dc0ef5c86dc8ac261c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9fa2d4bf8b2fe25c7a505548cdbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c57542e1f870f8abd1900a7fc0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b6013cf00b2ffab62f7715039dba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3bc9c28df18fd3207e9d6c00a483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f370632257d7f60b056119b917b9f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8c1434db9d012a994277dd486b15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa38c32eb3f4cf3aaddddeca4c725f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c2d6fec29d383d51bf07cd9ec1daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d13bb3c14301361ce6dafa80e6414209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4a5007546f212d7d3dfd4ee484d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ace161ec18e02f535a5ad4af12697211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde27ac7e514cd5b648ec45084e070212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca46a996afcf9e655c173d1daf0fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bebc93ea244b8cfc18b2e822faaaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aca6fed40aab1abe53a687540ad27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ccb0b6c9d827fbbba39af4a67b596216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df37e907428d9059ee89936896ab37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cc3361dfb595103556abc3115cfdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56252a967ce170c4f8d3049d0cb9eac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a01bafb247b6db95d380c132b1aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85e37f62a057d1395c46e889d6a87b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb744eeda9087c20719b39851b3cf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eaece6cb96b489d1f6034d34744d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ae33663f40d8a54b71abbd54ae3d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ee02abb43d0c3bb8368c78ad33b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ea000468df5a90b274a7147f9964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c84356f186d7758cdcec1d49eedbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5956ff8ff431d9bf58f99955e360228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d87972f9f466ff919ec07a4c97a7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffee1c91b9407080571398745b298da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296bbd5394d432af228b9becfbfb78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f178dc04cc426a39dfbfdc3a0be0ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7434c8f6cad3de78335050b70b0843233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7dfaa770cb641cd076972488089d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18c6ceccfa1b2681306b10d5d42da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843678e76d48b822536c2889235696a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42c2852b87479ffa7cb58fe6a8aaaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c14f1b38b8373572b5e2d2f8bc396238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2e8a78747fadc551c273ccf8f6dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb10e50ed45573b592a4860b3692f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd539883be5e7457ed7460d6eab69b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7429c3df4d17ebb687025d58bf1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29bef4fca3d1fd2778d178181ae86c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82911826b38f8b4096cb76c0be9bbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba11443083bc8cdb3b9875f5b26ca6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0ec698831b80b13d1143c9240c9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d890374df28e26d24bf7cb7b645e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3144e7e08b65d6dc02eb61c904f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c02595620ca9b7814219ddd59f4b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91016606a88f9658d943cd4511a6e43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa2a087f4ca72c31a280928d2d51c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39696a4738aae61d312d54165528a1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46907e178a11a6a39edcb9c7c3902049253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9fb1b4cac6ed192443a36672072e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f991f6fc38f114138d5a33f864997255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fbdfb33d598cb70170be1c3ff43a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd7b2fa8443d57352e9ea4f8f5c53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815bf5ffc0ff9d3a9d18aa1759b778258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026edaf79cdffb7a5631415bd7a39f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e8d2c9173e1fe9348fffe46a6cdb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897deca85b11b1d9f53d17feefaa4f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447a9b861835e2454a16a1dcde1ba9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbbd56b036e8e29cda65cb0bad6cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dd58b15d6c5e1e4aab3c841170a70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e050506e50df0405884a4f79f87cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579f6ac343fc5f1660e6c53fc5a848266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ff33e8b128b96f5fb1018a0d0bdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d0d38babccebbcf6aef55d75492e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aafb7fe9bb510caebfe7fdc639e5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d24e548dbc7c3a0499e512e191b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e928ab42f4418d5c4d20f4eaebe7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ffc17997b746e425c15cbfd4e4d74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e33049ae7b8787b6d007c004828c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47db067ac5d53d3303e429e3177f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdaf8adbfde4355ad2b89665056392275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482041a95b9d2de4125bb740bfd12cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7830f444252204a762d2e5ef24c9292277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a94c13af3f98a4139bf04b433bd845278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5983470bcd2531d65afaa6f5bd98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e543c7eb71448f1c6e0b09d03971d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9593b8881f25def5613e6e6ce79d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2211a6f8e88979d9df562f32356ff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a0a39022507c622ddb3d61260dcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b934912ee2ce0cf69bd13c99ce86b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73713fc0c4077e71a435b43ac7b74e48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03bb3661684d083447714e37e15fb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce435b3a567414bad2893cf5fc121bd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbaeb5d932abb98ea2bb3ed4b48e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c10fa184886d0979c1f4c2d65e4ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471f409b9d03b8e083a727d909d3461290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d4f7056f58524dc8d2ab70851f7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ddfc6593eaa6b79eee1d1ef330126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaeb4f1328b56275c1903d15ba7c54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c0335c52ec65c725b1710821ff88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cdda3cb89a4736979730809603983295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a82f5708f81967afc6c6b3443f3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e0fbf631016c35ef1df0200b5adec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a39c0923098146dbef5cbd601db4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa75e53c034a1f6a42b65067ab234299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d8ccb36484a19ba37fd26a92df9bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81f2cde4f7f3fd80be01ffbb7296ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e2672982ef473a46cd32950c66a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be4f952556229185c83422e0d189bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5a8d12342ec764725a8ddc7987bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7ca7368ff14350b2427ac2285995305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165cd548cae01dd996e3026ffd19ac1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd993f4b662aaa37b6eeda3c565dc05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aa379a901b53b3b48f61db76e9c79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddd7d1fb93cc3f02818d41536f776b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324a9053f1547fd9d4fe8e8650ecdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8f3bdf6206a9b278cf71067623a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea9691684737e044c9a8f3212978d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf9dbc2932dd38fb7aa297225e8ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a76fb38a61c09ff477e6a49745aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c9af17e5883b6079d05733ba0d98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae6818c8541ce8b846490b7b4714f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6d4dc0a9cbb47d8cafea593646dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d4d836f77ddf8d8ca00fefa44399318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0343beb86ee1007bbb87a258a92e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90271fbc46ac87d67c236b76a92856320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342721bb9c98c95dece878f25a99f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9575ad1687267b68c1d825f649210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6fa240bb0138ccf46cc42f3375cda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154226274025f25bf9d9bd30cfe6f467324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd585588924d07d866119ea21a42a1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758634f267631e0627f094359377c5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b0f800874e1ae81b308e3d9505cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72520a457b3c9e04f11f68c72b798aa5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84e272ff42a03c7d50ac7d22d169c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dded72acc6e26794c10b39197feff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d97befa7675fd6469ec525b928ebc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6346dac7da41dbb5d52f54f4c0b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5bde946fb19711282e2380d6158a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c570f4aaf7a50ee89ea7c869557c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1a4d270f17767d2d2254f3536e00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e948b6fffa053919cfb1c152e02c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac0aae850d9e8f2618d6eb5457d3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589de5ac7dda80d096522475e90637b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120511910ecedacc81ca83d2342e065c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb208ac3eea5be16d81a058aac54c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbfce19b7046eb592f1fce1ef3036341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113330f3df9aeb14f2569882ec471a01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f1bcf29d635d2ce67b353f710b5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593a7ca52601bdbe792d1acf2e4482344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd68ff0de13e5d6eb3fcfe568af586345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f803f19931485fd89274ecd39d558e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318e7072205bfb3fd647b19bf5e7d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe226c2aba3387ecfe11b74ef2cd85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54fe1febadac80743428173f5e8fbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6318357d848fe01744798eb0fdd8d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ab859ab3f29bac1da2f4c348ebb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850e1783292f2c9ada718ed24cdbf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d211cc03c70bc1ac0547c9ad12fa3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd164bd74a7856e2d98dcbb339c53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963943e62d7a84a7ed4f51847fa9d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c74c5806d3458b564107477d32efb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287997659c910384a603a5cbe2cd053357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2428b241d6f2b0b3d61f9abfaceefb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730032359f72054c112aaca42f746842359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7b41ac957d32ec5886fba30fb3f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4392b39714536be037b8fcb19273e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ba368dba1804be644f9c5256ba11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278bf10b5b76c0f55137e18cd88a09a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de4cf786b176f89592195d3da19be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0679c454a8529055c218513a1d69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5dffc934bdbad54a2179ae41b0c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ccaca861e636426934dcda7f0c1b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26010612bea05aab429acc7bf7b081368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf78a3fe2d149ebb91978425c3181c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d2835188b50674a23aa85835b140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a049f1e265a413bd9d4527992a4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2518c6830f6f6dda74acbaeed1db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846c800a037470e09afb4ff5aba190373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80cec9a7368ba7c4a447bebd0847d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735b3ce7c2a726aded5375e58bf88b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158631ea1937ccb3ae74c52c74fd9f2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d10b855916604e118e3cef0895ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cb4de6b0f9370fcd61c9c2d4f701f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73a02e228026d76fb7041ddd9b27a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2be84b336ad179a0a4a5ae09e26de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8b58dca50d71c1a16263aa286a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf569a130acfe711b26bbc9435ed0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8f163cfa2b8cca211b50412dd8ac8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033699155fd76eedb1c0e0d25ac5140384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231db2906faae4de4fb52f9a4338074385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d730bc775e09a770ac52768f458ad92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c3d4e415ea6e4e5dce1f810fa4e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc387b95e9f711ed1439cd1ed9d41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5a89b5b53e077634a8b143698020389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de1c252d434782cd2092436536f8c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ae0f521d6ff741943599f2c14b262391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20548602bad92016a184bf3753790392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595342468ba0a732ed2fa3841c818f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ec297a5bd71a8598dfccfa0a329c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c878759912b12d2aedca2c5ac771ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8b8ab5491be4bf8be5eefbfe4b257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fcecac9f4be6a84e0f7899439f834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f472f94841404fc41c8bd2cb964221398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374b51c7bd4a986c4f962f4243c18db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e91771671a09bf10695c4098da1285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf1fbed833e41b44818a92f9e2508401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3b95cb0edc5f4398f421ff55a8ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10881287441462e2aa4fdbd64447042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6f884c68eccbc757f80141bd4e124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f44883ac0e0d216727fbe4497fd2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec89200c6629184b1266a330f859b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e51b9749e51d55e6688588024c7bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabe181198b21ee37ac81e819ecf7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4476f87ca827e4b22fa35602393d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd34c6595b321e5a574ee9ad7649ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e08cb87a673d65320e20588d20d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087af4663ef8c464b9cc0f8678996fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238fc036a2f7d37033949c5ab69d570413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1857bca7aadf6e9e7007abcb9b565b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf44c13ef949699d8204677ddeb63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b4b9efa2df846783c9ce015d73588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcbcef57b6d9464df63c95fa179a81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45030ab13316448b7e633f463a212d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be43fbab57ce7df06c8c99896a0f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb44853cade19b11bdd47921e4395420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc2dc39b612583cf68e5bf075b64cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d15de216746c68264d840ec2b00ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743e17f7e6c60216a85074d07fafdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488885826adac2d96c2580ecdbfa9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13881829323a6ecf3fea3b2b26bc6dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9635d7f8482cc735a02a837e8565426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aacf417d6192877cdffe2295257fe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea132614f802722527d4f0aa8e1198d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578e7b8ee0dfc15a12b7daf0070e4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040edd79d0de9c54f68aa63284df80f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9950412ca3d92defec737f3a36af8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974a3a00734c9f9ca1e4bd18b88c4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92740a6e92473fe55c40ba8f3c98ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885cb7e333af416585c3da3f5891a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f1c0e9cc8c644cd7a696f0abb039435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f260b8cdb7ef09131c909042a62270436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9386dfeae2a79b06b26a6768230e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10f732970ac3d4c4397bdfa850a452438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ef92ba04f1ee8dd265f7e65b3f1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2e94d9a6a5bb67ea0fe4e4699a25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67d5bf459ee0c67ebd007b76d9d1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840529854ae4811c02d249a912e77b84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41ca040b26098d5729cf35f09c49dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2f31df7dbdcc5e2c32557918a2e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add20a6b269501b6b9cde4f2936cd35f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb881194e9a330f3e0306ef524501f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d081e22735b09b4ac6da3bfd6a8f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf704c8853358889040e2a84e3d6683448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d777ca9c75db1877d143abc9cd5c877449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b10c4ac79e6f2a5ddaf3533e68f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418545feb6e14039f208efbb5beb7f17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4b6ffdac955e153b72e996196e1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca7d6252574b85acec05e6f2a548a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8fe4b47eaed8b0e70bfab658c1688454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135187712ba6538563003a6164e14ac0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7fa61f7d12b10927ad531977bcb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc947f1ceb04ee2336b17a65dd57ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17501c89efda0aef683e72347b205458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f9826b864cd7a2dd2b2fa7f96682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12294fb283caa9cee43769c981e0679460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222e86e523f9c32db7bb414bacb2a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d35b5b5cd87810523ba74b8a5d4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a403f16577e851fcc10488833308be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b88be22990a651cab9eb9c274aa140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa477dafe0f3818cc01836a71d601bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a6281cade4ac640b123096f45384466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326815f914690fbc1239e84e233ea6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95baaabb166aa12f6db2262f49e24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3c62fa329d72abb90c98df612509469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf69cddc2fa5e2969407d6faa1240d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7cbd684e75f93e0428fec90a4dd3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6aeb9dfe248732e067afeb10f0b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833535e944a87c7b92cb48b8c6769df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cbddac597a8c69f12c91624c2de9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e08aad3c877287130818233b9f94a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aeed71d1ee29ee9ebcac1c2b733f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93964fdb4eec286c2a7f2ef054517b52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9e00160176945876f4af07c626e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ede66203e54174d535c81ddfbc2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c453bfcb4e9d27e2a2693a87b6c903480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5dbfd00efefb247c78e692a2e5dc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc1a1b6611064b530ee53e5a005838482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00576e978b501386392c3c0c4bde34e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922aa56e274638ffefabbb86373d9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99cb6b9494dc21c0e1b5382d8e48c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c93596d00575f309f406e06d71933486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdd9fe598359feb3d7a831be88232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0641812b19c3c4d704c6a91c3c998d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2b0f6fece7582ce71c8ae8fce7c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea3b40c95883ce5186522e1eff9aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978a2971825883f1eeaea666cd053a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167614f8b406fff355dea60aa9e6b11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf9464f5191a95bcabf7917bd57d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d008d729d6fede49564ec9f2ecd5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4e4014bef5d20fe6b33dfab372f33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9757aa3525322f531877bc78fd45fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3637e8c3267b10825f53a40a072d02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba252c7ecaf237bad66df55a73005498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cfbda04388738d5b6ca1f63428bd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549be9ca330b67f86ba3e49bd81f5e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6539c2e248cedb3bbe6c7454e88508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8bd6cfd6936765b69e3cbbe66dd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729f100f7561c2c5a26cc0015686b4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a2c328b50e3f7c092f27ae6378579504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed8fd668a2692b919c30beb001010e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75bfcbfc4cb1f408306c0ae8e9a48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfbf473c54de5ff5ace61950e5ccc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eb0b98b46f806a384d892efeffe34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad4b4a7c7cd947da673a267cfeaf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064df5ce769b9b2fbaa86022e37e05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373bce5e1c6bb24f45f5be0bd23dd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7e5e5f0a486bba26f684a565cb4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7030fcf0ef6311e85a0d8cec1b12719513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ceec6fa227c507e7bf35b90589280514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500776768152d6460b02da194a5496515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de88b753400682f7af5bf10928dbe1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741cb090fc2d0bc7183930c8123851517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1028b8a2d23a4feffcc1e43eb8a012518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed28e7372ea7b6eb32c5e7716fe46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745878d7445f31910d63d52126458397520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b00362b8d2c42173f773117bff9e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74c994d79c4c08e49daeaa28fd3bf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74175c14e370b0dbb149d0a84bfa75b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75fcd21c827ade87c5ad9d3892b55f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d49c750a7832adec0073c3291b03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951671e4070e096a3777c8cccc5052a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5a5cb7febcd190b1931d91e21a58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f82fd14203c9d4cff99cbe828abf6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb98b6e093c93a0702da4cc59dcbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14e268911c4116597bac748e3ca7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd82c803b2959cb9554d1469fa1296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11bcb1e20edb4a932506f497868f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7843f91150cf62971db6476ff557b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb13ed48a09b51931ac9e70efd15a9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf9fec801e42f0f1c9b7ccefa0cbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ed7eef9d8e4f99977fec1b7d468c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ee21816a877732ecd6dec4d341cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0276c7ba7840753058d64dbb11791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa1b0c58390669e8988799dd5034fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e063e74154647945d8b686621f05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d91a6f5dd6bcf2f2d82abc67d47872541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3be3c4b5f2755609ef1b870c6c5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342ee89298c208902d5894bffa5478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d172ff6f3cae67772bb024f84f85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876951ccc8d721427e5dc2df9b187948545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75ebffae9c9b3aa931f911bd4df9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce89587ca0dc61f893b1d4bfdbef5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27419aa406f3f592bc0d950e285ac7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e8b10d4b3df1e46ff1ac2e7a2647549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d056369ce232d8822d89dd527ccf48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193821e695d6aff1ea2483fa09ecacc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3c89321da03e51cb889135ed511a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301612e8deb422cd8a7bd1a21540c6f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e221d8b5a7783fbcf215b79eda45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd994189a761b7089d26a6913826e9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d182927e628c04fe3546e340f4bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bd4518e19ba06f938732343217036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda528ef336f3de5299bc6a07409ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3fffce7344bb81c619b7da2c8992f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b13699afdce2ac2e25d3b1846ccb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2daf12b09b7114bd9ba752b0c36480561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb996ab514c2940f4b9e47c6613229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276fe994a8bd221a5be325ae94d6e2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160f143303b6bb86b4cbae5a08bc30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950753987edfec23183160d3700c378e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e079b057568d8656bcc8d709e22a3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55250a3a720de900c9be1b93c00090567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e1a3717ed1b3b17440a38f8d871f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399fe60a13caa0ce7c9c22a44b0012569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dac33fd85082b0085910dd2399c03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7aa8f09fcdd482b65405b80255aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e962e536cb782036e162e30f60eaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bc86251524e20f98e3bef9c8ccea5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b881679330ceaa6b184d1635a2ddb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302cc6962d81e4efa117f98e9a1e8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e29aa1a7d5e45cd5f77e2be1888f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd08448abc34de8d3d31967120f0df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad64d6130f9b5e54f6251f83dabb28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c1ef3f51a17c0e275fa7095b5315579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafbd56c694fb44d87716996b872343580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b4fb78b2340ae760073c25720d35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be58e8584bb1e39217ac6f0b3763e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec229893c90d425accd9e7dc525244e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c0fe17cf20d9ce1d1664ec3c0355584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf9f865f50e623c9f7c4821a1ca2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c05e303fa215ed7c83912dd454b8bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf62707b6ce319fb65498989c01c23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6b930bc351c8cfc2a430e3d76a40f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683639a32e7bc92f8c4a3fcc88be73b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1afb5d81bde8079198f3dc7dfcd0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac5e6ad2608e56933570451776a2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee33cfb33224b368371bd167c45773592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a48c37bfc6345634e5c15f208f11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7b88433a699fa14f4f1530ecc6aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a46ed86b7d9dd85d7246a925b3d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8b42644e03ef3dbd367b38a863e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44bacba0a7cdd0a131a6958c4541c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29639fae39dfd99a6cd9d70fb27dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fda91f8af3f6989314514b0c291df9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbae19a8af68d09cb3da3d8b4cb655600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83b7544a5489d63f2bdd3c8430a93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5797ce104578de904d35a6e01194602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f2ee2383b62710b1010539f1c921603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e5fe3d5184f4b17a678b511e475d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b692a215d34da445a3b492fd3fd4c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f73e3200a9ca1989ce1ffa02ee62bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f6378f77abf4cc7dfc01a3eb933a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a80ace858ad5e98e8f26c59de708608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4cd50e63ec4abf9f4a7f4639e7795609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d86651af29ce19f1b9c36f49283bcc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516194d259990c37b52f6c1b62631f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c34f4dcbf09fb3a333da1a6e072c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c6c5cbdf34c4bee3425f0bad381f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac335fa8ab6ff952bbd99f464f3b308614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe95bc270e5aa1401a604547bb896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdec09ff6628e9646b648c1bd4a9ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ecc2701dc4c5a8dc3efb411ef005617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0165bce773a82a86e4dbf8d21956e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee55413855e1e0767f6d47d1b8340619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153b87567a3790d6992d2088f643c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49899decd8992abfda15427522f9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410bec2acbfe157e918555fecd20133622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d333c0b93abdc3ff0ff4b1f7c7dfb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae59bce0fd202152a2e691b0a1ba0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1fe790da9251c9cb441f2720d3086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfba7b3b242b963c991386669c96f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9927fede97200bc1b60bc2d27f44d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be444de77227a20edf4338a82f9930628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d071e5bc1d740dcbf17c937c48803629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cbba10fe16904d6c8a3cfde5d5ee4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427c37c910f6905cefd6ac93b2f77b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b87a5aaebd93d6b634473dd43c3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e9fe5ef65f8e261630cb3fd51292633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a476022c93218ee481c086624a90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3021215f72fc61439fedaac4c40e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323ae00dbb50406d0a9fcbef1b23b7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0f47803801bab496ab3967c66e7fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a43f269e60b4a3ff5f5dc8aecddb08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e92f5f3feb0e8c57976c6ce83a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8fe31f998c523c86c88bb4fd23ce7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287c09f538d1cca8bd57a675ad33e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480d3b3e0f568f45c9b350ccffd3a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb826e7a7b29a366cc668f6f477e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2df4a5b434c046b09df6b58cd2cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca3c115e2d9ef267a4771586e044d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b0731d1b21cb46aba1d7467485b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02d3ff9023f0cd7d719de9c660633647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f6ef1c0e5c88f57bf702aef91871648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841af8c592901b7b645c1495e2ee0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5fcd1c567e1033a430127a93c5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54785eca24779aa791fb89ad1fb49e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457c7d9f648660bedc2099200eb8c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a68a057e92a3fd73791ce87315488653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f48400621b25b5f6bb1ab6965c24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23989d855ca57e9eb06f2765faf37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7e1122133b1e5a065501abb239a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beaa3ec20011749f26c0f4167d176c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b4f43027b52cdcc5830a4420b4ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d63ea0d25bd0985cfbf583303498d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9125a5f215ed3ea5dc51e7d9e066660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170f9d62a0f636b6a09b5fc4d721e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b330047131d9f17c66233831eac69fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf344699ac2a5df4acd74daee6d3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1afd93dac9ffe1acca6eb284edaa71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da543679aee02fdb16a0c5d26e08be9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3748b6233faadd0eb002164e750e8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc075dadde0300ee75aac22625c0b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71729515be20952e652d07dfe568e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0979b6e543d9ed4e57c8f7074e048669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a505fa34855e95e0b6eed23631a985670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc3d0f1a9381b4f289a14d3ab6f08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd55dd5ad0b28c361e6bf0878389be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039d1bc54e25fbdb417734661346a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619490e97b6e1ca3e830e227453c998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab900eb12c815d673634717e7735d26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92e59d080a7ea74002e39eec86bd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e5fdf0a19aa02a460d0b0701d0a46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cf395e521e0467e518ecfe0b20396678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411346b977dfa4b7d8258ada3ab8d93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a9b6e33d8243091c6a496e68e0019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe4cd2e59372d16a30267cf8de97f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd29c82bed6c9e4bf3d410ab52e15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6a74ace2cf0ab3eeb63c142f5677683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3cc0fe6a1627f6f99cdc8f653802e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd02ada59e62d0e8811a637bb178b49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b422722dd50de0db6cd776b48a64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc7f1957ba03d841729c7f4297736687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf620bcde9fdc235140c605326ba0c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ae7797f22027af3f55a667076d35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa926c30b14063806f5102a28d3032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663587470d725c0c06f696f84852cb6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfeee1196455f8b9c6a467cbae56a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157ecd3251b6cf4e7991d7ff73511db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6fa61f65ccf4017b575add1c775e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c2f135616dfb264711d6c5b9f637695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7600f64b50d92a5b1f688c4c3ee919c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328388b91173d47c2c031354af627da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437411c4c5146020772db15177d9187698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325c0c8407bd77bb47635646dc5049699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656a6bdc3cb31174c58177d60c80db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7569093bf2217159581ec5761829dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c662b245c6b0862969067a798f9f52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b575fdc1744fe2db9eee59eaa043703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1ad4dac14130579d0e7c81a78062704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d66bf65632f154a1b6b33bc2e8a7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678406dd4625d31b6076f3cd1b57b2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d4c58b71012e4b3a2d7222b05429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2beee70e92395a3bce1aba8694678708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9695577f2263fd56a74db2728f6c40e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0017d52fa309fe886fee1a3e22fc3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad82ad81acb960ae215902a7d37c32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d0aa691f1447663ad13b648316ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192710063e6a3e0a662348af60f31c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4251b9522c39778a28dc8b6a3c00442714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53220ac4c3e29ff49a14eedf414d1fa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c5ba49cdbe280f2e990b72d1c9e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea2ed9746c2c879b068be0b95228e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b384e1b11c65a468e3935d43f93ab99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846034136e7ce5341ebe9812e2cc8dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491bc34e8faae98883012302e8e12f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045f5184de764502ce96224d9541db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef49b52cf994ed4ceb7f1561950c615722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c59a7d122bf762caf42aea8cb334723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da037f12e60a25d6c5f0330070a7d28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff05bce1c1906e7c54190033495483725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01530e04d8fb53a7088330a69a3ec88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3037a1822b581a746f3896a0bdb63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7c6a67b8ab6a945b482aa2449bf3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8be1aa0b87717d3d2512370d12924729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e99fa1a4d9d9b7d7501570a838b8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa946481a219260cf25742528b2873c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de25cfda0c01b66b815eaba7b2d5e74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5f145d4b0cc1f6e7f1841e8ba6c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef91db396a4fae561f0e9bd34f3a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a10f44907a9aa93de685bcf84aff6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091904f789e95e234a4a52c4be665db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ecc6073b08437bd0447baaf8b7168737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65203043753ccd485b10d72355385738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5130543bb138b9b16ebcc99d95a89a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ebed20d865560512cb80969aa23c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc74b606cc22c459a7a1e3ac26de5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3434beffc794515a2a49ba98c234742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0966565c8a75339e0621058912322743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bacdd3da37548b44c34ae3408cfe74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103e6109cd071aca6969073e92ea952745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e9dec42bc87a94232a8aa1504b45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da46f46ae286f6186bc710f00ef2d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ebe22b6902d4e739c754b7794e7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef954b42b7d0f0ef36f1e969191678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c118ea694328e9a8ebac4b4cad2c4c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553807707fbf92ff07e9fa722ca270b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c21028071606b826f02af1e363e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f457381e5607cf44d4387c9bfdfaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43188952a68c821c11a27480b80b893754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b051a1a7b72b13d6b5f5db21f25b1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21852ad88c9af7ddd7ec5b960e81b14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb33c43450194c13b9317994e2f09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5873b9ae1d7064fc1cca3be4f895dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c643aa9dad066cbd78cee397e4d339759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7690c3a765c43927c0e8513898e2452760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06e9d0fcbad45fd7b4d9c3b0c81cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6448db95f4e1f98fa1bc612c3bb54762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb0d3f021d601dbc12ebaf481863c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230848212fabfd5fb7b2e215d2df9dcb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249452d0b9e10ea72b168bbedc8906a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed96a02e9601e50092b85ef22fac08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdb3eb4f206fab66fc662bc158a1c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a82d8fceef7a59eb24434f31d4c1e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df559f2846cded7452b30f24b0441769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd21246e366a85341dc3f9400ec83770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96005863bd6c674bbaab71c2842832771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff17e434c56da245770a3fe92f9231772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884ae6a3dba23f63b02f2a180e53f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f04b45110f99f2ecc66d41089135774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd6d4d40fd21a8dc2af0dd90d944d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4fbbf227de9622df128cf5f43bfac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd7b7b4e1d5b60c5daf9ea861c4edb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f55deacdf0a1953f21dd83e784273778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254746d596fac9f32765b731fd415b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee842bcf0b0b1f759d52d416ff31b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a77a12e4491300f595bdbf36bf0dd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29603aeb32a9959ef088ca82548a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e84359b630a55c241382f6cca399783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b9f654b0f324da1840c5fcd08869784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a098ad33d2d478af1260cd1b460af5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6728ab8a0d699086e6240ed2c2bf7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056da3a6ee0552d89d7d2dee38830c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3167b9afc24ef5f9444feea668b05e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c6be574291595c5a91e15c6121d4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13355f35a2b8e11d4a38f48288c98c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ed640e33f47c88b5f72fc98f407e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e68dfd8ced619ce6a733b22aac847d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e75a2451115a7483cb908e9f4b3ac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a3b032aa27bc222b35b86ad51c4a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d5ecea950dc1cf2028a7cf7b4ff78795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d63a7d51d286eda9d83abce8e98d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167396bf0e3a664da0a74eaffafbcb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61adc64e122f74b6c75071a101de2f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4eee0323b3c6d260a5fce5764400f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7821d5149fbe1e9dbef74c747e727b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ecf516db8ad1b91eaaa6f74cf34f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc30af2092d078660b8a27b8b55cec802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102796b9b3c349948e9c32f3f007664e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac5ce0800047ba247dc49c94f1427804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733736c07205d9a9d54c88c61622b257805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0f24a8bbcee73504d7c8dcca67c5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486ace50a3ea40bdb7ed5ec6318cbc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71704d36d84d638b114c7e26bedf2f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b8aaa2445fefa5fd39b87fda8103809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6defbf0d701acfaaa86a38e80c93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09013d1abb479cce0c7050959d85e03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed35557760a85649da66d63237a2d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace952923261cc0bb4a88736d590e67813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86d97831e7540221126a50847f1bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958945e970af9fc2ea0b4ae57560be1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e759256188e86a31e117f1ac47a0a6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b8bfe9109ad5c969567541716dff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b372adae4073525038cb693ed838818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d67f612f55ea9af472da58af7fbcc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4b4c82fb683efad9bc4c65f168d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7907b6c9a1535fa337a3c1e7fe3f03821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe70250837d1e1209ac7756c9dc95051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67696f37441a4ca5c8361d96a39a0f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8552b7faed4e8dda79dd5995403c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3daf8ae9eea37b58a678297d412084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175c58b8f138719540b07b9742889c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1210cf3d899891db60b17e8ea0600f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f29cff5289e154016a93f47254e007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe8633db73d043e6c45a584b8bca38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03007984b2d3d14c8ecc677505d2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403451cc07f1acae6753eb10f020c86310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d257b8f6877ee01d0a0c3665c141f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542db265791a76e592640763d496e5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98720c9cf6d57f4241f69efb15898113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae40bbb4f6e060e65bc0aaf8b59aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c971ac6186347633ccf4da6b52f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407054af4e3856e1bf258e2cd8d7fdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215eb6759ec96ce7c7cd40dce4fe54917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56ca0382ca24d7972c871588c09c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489903ffe366b0eb2a2c7dcc46cb00119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387797632db46bc2e97e7266b6eec0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7de270653490a3e7656a1ab5b34321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e911f6764760861a318a9652dd1a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26118ef9a45e73da425e1c63370a1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb8a64f08ad5eed144c21675fd27024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ba41ac21c3779de59a6eacb6fe6a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec27c0b2a839326eb8b52d5527aefc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b61d49cc1049d44b76f67f169a02ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad9e50ab10fa85193c793fb6deb6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb6bad5f402d2e2f56fde4ec83f79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fa6a405dde7624da40207627a651630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92594b8271f64a406dcd78b06c80cd6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b1e6f79d025ffb7aae9ba543efcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9761d9dccbc4c13926cd2156d10bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ffdcdead271055d983fd51edbdc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21d2c58680a91d00583b015a84af635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69864144b4a108280d52d333a8186de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba573683754200e771ec9c4691c6f09237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd4d937fc34dba603d61a270aebb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950e04cb9fbc05974f1168f8b9dd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0232dd1f15bc46bd0188957c24e93d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e250e8518a647e105933a831a3d513d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705b58ae744d9763deda3cf4f9c06442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b0500e842e78f711bea50884b5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee6f46a35fa881e66dcb08da870fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b063dceab7380825a88a7f88f8ea845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0c70c717ec0d53296fc3e6d7796c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3657bbbdbe60634c02bae363728ac4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430016a55626292241470fe58fe696348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc148cfaf67ddb2bf6d7dd51e35084a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd95f81fc1853c78540ef1c12902e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeec180ac7130c805c23534d86e20f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad4eab8c59c581dca7bdc228bedd8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9985ff7c13884011bdf8e4477de25953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f069e827902a4b9c0b780634396b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a8312eded24612f8b09b42545f7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ceb9f296fe41944ca5e32502c73f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b283cf3ae3a1bb25bfa12f468c42a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5515acfb3d09d76281298cf94d5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2041a635d89fab330de9c87182296d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fc5c271a4abe023d872fb414f81460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53b93b8113c8ec75efbbda34d0a1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f03652e73b410449942be367d78a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f287d605d2eec687cbd73ab2e934163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a48e9252404c0c0850d41ba387c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a606e197ea7091b6355a87cfcb76865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8ebeff32cc4e5cb530ae3857d5bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139171cde43d058a02281c9854fa939367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb02889c2a4db62d29f464a84711068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafe362cce227f2d14698ac35e39b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7199c9b9325d3f48be2e26a25643b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5218c02318b14272d117148aa80371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705131fd7674449d248a1b9568f6d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eef3b88049b1dad1849c60f9b1950073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d630209604b3f0104409a5a16a88774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e63f9af0df26797052d8236a070d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56284970a147ecc96311ccf33a7a934a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768f7648d6eac12888e2c9e527cdc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e329904a27b094936b2832c35b0f85478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521362edbcb8d401a1b12761533dae5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db31d9e9555150eff7c35fd7e0dcfec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836ddb7ee0f188587f0641aedfb08981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbe59530716c1a9a666e652cef32982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee4762ccce31f20c2f56a3ac7dd31a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd4a92e370a8424d053c42c7e8b0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0696603049c07420d2dec8d17501785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a967d271e9ea1667f253d665554f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91921a9e656d55559f66975a3463c0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a01e4d31beb04e0108feae75da78988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d9e246bd997a5e7a7bcc5310059589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6375ff1b5fe5a974fc4d6cfcdf4f7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976dce6cf07ed8513376575134269291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8c54548c38a157218462ee945b7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c896ec246b7eddd78d6fed02a8427093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f4c72558c19bfb048089e071ea42994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e97c4e4425c757d28d212d1269ba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df2356f093134c6fef17cf6c424b5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15a8c1aeed331f2b9bf1288f883fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3346c70029f9bc5d911383188c5b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de92e5d9bad778272b8f7005559ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1eb33bddd1d099373bd2b069ffba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200485166957cccd8f155aec32c6844d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704ee596a018c47706cb5668a3e7e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d79d811137a0a99c213b3864887f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15a0e35a341c2da800c9de2a43a416104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c4fe586a5cc4706c9ad0d29f4c70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206de8d064b8a28d70a8f8c59290825106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a376671aac56a51041c079d7e9275a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c891bad1755212ff0cc6ec1c431a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad519319d8c893db0026a6856ffc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5659e7a4a7127ad321b6239847f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c77af9b6462346ed9ddbb2f4cf1e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a27061a85a74e1aa88788413dcbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649f791121fe6c3edd8c1e798d44f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dfc6f145259c1f5ffb388506407a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca988a3286ba30b074c92af68ad48a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdc1a4265cc3d2f1bf9e106128153b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c775c0b37245bd0d451a050a1bf71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27e1c975a4e46492f255b0e523211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8ac6f19ab2688a32c70aae9516a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadd5e83be7c1c5a1f6733dac441e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061531e2436cbd36db15f72f5653e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b781f186c1741c6cb15cff9cab3a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e03be0d93abfb24b150792a28cdae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892eefeda9ddadde633c1038e1380bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83fc077e4d4b7e7da94357cb673559125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ccf1daa6928861b40a829c57b44ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75304fa46abc97fc3d8396992f8f774127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfc8a0434fc85663f1e126cf33526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2b164d0cf1c8f5d5a07a8e8e2b16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd204d9865b47f992e9ce416b65381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146872de4ec83af6d11a04e4bdfe1f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764aa6f5622840dabdf50cd72822fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b8f89f4f0fbcab6e1708d85e5eed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be5abffd2f4414c082d21b6d8da84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59beb8ef6be4fed2dd8769b33a0feed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88f7c11dd982772827a0734bce254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6091d6c71a291074d3269a68452d1a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642b260f4eb37797d685364eb8a081138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77761f9d3bfa964d0c9db96b3f43ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fb8f5e3417086d626d270aa89e1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0405bf4a5a1d93f03abd46d569d11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c83eccc5b9277fb38957b06f61e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f214dbf55c2fe55ed21be1c79b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705104ddd14058f3c5088ef081897b1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3966ade75a69ccdf7cc4bac6de07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e330a6a4a15a9f8ad124d448f42c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736ccf53d7ba8af8c7ae607219cf7a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44dafa6d024608e2ddf25c609a486148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14291e26e86b76cd9f0161728d818149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429f61cc64d6b9a6f7af9fa4f2342e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2afd68004634f406c5914124150a68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a48280ee5da57ee6fb523a5a6ddf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd0f17d6706a1b838bba2f07da6a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85479d3230edd9496b3305379d61a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316de6da8245740d87a31210683511b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708e532ec8913605e2eb5ac285b461156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7097b1a722e54cd906924fc6f11e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e14fbac7aa13afd704b3cd747c8d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8c26287f44668b440c199d975a72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0300a6ce35cda59d4420bc8600c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71e0e51a46d06da6dee397a846a79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d01959db66fb40b6d643433a2d89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1d2b04b011921585c24adbf09271163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6bab3d0101fc84c5baff61f4f58e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac6cc1fa48239502884f3558bae35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b93c813ca46eb25b1c0cafecc4d06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093acedd09efab512874f33d99be5f47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24744a6fc240ed0db9cae954f5bbad33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f3347335a61b547caa4aac4c3a9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4c3c4642718b4c1ee5735b6dd4a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0af6a98641df31b6a9b4d328c369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bdfd32918a37a8988af76731a67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d5de17a27fec74d870e47eb9e901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176326cf036935b06bb423324347b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6e029001d88fd2a5467ef63f4eed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903942de3924c2580fbe1a5cad4c8f16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f015a27de59c6706b2047334bf5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274ecd601f660437856d6827872a91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f78b5ba82151ed98f7a8336a600c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c358920ea86b23b2b6c39a708b4baaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95434d516fba52ff714a17af64e2d8f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f16807c3b557b18b61f26e77453e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ee111fc8bdae529cf13b733a2077183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9cc9c47be8aafd14ab229e5b731e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07963b69bd1905a70ba2ab019eac4eb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7154399c3ba3242a01ae172425e0c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfd8aee9a6d9cffcddb78b1ba28f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009588ff56c186f82784f9d39af748e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a1b7d683b69daa2df30ec03fa70d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5fa0e0ac076802b8e783e610cf0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286385e26f0bf4c94c8627d172998e93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf420c1ae3493088dbcbf371b292f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636da22d54963c3fd614a04d6ebbb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cf7f7ce1cf21a5217b0960a07224194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7acc34294674cbbcfebdcc9b60e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2596dd371d5b64f35dd5d06b9e61f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4aa8f560812d3e5d125ca83ebe147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c20fd69c5b1708a84271bef636ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5f1ea7fc195eb5722f901ffd0016a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5fede25999dc3cd5bc91c6d0a1a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2842b1cdaf71de133077e4734657ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ec457345762f365f901288562005c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12481d41063877334d8ad3add00e011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eb4c47988843f6fcf9de0146156cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f1991028e5251583f6e0b0d3f934205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce57c62f6405d52d806474fec1db8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b92d2abec5b75d8e6e0119edbc1ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07f47fce3b0dd7e83826c61bc2406208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284674067a1efede0b502a2486bee69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db92248fe0322f65fcced29ac5a94a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042ffb9babb6d6e02c3f41fc97f29ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d3ea23025bc890665d78cec00569212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85c18262b9ba3b865ed5b9e08197d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180d743168635d22ae7701f2a87a59b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0839cd706e857d6b131d4c09f2ab31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212470e6aef96540b4624334b2e9fdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2baebef78cf13addb82081a1c736d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80d6a6ba69198993b9f8383d0fc98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80f6ff20067cc94909ced554b015d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19362dd6c49062622ebfa92fcb07b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a8450040ce4a6347cb2e5ad715ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b091e2a81d6a054d408874f00dfe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e841e3bc70cc00180995c75295d66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c90bff41d974b1d65424f3ed6893224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acfe7422ccad2d88b71423b26b4531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c15d952ba0c8dbd538ec8478268fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf298dcdc794a70458e451b6ccc6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff988a642c93079ffe699627651a04be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b407b328a0145d832ade3da3d14dc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e150965d73b12430caff5f96112f6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774101f6a17f161ee65bf11ab487fda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba4cc53efd17484f91672b9cdea0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ddc11c95e8cb9d97b6896187ddfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564afb5816606251de826a371d19bd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7174db7fef8a2358955fe304ffdf837235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685694d2aea027f02b4e8884945831b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae69ca245d0879bb65c8318ec19a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca97ca0452449572eaad0c245f096a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98325769e0bbd7de94a5553d66338ac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad7035c84ffe8ff51ad91013cd148240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b8ed81d9668d76d5700218271fdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71024c99b13964a361333622dd9ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f4dafc8e89980409c1849835519c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca075b6d3ea09e8b65a9090b8be45e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac7be122bf57d1f757b6c9db1c718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b55553a0dc610c31b2a85b2f8dc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df0f8842ffb28c368b7fb827a4763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de97229077b4b9da49c63d7917856248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d6348d69ca59e373593641149715f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a98663c545384ae95c4c3fceca26e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa9bbb7a1ea8a31c213b3502548583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db822f5ae6988b5c2e6d949e5534118252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d7b6f00d2329b6b7dbaece1638ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240205a19991b8fb4b6b503fad89b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a079de79ef89392124c33517600254255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48733892aed24c706b392e12e957f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b42f882380a36f53660b2540e233eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766e41ff772fd4deb4524a8e6e1c2af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54003506817e224edef95876d57c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd0f1a976a278d452728e52e6436c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73acce1370e90ec3475160b89eebe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f14709b6f750b18686c308d0f30a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524630197334156c6669d8d24f57476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494e583eefd7f38fb9e63584b94015264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c40a1b2d763604dcf0380605afc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd370564b73078bd709bc746438bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc112fa41a0fb6f063d3e961853b51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a2a26dfb3da572759778f917912a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16710e6ffff3c173760fdc31b3910054269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020e39e8b10c31f6e723e92f3a9834b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635f003841ab859a7f9ef3e04c616b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc40ffc58930086bb7837aac424e00e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c82f30021a2756ccdaa8b1c03cf0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb2712daad3fa1751a1e6758e39b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf5b5cc0c15336d02ad12a45824ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47be6d73f50e9e45bb5bc21076bf160276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e56151815a54f4eb648a83d878f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5a10007cb76f08a862b049c9410e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592094fc66ed8b51639c2c23a07e2db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef37676a99232183f553d71482944280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825068e481c1e3f3b0a13e81fe22a905281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcafc4c6627f2832a0b32ee8135a21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca21ea3d47f3529bc0ed801faae8d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d548374e15875cac8bf7d1b9ecf0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b70b3e0b8417b35205409fe8a9d67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23b0264103392acbfc91d46f86b53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2406ab206eb725e6f102109b6735f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89925537829818781caf6155f0f0df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75e9935a6badc1ef353eabf0f047d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394a871376b9ea7613530ad0f92f68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167cde4315ab7c3affb847657fabfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8337fe027635d4e9ec7b68e700b899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ccc9ed36ca1e193681aca4d402810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350163626692a390e4aee14bb2bd739f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4b0cb79f958854454557cff633b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc4c291b419e210316fb4d5a1083b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13cb4fa3385b9b0f5ca68a81793016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13963deca92b331f49c63c217ef2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e2d40bc4fe22d2ec644a75bd5a1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f9fe7da02d2180b62ee198a5b551300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89286062b1019f3413fdd31b913f70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c3182287c56f9975c6d3533952c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf286649b9909077eb0dbbfa9d0946303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6e9ffbba67a0e1aeb5614e7dc6746304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b4b87ebd2e2fa70603698251a201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a9d6fc252b232ce70b74d3c6add0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a51a0c92f3ae787b974cdf78c167f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf738b556e80779b4bb385405e8d23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0cf8066094c316d0c03a513b78e92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3df6fdfd32c29097bab92d5e52a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25262a888dcddcecad065d092e8816311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a57fba173023df8426d0d34c09f20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef86487e7cd39eef3f1b9351379a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a212ef163120f55f071ef897d9d27f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027daa8ae99dcd4ffdaf9f2155ad6ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b02c373e08b831923cefb931614e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103888e3854a59628d257eb64adf417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306af22e6300ae79261f373ddbe2341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84de4d5ebfb64fef315b0333573812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb86dead4cd79c1dc724f1fb0069ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c13900d7672f4add5f825ff758ff5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f5111b6851fccabb13d66f1a1508f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e4fe7020dd69ee5d0ae8f675fab6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729840aeb0be12ca8a4695e95473e85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557367857ef2b87cca99173a19fd235325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd770fdae50169fb9d68feaa2adb90a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbf94fc85b977c2b5fc5dd35edf50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394bd1429f8e069392465e49a55073328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176ccd68dffc7dd5e39812a8bfb720329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c741cb4edaa1cd470f04055f26ff1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db8e617ed36aa135fabab92d6babe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d94f1667bdbdde37ed570b58b853e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e60af2c482d631246e6f71c2b27b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836101b65d1599a60a42d69f2c4810334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d95351e315ef16ed5c751605b230335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5f75a63ce3f78027b14987ed569d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e836fb7bbb47dadf5cbaf90389de52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d14b90b3fed0eadad571c4c62010338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6cd9aa4207ed5a27be52b568263ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757684f99bce253be0987369e8dc737340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f0bb931b36d87ae1b64b0a20dbf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab34ecf57e1bcaa783a5038918c39be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87709b4daddd4c404c415854ffc5b05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed18df83f1f2d33ef5ce617c55711344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6c550211ee85cab487b610016ead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265d3ef197f968daad3da483d3d1ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246c53b573b6c3ad57f033eafa9e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410309986aff1748c39c4fef787b3ae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9905e30b99c87e39cdcf91f4d1af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11666da149ade3397cd55880a699192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723356c0fdea397fb101053bc19596351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f5de351a8bb5e638077c24e91dbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43480587f7ddbdf411c20660cd2a5333353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de942910cef1c6a54e7bdd6b948ae9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b363e32f5fd8848e630cc08871f67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316c5baca9c280691e93da0759c700356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c1f5f4d94d61611880af99c1fa7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51527bf26f8a0808bca292dcdb9ba97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7b71088633042be7a248c9be0cee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450742337dfe1abdd7fdd74188c27c44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e02928c8f296902dc3326f3ec1e28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d7f2da893230e525366987906512362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d0cc6b428880b2bbc17c73adf409363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975421cb5814529351aa36ac474cda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2354627c781fb35a264e6bf20916365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40afb88d3d1513937f035e5710ef58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354293a6e414e2a852411ed35c8fefe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2388d7e5b2bc73f42271af9a37f8d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55026973e8c88428e489934a29a5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8570d6eb710152f9604117c8c4a84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba693227e41ce476cd75272667abb76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ecdd16746e58a107f684bef72f1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5466a66eda0cc8358f007353e97e7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce09fe60bb98b42e6f76b44651402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78727b35ad402f3354b9fe1f4b132316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aba649fd5354a915ddd08446ef404376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02a1e35bac7d3f5ed6284261a574e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad65c737d79164ba8497cfce548e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3491743dcd079bb5815000167748ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b7e3444b021d5e52c048e9ef4d84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe232ad1a7b29735abb5b0c241c1bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90112056af96a7375ba54bcdd3090382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f39a9715a8a50efdfc7dc98751de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5709c59f27f2b861b923694115dbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ede2ecb76379e40886bedb072582c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c708092c72e074c93fd1f6516dd34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13ff08571ad1e698c1e7826ac6288387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7fe8a117bdc8d6cdc93c383f38bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a52ae67889245e9e7763acd79190389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f422ee7d5a3ed16f8ff3ec1f5e3765390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbaad3024cfdd4aa240484ca294292391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ae3b3aa3c955ff9c5466e55b5514392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1369b7ae7af31176adb1773d8a03473393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b322f08c9bd68769c85abfec63af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ea40df5ac8f8bac18e7391df2bf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f621e953dfd50a5b4c83848b4b10a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd7264bb8e1d6adc935929ea21f3bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95628ad07b650de26bf384020da72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6d55d9f4022fcf7de65c132bb7af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7876ae603088571739c0a7f680df8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b965b0fd1ae7189580bd5519a2f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef348721fa81ec72ed630db69f6bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797863eb7ea6d191b3c38a92e0af7b9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2570b65f4f7cbee30379f756594ff4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0ae021b65b860c8ade807b8e91eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af64e3af60f48a95585aabd13def384406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b690ea43be59ba06732e77185e88ff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc5f544707c5becd0c0ae6996545b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e98b1610e456616b1065c7ec850fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009ccce0c958134fb416f45bcd6a82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d0b551f5c820ce31584baac444ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e35dbd2ed601d1f3caf157320b31f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df2616f187739c7e9be210b58fe3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb9e9362343df619740fe119fbd76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2818bdd82c2d2642c8259078a6b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2341ea7be0b0a3d5bcc07d8543b8c16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9dc1ae050a0b16b87a193532af72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d4e373b35a0676ed8be4cddf9171418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eefd8fd210e731646b7a0b8e88731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ad72e2b166f2c702dea73582f360d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed26045cd0ed7ed16f5450603eba25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ba5937af8660f9f6d3b9fc144a0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbfce9630c190e424e9c156e221a3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d4421f7225aaeff66b310d885347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176829e20f6190517c556230e954418425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f0adad0b1523fd6339a589176383426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3011cbfcc05044de0566725c7e78f20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4694e01abe0c06c050d12b6f0aa9aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb32336c54fbde2d61964ff3589799429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6eab075ebbf7ab7a7077ee90bab0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3dcbc6952c9444cdeb4883624f348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000f9e56adb5e1ec7c9c9569294f14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea7bc47f08a19e036ff28e1cfb3b77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea1af67542cc3bd14d7046c61fbc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6917dc695742550462d30bfe48c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae62db149bf4b1a53422cbfd748897c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b16967f7d1cb181b875f3b2059f22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5d31c57cab9b28363fa8fedc2a35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98795d4e66c6a8c1c8683d016d8d70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570444cfe45f869e4052f78b60814e5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a79a1692377f33836d2466331e9bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e47935be57f9d82e37c1cd261cda35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9a83fca634cf0cd5161c786f6ff0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ccb6ec86ae1992543d865f4218f5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1222af026441942d8ac93f04f9d91c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f3969731dd53a23624cd8d2edb40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec8d97a557688b15740ba32ea552dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b7a199d32f397e1434c323cc3caa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5095515b2d545cd4742be422925145449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd19a23b420bb8cd33690f22b868d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2122d1e5111b362ce877ad45915507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7da8d435d83f3fc30d567f527350452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea975aada9c6c64ebebedc40763b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a1323ff1e9472e9ae7fa07ebf664454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83388b503e25b1cc58a9f5fe86aff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197960faad3823d36a53ebdcaa7de6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a56299363b00333526db92d35d55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccec9d9699cf28272e9073d6c5b8ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa512b46bcfd20217a3c605fe372c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec4bf6ffc8dd6d5976e84c42451ed9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2210518b202979d9b2cb49074a9953461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059af7ef49f65c5a373c20040fbc74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2703de6aea0143ca541259488f8ca5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20b195c81da969ecd062b37d12554464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c1372148bbb1bbadc72cb8d186ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302854d220321e87887986dd66533ee6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356fc1261fc19981199f07480b8cd06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff90e1fae8a3b05a6d9342b00d3844468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d45fbf7c24b6012735a3e259fc02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb186f722ff180f2d1f9f00a1afa0577470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0af85b69b956680432f1b19ec3aba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bbe552e1c9b98c355721276ef752472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10300bc22144c6a8c6c85f9e790f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc18729eac7ba4d18ad7ae7a792419474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef53ff815267d7f80dc5df382c092d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366359be2a4277e13c011d49bc80cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455c23966092c3ddf53d96822b15c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550ed35f2f6fd7df5e0053db6b7867478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f7c03e6807c79e4defec14ecc005479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2287d476e12a41c692296b2b0f754db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940d3d8c74e8b1bf42a36d51343f9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd0f1c6c93754d321744f4542af78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08290c09274e0db79a742a1ed0cf6b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a3b88be266cd1844df28838d2269484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca537531f7324ba108ea190af0dd71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab485cdd5ed93550de4c7768be7f7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ead7434b70365c7ba50acbf490de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab1b74b39e30632628d4b5edac10bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44fad133d8ffdef65771d02c5d932489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce6aaa91e4629e2a9555dbae61d8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec703edd6faa2716fbe7c48dd4785e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518bb53c5bd202aa3622e9967ea9b30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410c4ef0a64370b202c303cf04586d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6c286207931859894224f024dc364494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0af95cf0bc9e31eb230964e421a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73469e40f49e1681ecdaa077a432a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb5c1c4582c45198fafb3cf72a1a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c224ff900c43d244ef33e6e0adc2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a01139aec695c840b1d853230b02b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5fdbd96d3cc4277b7a55ccb0c01c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d5053e624073648b48adbeffcb167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185fb7cecbd3ade4240c86a6615355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de61e0c175f4b45b897be8db2d5f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25761eaa0cbd6f10f15ca58ce3c87874504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5a547014d7aea862017168b5e060505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdacb02171a91db7f16975652c5bcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c074216613244acf581d8520f8460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b809645ea19bf64804d9ffc661dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa004a713a4fe4aadb75aba25b42d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4c72358c0b1323abba43a42b62c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7553c51a40e16d8018cf2505cda048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d6415ad946ebf2109e0eef2cecac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc26b08012315901f3a8e72e712669513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a3c74623b95f225614e820100cb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a5852e1ea7a1db6514b6431104560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4600edab83b1a67e0c7c5364cfb4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b6d2f5399f0b0024aae5914f9694517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95752c3afdbfb96e799a72b65fbca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa4ba7727f0dad84fd05ffb6789ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e311f585b1c24c21d30b12b093634520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1cbfa90f4d190eda1006481f46f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a45ad22e9a68c395e260b8e3b14f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e985c04fc69358fe610b9d3eb07b7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39797d5ad9568b08d9138116fe512bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82246ff028d220550de1ee2382c16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779569977def73fbd88278ceca1b7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b88e215d6aa3e16c3223e5d725c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9000e73181509beccb73759da0525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea2128f18c5a937c75f86e1539303529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc740de8c50dbb81c0f093c5b5b4c11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8526a3ac03bbb081bb9f3922d682f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8057f410a68302583441d3dbde1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f32b2f24c4288981c3616f736657533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c60d88d141501323039f468ce5d2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3340c4d0f64963fe6f3444d042f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7fbf7d1b9e7fcf4d11e5694a6ec4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071ee02641a9533c519cc55270b9a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba1cc0951e3935b5b6fe0c10a2bcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa864bfc5d0cd07a359bf8020b22f22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929b178dd4e389aa40a7bb15a7b230540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9e036c8d0c64470c30675e884b38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b841be5306fd561648c67dad0859542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7ff1b2f67a7b311bf0308d7a8ed1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cde25a7125ede85800b3cf57d0f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2f91532c374fc5ff7dd4c82e6e3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fa6745af9eb623733226d676986f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1096d7121e5f439dab751695a5b21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ffbec1449ae33868454ef64efb07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef9b3115f4c5a6d5b3bb6a01f6ed7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd4191e947403d04e2a0032be4aa4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227af57dd66459b32bf9635330375c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8108df5eb452f87e8de16df36d73fd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01e3bbaa94f157fa351f030886165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c50d0444108d053eac16a791c13da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fc1cfbe18878f2f38258d4b7f5cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2689c413530e48f9f12f29b063bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e3e63bb4bfad71b148b29631756c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678c63315a40617e91ef43d405df65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b79dc50e0a98b75652dbaaab5c7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e3c2c730bdcf3ccdc177c20675b31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d13fa8388dccc62f531348cb5fb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a506f37ed8765b2e1dc6552dbfcd9a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9fa7ecb76e612acd4a27ab611436d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df96e083434d7de12b8c0899ce6c4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ab4078ec3277f4085d3ad0905565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423f6c897eb4df47e26479000714f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c8a698684e17a97ee235a422303c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a838498bfe37a4eced65d10dcde5ac0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea71d5ba13f3caa73c94dc96f3449b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e9cf1db5b71a74b27864550d77145570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2d1d6c37868da54d947c69ca879d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f4c298df3a9c99aaf4e98fc6bf93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd50abe131ab158832a46dc53d66a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba8bffa575373e565197b99742feb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae87e644b4e58e5e7415893bb30e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bae1fb2c3ff2c996ce19b0b637ab0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d7791542c1e9d3a389cb6d8cd3ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7d4625f1de2eb3abef1ddaaa9498578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c65f096a036b18f056cbd85d9282d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0000631d137c536f89729b9b6707580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b10f034ab5e88eaeb44e37d07a9fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c38cdc06544a3b0d7b9ee56fd8d32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78586ecfbd8cd66a45e431e44d705583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954bcd328c90d120bee2e26861cfb50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872984daff761b394f74ff3d284c60c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c814c094c3baa7040c246f91d3cca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846ac64f582c4200145009b94e3ab3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19187e4e5ba02ed80272a3b2ad66dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdeeae6931345f945ce6c3f4273ed6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721351507821fe3f1f48c7c41192138d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b148822ba040f647d29036dee9446591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891a518a5413ab0f29663850b37a18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa8e11bd0d8c2f22567eb8c72f607593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34831dc281191234419e747da6114f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d15777fe7a2999d4af502a7d4608595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd5a7a500fa31b3c903297b24ff49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d501d8ab1f228583a211fcf9180948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3de047ba13836bed070c30e174e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4b7409648c6a10a2ec2fbcde7fd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61d2cf6c91c242906432d87785b81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80af316ef3c70b87fd3ee61d25cd66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba3d5f5ef38a5f2bac78adc823d12b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a299492a375d2ada98529b4c8c71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b801580a4eb0cf1261b6b8c4c7909b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9474310bf1dd3c6fef4d94b0f7de51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9fa5eecffa4eaf7cead89205d122b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9795ad09ba773945eb2cb76a1fe7c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7bbad5d480bf6d5809c367cfb3d23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c75cc8ba8a931f7fa3ddd2ecb18d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bc078be50ad71684b00841dc7a3f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a450a1e4840bc38ae4400de79d50aab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072acebfbec876b12b27b80e8135a71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0338bb95211a90b0a3b0ab750254613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600718d82a3fd9bb9167bbc6005ada9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410a7da576906ea0cec89e8719d01a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424be5c4cd6ad18605c99f2790cd86b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537bb028caf8161f7230c26dd40c31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52686faee8b90018437e4cf561d9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2ba702300637ba7dca02cff3f902619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885115667808a503177a4d3c6cc2297f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5d90950609f463cba5feaa4551943621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6379b8d9a58844855b8ae6071f6fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8317aabcd005c3bcb984db85279ea3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40293355fa896008b4682130d4ee1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3058947a621697411dbfdea0f88a781625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe6ce61d722a01c040706cf8c4923626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566624d415df116722a402de41170c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ae83bd7a2784b95e134ee0b14320628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798d04c96e3108ff4da5376f655837629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36e0c0726022429c53d3cbbe418d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf93e330f20585489f18aa40ebb184631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587963307e0bb6c14ee44b3c0d4894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d5c55ceea15ed802dd420a698661633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410739c5b049faa7294a2186d57f4850634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb4d667395cff51da833b32b525d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3397b4208ec9049c13f5c98d9a6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea5322c2344418183f1525c47923f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c769529496f7426294d84d7e8d6d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a09dabbf6b246eb731bfc23252c9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bed63e4cee13a920acc77a56d18947640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a08f978ffd65ee8035c7d7fc776a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2fd65b9e57a0bb2a1cc67da048417642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60604d809bb5cb5b1ccee90944d37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11422d7ce674bbeec476e5ef075fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e113f4f509ade8ba33d2017c2cc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b12a8651c16b28a99c89746adb3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d72668ef5a3fb7bb4d4e1cd8bb7e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b75e9cd805f6a23c05465b4faaa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e1ca1090fd5ccf08ea2bcc9ec32f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb0f8a02321f41f488312cf22598a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e57ce1ec485a38f5d44b1fa82ab387651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb4b31d28899879e6cc9aaf840dec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca437d6a1bca518f1c11df29a8943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2c05f47b0f2a54f6ee80a542412b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12408a737dd686c1f390e7364449aee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d02682493c266a1ac31bc1113986fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008959e5b0a6d8ecbad0c7b6da09740657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966288b4896a96faa23c34b92e3162a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109e41b414b2ec3587371007aed3b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089df3688d26f21bd25fa6f34577abb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe48fb01d5e39115903ada0c9d27d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b18d860f972c91baef2dd176fbac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f359144ab2c18e9695e7a501e53ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d8b04e656b44e755d3bc67e84543664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0e4c401e640d527510f1fbb4fd70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e952c89634ae8514986eb5d401a52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921d34d63ea55a1073d00e47698266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e75263017bcd116623626856a43c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6194f7112cf05c9903ba6866af78ad4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e14117893b7c1578695b5336cec9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda43055e0d603d4fa4e2f14c5a553671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f43e17a733aeefef972aefe4ac83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c47d574611613fb431f4d29e0786673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841d2221cebdb25ffe95fb2928ed7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25527f536188bf7a64214ffb4568d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506057a0d78a359f4801d65fe5e767e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed78497cfd3dba7936c5340be148e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab2df44211eaed1873b2f57f21e32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eaac6f3960efad7a08318449741b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f2c17680bdc12f1522cd5fe90378680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93453c723484370eabe8348ce1216e79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd077692afad27463b672745b06448e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5acd7c23c9efed3779dcd61d7bed9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c212d98211ddfbc48f8e596ae747684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79080398a8df141a0754913ae0a1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8979a2a3bea37fd12b811b979a432686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9588ecc9c5e38a3e6a24fa0551fc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7bef3b1c99de8ae0edc4c8d04828688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1093b6d88f9d818a9aedc45e8ae8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde7bf06025e5311b5047e076a526b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f98481a6cbffdc87bc9e89a1437ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5349de2d7a33a1cf207517e011bf64d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e96bd1c0261581af72893558bba8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd5407e9e3d625d63d60f464cd151694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3fd01bbb5739383013ad83062311695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a71abfa4bc776a2cab840ab8d697696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc22f94cd2f31186eb1fefeac0322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182afe8e13505bf683079df92d590e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4a95ba8424b67de522cc4ff822b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d5aeadc3bd76e6ed0c81761e7a9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e5eb101f0fbd41c63207dcc50851701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6122aebd983e52b2c1a338251ec92e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2e0ac4b3080051d2ddc4e55a4d97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aaf1f2cc5fbf76a5f9238a5f931fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c9636e2ea91bc75bf8e3a751b10d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff898bd81e0eacc5291ccffd9879b74d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bff68c994f021a77334b39659c6fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac404ce09a12a01ab49e9fcc98d7b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb027ed1e8fbcad723c8e5e18d04b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdf5dc15c1d893a156da713bf5d65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5eff76ae9f11a6d87f237ab362c36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d659afec85063a31d7f89bf185c66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3ab98f96cc9f567e4919a8ca2eb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b0fed6eba26f467dee80d94fdbf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f1e322ee9b0ed8ad82ec7f2c84df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01e98626bd6a3d3e9ef06767d09f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c73ca1e5cf51312d50c3960dcc9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe450f16c9b74b26cdfc7f5584a1a5d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c8a202e8e387f4fe6f216da61769719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab15fb2362567a940fbcdc0425b54cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b56b30a878424b6abd3853e23f38d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85df40cc5f8e11451bf4b572d7e670722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ce960149809ebde09ac5658f301de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8d9973e0b8748a5b7e1aa1bbfcba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f06ebbe26cfd90d61d184fe7634c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ff56a3582cfa5ff615120513b5d16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d773b75d69aa01980b3bec0402433a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41090dd099020a6d8745659712dcdb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d7eaaf7e325d68a96acdb5e4bfd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb78b80c40a98904d27d9e6a9ee1d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8a44dc8d807f44955b43e4a82550731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebffdbe7673147ea449f0cc6f396b11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4049856209d6710215df87ecd5ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2427c7d25f90a19f6850cce56b804d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37642c7b32c361b519c9f3c814ece15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262dcf376b2e77449559f0a7585c1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69305973688008f17aef44975df85ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d31d1230a06d64ca758e132f34e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591acabc390832710daadea64141eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942cfefc1bfea09c38469aefc789625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74fb73fd8992e10b520804a992fc57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41621d4aecad6fb62a837a45cf841742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9a739c66e921475a95ec2f4ab978743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf0a04fa4e0889bc2d082e5e519ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d326eb4adafe22c5aae7e9c08bfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ea0c658cb7848339f5e980d127a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aa80a88cef62181d46ced469d1f8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1924b1dc74d733dd1f141093c4f9fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380a61dfdf0cdfbfc1fa5fa78cf431749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230c74fd6e3136fc75b35869bfd58e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ba3a02626c190ceca52ff1ad82d20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0db9dd2d86b496ad937c5220afef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206f3b88c887be822e8bfe55f2c903753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0415b4b96c4473bfa4b6ebbe185e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4407ba4baacaa9526e91cecf257774755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f7c2833ca77c42212ec80a4d22aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbed3a494b115602b9da82b3ffd22c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350392fd91b64cf5acaf54bf34b8a90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f53174cb626a83d19dc10867ad1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b5b2fd465b883b2339c48096bdc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0785c44b1ef8b8f3141ec3a1fa794d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693c1c47ba3cd621660d28308d70db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e82e07893ba979c247580990a778763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47ca52300576c02cda06ed438499b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd560e0bae366a7906e02fa10f004765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787bc0202b5fd2966afb7c40c4c058766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5e70033ce6c45e91a1dd5e62e1be767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>