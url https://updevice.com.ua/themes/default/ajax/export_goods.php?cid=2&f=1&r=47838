--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483cd519d036a9e111084ed6ed1a3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c508d0da0cb8350d5c44ef4af269e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a45a423a6ccf2627a0f1996322203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92c2f6d9682eeb28234dff2daf8a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d566bd0c7b6f4ceff70993a6e336b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b594667518175f6f663615f2df34f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd81f8ba683a8f9b03dd85069756f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf41af57fdc55e2558f8109f421e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308aa629fa90cc122df97e64ea844a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5facb32e831ee9ec335a437fb58b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffb7bcf90417a74b020b75b87a176411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea2ff59c97f4789d1120069a3363212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cadd55d53898a2f6f55b9f48e71413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8708d3018278f2eacdfe84411106514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319109e306af59dff1322be976c319615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a02a307b3137bd5fe06ec0f6277e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f49efca971787c5ecdb5f1bc8bdbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3735bd75237f17a8342eee98ab669318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d606c0385bd46013a015d411580e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fdd81216eeeae592aa47dd277f32720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ca32b933dc41bf3ad32c5421a9b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477ebc943e5e120cca7a6082c3aa4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd5a994a01d0f7ea14949b86b8b6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce4c3c0f593368067a20616bf082924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ed099fd27f0fc1c575966948687e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e19be1887499476c22ccd2c1ca17d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1cde3b6e4e32694e7ed0d3c0831427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580739b193ff41bf71a87d5345a8cd4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6639d8f005da250e8144cee1a8ca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947611d9d2a8aac743ec02b9103b2caa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b13464dd1d214dc099d4b12ac41a6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886034d28e2f86ff0fb53d584a36b5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d965b153325f854e9f43d602829a7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae84ff28465d3e35fe2bec240fd4dc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f57f3a4722df333909d3f2eb417d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3699c20994b2704660d8d2625f87d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbddde309d295d290ef3f05bd5fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c697c82deff11b8c34c15d8f50adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf860c50290495d76b6bf23a0a42d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b742d37398d6150a21587d136a8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e3f9688c0079201797c0eaa6bfc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c7f124d9f7073b073a3cf4b7b89f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab165b20a5e855d3d3a7f5aaa1187ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c5b504007d8c4cb811501b5cbfa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd561b6526ff8cff1affd285f6cd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fed7d96cf1b66e947d1d0dd6539e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11abc22ece5f48d679b605c11dc98347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa93b842dc44258376e5e2d4e2786b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08789e4d1c14674e4b3a47463127b95549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450444382804f3832ff6d1ffb97a8c2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba9ea3ba7f2728815601355526d8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245280a5a3a08b51606b1bb582fd36a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9d0156941829903425dfccc9d13c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d938d713882b931211ce8659097ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802feaac9ebdbed25cd1cd1b94d4c80b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bff89266c75a1042324704cdd3d0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c1469cd60b4f4600e381c52f48e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33762bc5fe62d894a403413e56a4c42858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d3d87b9b2995ee4a6d9498be17f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e535b280de414bb30c82281552574260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b422a215cb6d16ce563a9cbafc32461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b721eccc907ee505afc68338f01eee162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e9b1cf8f055b6085c4a2f8fc4f1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f58ec2f6f60fe6f22390a358e271264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff99c3ad5537fc7bbaf42b71ea244965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc86296dacb2ea882c387bac5e80166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e7dd3d5836f6bb15e6e6cc9342ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eddbd2f7a7e073b87a077eabfd8ccd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d48ddc6be67aad6e7365cdd4eb3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f111b2c505b8c19e3d89be6bcc31d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bfc8a328dcae0d125123e85d014c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b436eb4fb1a42c109520015dcce872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca728ff698f03d233e67ab4fb82cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ee5630896c5109e567b903e7132074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca095c1722f606c1f697d150807980375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8ea1d9d70d151d213728d3c13a0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921ce35494b311f3148431f12d6b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1141b930ea7e44bd9ec7feb5ce16178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763ab042679db5516cb4c19f789040579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db33cea422e7aee7024b4904881d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679dea66f2091694618bec270d3b98f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045e872a26fbfac0b43fb469d84a4a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01b9d972028c92fad7d434df1a6ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a425db98507870ea2304f400d504caa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b03e1dfeaf277c3cf41f82c32604e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68faf1dc91b08876ab414e3ce540d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916651f533794b4a7e0ce80b4810e0e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839308feb9926d54798cf2035722e4b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ba6a487236779503d800844c04b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509e9cc6bd31e4e5434168247935ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57af7c1a6bb3a76bfe4e1565a6b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94eaa4b5658fae2e851ac4c324090a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64f125b5b068408fa5fd96862490693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846e0463d19a2b7437b074e250565e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36313d546f41541295ea727a787c92f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c1106386f1936ce527c7cf4f63af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc8727eac0595ff44074cc47dc0e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d8965c337963227197f95f953e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5e6f93f096e672cc0a09c23941ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b4252323df32ddf8d347635c8586b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75c5c801ec3e858368cc9252b338da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6932358aabbcd5a7fbb003e5bddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d97718dee456467aecad0933ce026103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662713cb6a78fcf76e53ff49c101ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421becf8b6363759fc6f7422e7dc229f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812b04b724f85fa5bdb82f0eb338f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391864f131b12dcff74a1f0216b77f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00f3dbc6e7c47e6c91678caa045586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f2ed9efd192bfa805c928838e8d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1b9c1a0ef03f9429fecd824a19df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e3292d01907079bc077924de38ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1220438230de65c2832a31c8d4958112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf768a9d1f86978581b13723026a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342190e7865be3b89fc2da461ba60608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f36207088ea5598eab92b54ada013115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf9f007c0f9af11b2d6efe84151c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9869aa41e10ad9bea7ca13052169117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f4ce27968ca7aa36c7c42dfb16c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c3eac7493d44055e4b3d51deb20f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c89b61ee836f3c3a7e5ae55e23d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b48e257f75c2912605ca8e92af8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef6797d34ba29ba317ee5bceeebe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142073d6405a40607fb58636897745ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1fe667af0ee4a6de3f586cf16e23a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d92fc6b2125bec9c0738dfb56181125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f143d14897041dd53c9a7ef1582e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53bb1274724e03913f10d683f7e71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ced7d1a1653ee794a16d286b063f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d83103ebfb3a5b39057499d0898c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260b3b39d5df535f661c9f0de25a39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ddefa3422cca147e52af064028035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f1a9bc55beece35829b797d746547132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d88bb68a85947d273283a98553451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee2da85cd293fccdb36732a0c7f85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e471e74fee3fe723534d601e9815af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b1fd44b9b14cd56f5084b495314d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f42ffa2b4c6032149ac93e892bb3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdee419aea7993db2582b369768755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21a8bd7bfb4dac988269b483ae6fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece378a3e8579d95c7b1cc7198eddb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a78d90f2081bba9e9a0efd6dfbbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8d0c3f98e518d2f08391c751a594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d67cad269bd0b42b263661cd5ce7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41a86dfee472a8d14369c10448928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761edd9d3d2ce56be83bf6074db335b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950d89c0ff58c9e0b49da13a477fdc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09b92a27fe9bbfcdd32005d3b6ce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25880638b3a0bfcaf069c1803a6d7c1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d4a54bdd5a620626ad9e628fd91d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febb5169a763adf764dc97ca6fc42f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad6d83c313dc9617b0e0ae7421598151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68bd3aef79de9300f4ef5c3eb82df4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfd024ed84d94ea9d5cb5b2a88904153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99532c9a5ef11b7fa410720380ceec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b5437b912bd44194b656b6884a50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9f2368e7739be66f39bccacd4408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5952b436ef32f97c6b1e141cc33a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a130df89e4e29b1f81fc1df0349f77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cac443eba96d823f070b6365fa707159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04bd82196cd63c894dd3e9fda5706d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76219d68c40de483fe2e78fbf0eb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1f7a33b8397c2d7f6e2315cb3bc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f8f3a94d2ac2ac35b480a71c6320e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fef6f12b0bd9ab19ba6faa5692589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b31bc214a5c2b35e1abad95056c1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb348731c7be385a829c0d41426fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735f43572c108f935ce32d7bc89fcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b59e2f9ccd2bda8dd2ded1b2a924168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e4fda18b38f6a6db0ebd70ee7d755169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e91531dd7fb27bc2beffecab22644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e447b6aac6086dc203d11627130253171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d3df172e1000313e0673396bad77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae8606af2160da6ff16dad521f872173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83fcbb98c1a6476a93059ef8bd8a32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b0d0aef4c462a456550af9be74069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e23a3fc438f5b97510964ba51ac07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596622b1f9b2e7ce8f49a2ae9fe0b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4a87ae57af3f1e2f4ca22e26e42f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a680b75faeb495bf49824f774e26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8132c85b30f04b53fca0a8fe78c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7729823fe40da9a59aaf61e578e5dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb18ca9413b43e3e347b644a6e22a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d54c3902dfa6dbe950d4da1983f1e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf9f1a98ac3ea089fe8e5580b8e10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e15ef910807ebc0aa520d2883185185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a165563b4aa9b393e827a6e5c5e690186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070bca41c5e79bedc6edb18fc9f2b89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff2674a1c8eaa7a7a55bbaed32ac7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c5bb02752fec93de10b35215c82e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8d3d613a3bc01a2498072397939d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4e1cfa4d61dea226124f9fbd3fcfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168178d8a92697d217ab38a315c714192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e855348e3393b71567432f085f0762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b18396ccafdcdd359f473afc7453194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd8e5ad22e1b9426b4d11fc3eeb078195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccf4051e90a335ef8d2d996571ba08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880338b3cd5fe0132959839709894be3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c4bdbd073f575f069a08a1479309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72792734de1d9ff1ffcc5bf6c4ad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2140cf68d44938f9ce3fb70cc6578200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7f0158ce6a52fbd7b5b8ff885c4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330b49c3533b10a3ae7b844b6f62c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63d327743aafb6bd267a4f5ede8f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a3c23a059f2e4344fdd4dee9a0b76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e748b97495121fea1aaa721dedd2ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ae659cfd699b900e7273a9ecf640206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711b2858ee10e6dfd6314bfc1208a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa04a4ec442b93483c689e72289c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f834face6738a8493064f4ec3872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d18d590bd5c03c5559dcfcb7be91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899d2e27a5ec7f174b1e7ca504ecfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a154043ba4adc1e9f34005007b9ab6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8aa5caf9aed985bd54cf7b8f5428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e2426554d11b75e9afc467107a8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f88650cb45237fae7b076a410e20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eac6e8bea7c08e6c38d68de7df94b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d80450001f765728a14c340a7a735217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204610b6bfabcb75ff5df2937f4ab768218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d7caaf15f6c3194b77240f2e76866219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12814cd90b640d7f26f81dfdca06cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb24dc83c0dfbb5cd401152561a015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fca53cbc6f6e4d0c6695cdd817dc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca5231b8ca92583aebb22b58ded142223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d097292a2ecc49e5888182692dc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ce715b4276be688fd3595f9152d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d12767aa25abfd6e3b4db9823ce6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a66edfb98bbeb1d3b7063d7e90b47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064fba38f161dcf83dc47df145281e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ccfbfdac4f469fd74ed6a8a5e753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7d645eef0e03e8f6ac67faf4f0cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f6df344492a2fffaf0283497d5a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467440ba93ae70b9aa3564008a7f6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7913302e66076b58cac6165dbb428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7228e3b5246ac523c51dde5b5df62d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c7d25a9fcd3a28fcf3cae24e8e15d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb37191235c22abcc44f570e5ae77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb507447257a5d7f6c7f513b075a477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffffd69f65b0d269425f2ce9d38134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b77d5e879dc99a6169eff58eec528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ac02e8237725525523863c98b1164240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c9f9dcb84a9f8122927e86641941241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2592eec5c4b77401b50ba5d7a0e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866e18a11b0d9d3a506bf22720de068243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3112130089d99fa28b5012931857244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43fbbe906e88fc89b2afa584d8087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb5b0aec62b340eb1d7c158cca3234246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1b31a587426eaec36b5786932f3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb211a13f69a0617c4cbcd6a402a49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679036a5ce6f17b5b363c69496f4b564249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385096da7f10a8c8ae953ff2afc1ba6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0e031279d35f8d55fa346794f0dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbe79ae5d15149b21ac92990f8e05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de42aa48f8d5b659a693ae617eb180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3aebd00282f710ba79cf42a5089d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428f515bd3b52f1d552cc673ecdd2bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80759aa2292098525895fadd2b493a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5134eb5822d88a6330507ab020d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3c0ec0c329b8541a3aedddf394d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0e9fe2f83ab01ec524faeede0bdb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b5bc009d28deeb16fc6e90b078aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ad6faa53c1a723fd90c09a0e6c77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f85be6a79d048380b9f82bcb2a55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b038b2d62838fd920e4ecee07237263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985159e018a3aacf119e0677acfd4b58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8766520fdca2c97969640328a832c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7e51b965ad7d5de410855abec0ec7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff013ac493f6f99580038028661c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6971e3a434225b8a5c731cc26da4af0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53342ac69b8f0262414f015a38f7415269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1965e9b23aec7195b7a796194e264e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc10cb47059164ca56204cc99458b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928af1bba813a909da4bd97a23fb30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14defaed63be66956cdefad85561c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957cdb90da6b3932bdfcc5ea2e617f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7388aaacf781f2b365f2e52e94728275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a1037a6325f1cfb13459072c02f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101d4085ed014c1876b6f95ff25213277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7ea28e28ce777e9c799c711a6401278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0d37c37cac2ffed3addee5db6467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489d28f2a3321d2149b012e65a537e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cd6b5f798cc38e397746796b1e728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a9dc91502aeb502b1781523c9166d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdcad25ed09e767e91d8b3323bc588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797313856df9f1ea3d3c7bcbbc1bf39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b9849afde38af899e90d16d0282e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed297e0701836bc1a66e88fdcb81f7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a95d75c1be389456cddce0e709446287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240e3337c823d79b279be661ac3fef3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2385a095ae1e20d9332ec82677403289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bab41f92d2b982701757a2fc15d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bdd5f328b760d96c319aa8d3e0950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd964f4e1e9af71956820ffc8510dd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2edefde9766eea7f2f61aa60e55ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6a44f1412f497ef439be65292f9a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da399c8fd21b51bb1f0d7fb738251a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb1212651d701c53c9686f767f016296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e04f7112b3d0088e9d32e2a34acdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71236b71bd0fa60b4d917003ba136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff7a4eabc2a44c4e1e97880fede3f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059aba9825947481cac65e452ce0f63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6d43919528d85b9bd48eb1c8a4cc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5951b50f2fc755501e4f32b2d9d7c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e3d10d34549b3041aa9f4f1f19bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aef5a6cade859ad5f58e4cd2afad3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e7c8e9991c5a55b441f0262ffeb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e499951d23e02a76bde2a553294c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26104515fb78bad1df4fb6637b6d0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e44c80867c0abc70d1715dcd7966f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b74f9dd062defc143c6bcc4db59e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f11fdceb217df1eed161f31445887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349240f3502b5cd1326361b075b8b3f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dab42084daea1fb33a03b71c7e7bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69274a32e1ca63bd6bb919a0b3d76c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3de14cb8fc42a4479538047f2e68d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8823d72da17fc13e6ec01d6b943ec7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf80d37eb95347cb537253a7a5607c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927de40e21e73b4c2d85c131bc01c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd08a973bb93529c6807eac714843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a478adac5e993397743957ffd020319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ae74e54a18a1e6a0a52c2683d051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bb0d8724a3c06b6294d36bbd7513e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516a31dd7f6ee5e3d78e08558de30ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a66d2bce076d4f58e48064a861856323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cadee8b29b3d6cffc899aaaf27220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d918c57d183974333f2535d2468f2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b614fa90542f56d6834a317870959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7d26107176b9774d9f8534dbebed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca63b7a961788540400ae6945704f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd15e4f115c9f24c7d60579cbfe8e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee09e1ebf87816477a069f47c3c493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb38950e78d7038b0e4f5fc2d30bcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52ba0b8dc8286dfb32103c3995e12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fbdce23aaf110676d299432544d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71572cce78dd6bde6f39fc5f41c98ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b1cfbbee4ddaa6401d2b1395aa06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b25cd9c855abb0c35a964369cb4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f18afc67bb951c6268149d266b77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2321e6e3ba7d1a1c631fdf98a9cf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be1474e4b1c987978d8d8d9346acf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad79381eaf03c9206edef8f2646cf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f7e8a69d6e7df38b9066ad6028fb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4e54edb5723cdc46ff8945563dc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b906d4fb7b9e1e0ae62c8ddf72bdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc026fadaa83f747517d0d38575a8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f561ca5432557e26fc0501997ade345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d93b8e996693aa208df5bf1b5e2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f40ce7a419f2ea237414e5c31cf53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109d5d2feed67a2b97bbab2baad211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74eba319ea68b0c11bd2e2244b305a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa220f9c6bbe26b795ee7ecac3662d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe5c6fbf9fa529d226a061fe3d173351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed4ae9b7fdca01f401d024816c7bb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a655b13a30b34da66c1b8385e9b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaa3137785b9eb4b02d8d5ca1d6ce4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4c510a72dc9f6d9c48c3851b145e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b75428208659d31d658ffd565a14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d1f6c9e4925ef6642d5d00f7a93b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d5647feac006441d8835eff33139358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91c0a7dbcc360376f101009aa2bc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f4c2cdf0729fa352f005d6a3f0b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc436759cb53dcc89db4f0a1c186cb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cf155caf5796b391ed3b8d77ada7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad090004a1d85c504a285289064238363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e55b839d2f3b6f49f65296fa7bf3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855673d53f3759931d60ff8a317e5a33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968cc6db5151e75252ba4107179a0a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422864324f001ae5eb58104ae3d8c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd580f0ee336348753d093583b08b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d18e50be312ebb4b68e1e23827673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb34ee0f466a91fcf9250acd1ef78c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575a38565a44c430a529e5c131de70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048d8a995b8dcabba9f947fecbff67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97d0b5f76d97b6fc42b7fa45b76ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762215fe5bebdf9d5c7438b22d7afbff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f47a1f24121b6e65b9f78f58a0ff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c22b58f01f3de9a89b1aac9e3364c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddcc33e8920de93302708e78a0cb62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638749ed5fee24f65a2d2a238062ba2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5cc92c2f4807f07d40465c8139ca4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4efc86422cf303a743c4baceb24d5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa4aca176db6652fdc842089345d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc701f6081d4caf3a8197be2070d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f05a7f63c1d877b1c75eeb0678013383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16d1f2aa2d8d58922b9ae109fb2cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeecf6e52e5be69d20c3ed0a84a849385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d89287b6c7d4340a887560118e0d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c9f0c18cc4b1adb66c3e522abb41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df2761ab11d4d3e4326a21fc6a05e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd99582806556e168a1f533c930e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176c32c0e81e62567c6e96b9a5a5af2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77a1bf4ea907bb910021c94fd9f8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432e8abba0707774894e5932168ed5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba1965f0b6a4261afa21c1b438e5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b81941ebf09b5bb901469a836f829394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318cdb7b41b2dedf24d4d680d9dd50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ed96d9acc690bf834fdda46977b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41defbb7809388c1f64432416c84218397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971051aba2996c72ccd180f6ade523d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fababc2d830e01380701d5afc0931399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea115d1542279cc42e872413740be34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b37ce14765c8701b3b99d9d8efca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f019d55ea503a77b23c83db84613b2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b10772ccf692d6705cd342936069c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5c3d6ff86b50e986d60edb71558af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fd40a15454ed5b6028f69c5a0e7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a1822e10ba8df18410ff61ffe5a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7220ad2ba085b0c286d209815c7bf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6009ce99dfb133f534967658f51db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8befbdc03a2db14d464783284b6f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8425860e2b02cbec07b57a5ae0d79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe45b1c06ad86f5c5ecc38b62e5a6b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1ba2aa239658068f6c0737430256412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4541777dc8033d46e952d6149024f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954190af32c43d02777a4afb06c0fc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6018c0c05e7f3f58e9a47339775add415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a691556fcff757a5bc7991aef50529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee933d6cd5f986f0f1750bcaaf7bb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6091b84c5a215c428f6b0a1b7d49b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dace3cb793a7d8678e349063aa778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e3c2703196bf6852c4beb0c10433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f58cef08eeeea689abaaef567cdedc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65928b1a9586273e7df483ded5d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f4d3ec18f52cfce8ca7eb7aad4db9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc30c694026e921c1af1fe280f92f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525cb7b7b95d2d436482ad4562ad45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc6ccc0ae1684f9cad1706e06489a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e349ad02025c975dc175cc4767366f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443101db54b4d07f0309b3f9c69391428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195241dcdcc846f4e6d5302ad5dd83ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1317890aab38cfcc7314dd60de8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f69d45689e535cc6ed75df7e6b7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697eb2842c6956d1227b175d3c0d1bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b4fe04b1ec9ff2da9ef023e0b033433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539a72ec3f4bff917d0c07413602917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1451c7fa562ae800be5ebe4f3102c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e4aaf557611c458664f6fd417b2d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19ab374da084410cca8667db79eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9011974c140e850f8b8e035db151f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a80298b27fda267388f620376801439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93d318ad36ab1700f4c97fe91b5dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5822b4d3fc2b005e206f61099ed5c2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f3dda4c0b3b1f26b935246250d67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ce5621031568cf6426d7c42cc81d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5f23b2fc5f0321af7fbc8511bdac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144532925360464e08391485c5ad9ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c57286a369d905c701637c5abd766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef6a79322ca37ca2f618e3f1f7bfca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea19dd3f87d6af1ac09eac9facbe83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813617a6d498910211cf32f418214a48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dfa0eeefea26853f5d25004bfbe6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f562ae7c592cbe86dda2e35b3ef28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084854a7e05d5dc93d6571dbdffbb49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f1661a4a338af28533d9e7241fc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a7d8fe950a29b54349d169b9382a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed1e4aee29dabb19e750e9935c313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e707a3768b4b23a6f1e8997d9528bec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa728b1ddefe81b4a92fef18e2fbae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350baf2a2a2635b869d79707d227fb41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f057a6ee9996be2af5674a6fb305c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7623ddcb31ff50ba0a4ed00d7f495460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365152262591f06a55233c40d590c85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884cf872933652b3103b76811d6307462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b68de4a027da25c95269746886ac16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb11fd998f0f55b1d18a7a047ab26a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a06382f1261c12ae6ee482cef76371465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead598c8e2a27985185c7772587896466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98925b17642abe15158ed054ba9aa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f0d19cb3e89a89eb2812173855ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1dba7269ac13c9f64e44e4803e1cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0a4bcb3fb9575ed70c68679c15fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7181b47acca03a367968f62146620471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79adf0cc5e62e4a9c48ae65da6407472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe021818eb4a31416246ee5c96a7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e12f74a90059c1a08d9e9b29cd1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5f5acd760374b2a566cd48193674475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88e5d494f4b30165802361d82b88e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d80f61118b143a40191d4809d119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce81412f3a072dd1729516f3811519478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d89aa2a7297663db79f110e1cc658479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4bd1e31ed4bc66860bf885ac452fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8bad80bed05d7e28a191bff103544481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c031ad1927f82aa11ff126d0dee9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d37a183f67a3167e47385d653b06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1914d2d033eed18b8e74a5ecc307484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9bb56465b20015353b503eb9ffc52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af0b923a683bb98b545ce721cef03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271ba728aca8d3fd1ff71f7cfecc2f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a24087749c9acf280c705e7a866b1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77dacf4501053c373fcda303df1b4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac908f7486b34a952208be497a54a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d107cf50910f5695e55647de7bc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958f05823f757a06aa07b19c086338492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebf5b6f34c5ceb8c7c2aa3a888fc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1f5d2ad75ab94f25650d28c00ffd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295933f2c7c75723810f61e3c99fca7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5042eb9e392ff8886fc4af6d23df920496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05f086009d435471c9b6026ed6bbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e0f68061ca221daecde05c5dcfc80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43dded9b57630fec3017efcc21b006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505aca72e6bc7523b66772bce6c2f16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a04377b1e42b45c19b2e539db5b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf100ff433de7ad405137e7c15f1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79395fa5cb19640abe4512c74487489503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d090df4fa99179c40082542c2fd2c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337873a54cda8fb3ac7bacd901ddfdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f0611aafb1511d35a3e00993c93fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea052d3775a70fd8a4c5c7a026bb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb95a754a91d84c7afe68d6544de8d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718de6c889820d79b193eb9ca9f9d3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225376b4a19f1183c5bf8b09cca4d7ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5f8f08a930c601527d9c71794dc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a9ed528c6de30878df54789c32fd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587797607fa5d6ade919f2373900b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b841681389661bd3861b88ae95c6e1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b477df1830b2e1bc4355df84c6f80f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d1fb0526378db1863da68109ca78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b62d2be7d7410088eef8a2cb8a762517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b5b1831897fbaa73d11e66833903518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab99e553e8c68d2d149c048bb0c94d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265475c61ae922ef85eb70d60dab0da6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798bece19b6b4b51bce9f7bc38028c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc7a0ed74621476b01735c0a8670ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca5212f7f3d2b4f6f83460a901248523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d1643cad0b35f7ae5c920674e6e4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc1c42e0492252e03c9df8e1c5b5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ef931ba1ceb3395652aa0344f396526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423530eb1d7e023564d041a948f0ea0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245517985e0ef0c4a097a557a54d64d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efff12902081af6e0c9a3d6bf151914529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadba24854197ce55f4f20bf12c4671f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88fe184bb0a8bda5d83847ce8cf14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded0d563f8119708728e6b123f6ab5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77597dd92b1abce5134667881ae4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1a6e0ee691398f445c2abb4af3b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4c6c3cc4d580f1305e83d55191f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f900343745b00a1b3196ff4f5521536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e160dbe928e9108c84e0f1e5c9e9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbad6e68152848d0237b70d1d085af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0d5f87c2e32815ba37774f828cf4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fcd6925596a00bb51b0d92c1f242e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5eab667522c6ccb2d64025cabbde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1458cb51750d9864a0d5bf8215311542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64211a1544f670bf2b7141b7805d8087543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ebd5d1383196c01231a1bdee4a88c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8180674c30a01401f81ba09a3cf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4603827b907cb812c89de9dab8e05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456170a593fc672aca8a406d34d03d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4249b78920214705b2feee9f8e38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783617cb58cc4206c5d350069d23a4fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99734aa67989b16edf07850cf27f33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09263b09ff86a685c6f4e9c0c1c42bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21a8b983d17af3650b2212c071fd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466947f8f40bf0cb16d1075e182ecb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa3ce7802ed6371731364d87603837554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252cf28f4650867e479998e69ad05a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff24b23af75c1285a578ca68173b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216f2fdb59754d0a07760795d6651d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7f0b66cc1828b095502c51cb7741558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29be3ce5c5e6d09b0262f0c1bf1ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9422e8ababcb5a2810c391cee3ab59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc431bbdaa2dc1020d48427483c7e12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589156d8c91f5fc30c4c5b010f76aa08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169acf3e26e562a39042da83d2533d91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e140f5983a768ee5562bf6ee46747564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb6d1f5151a7f5ef3e7e2449e45e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed19d74660dbf9845cfd1376184c2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e693ffa884021df2545aca183b21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6009e9ea6faa9738b22d24e63f053a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be852f55b13f4cd8db4303876eb3ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d99bb74018c9c15df899ad7b3bb99c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998a086af9c2a6688209e848f57ebb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e62cc90b9bc9baaf272b5cb1c7b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c90630668e97ff6e73eaa9329ce80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28450e34a0b22f7a43b0862849b435574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282d0635e14c193d02a69a88ed1b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74726c6a6c0b2adb49c7b5f9d866c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e0f5c524de7e00746928691ffb4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728e664cc6bf1b939d752d2df50568578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3f70ece8f558bb18798560f46247579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160a73f8a8a2f0fc2bf7a46a60768d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e5ff6b540760f60054b745325756581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d92b707d481f02b3633c6e6cf83c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938e50014c315cf7c74ec7ec346a840583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc53c52d435b1d92fa59a84f602b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45f3efb5ba28437b144e2341ef8bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58acf04e84ab2ecce74166f9f472e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110065703fec7935a1360a12c04c76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b628b2a1b6439f9b9162fa02b390c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20fe36295ca190d2f5000b89a6db12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7e95281a8c677fb9e3fcbd3fb605f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a8d69966df6a65a1745389075433591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df009dc1d32730734cd095283316f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088728cc3863768465f8e0fe4281622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e2107187b8fcfe880a70425ca918594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e679ad4556e6dd8c7001629e344c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580af1f31693717c7bc2d684044e264596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83e296ee9ccb7dbf7c518867d586e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8148bbdd4e3bcfab81874ca6d7c50c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d52001141897c2ff5c04cf2d3326599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf33ab58db4dbf5e978ed2f1297d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548ed4a1037d9140aad2e07f809547c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b325eef285fc6d3d60c930eb42cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cdb059626865650af8772f86cf174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349acbe5472b5b623a07638260999aaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32966e8cfda18eaa698744c4385cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21921b6438176b5d247a1b717d7a2e53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc309305a3b41028611fd0f49398ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4866932b3241a339f8f9e36b9c6b14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484849e32134335a7211766fd3a6c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1cc07896a8f50f0d1f6d0081090a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc8e88502ebeeb0b4692b988c7010611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e59af5bd19c03ea2a6d545bffd430612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b61cf1dd08a72a28a60ca64042396613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8685220763b582263a00937fdfe0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77450be306cf40f122d537fd8bf617f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ca250b77f7fe64f0a91cf0c7fc7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f04e27a18cca09694e055dc5b678b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e5284b441b2b3720da25d4202d0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385340e16cb823a8ff585c67c2d080619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfa32d84f1063dfaa5b210810b46c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2f23a5f712d69c6b9a64ef296be82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908f248d0c295ff1d8fa58af270542622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d9c0e30a7cb9409de9902d90d64a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98b64b15bb052a19af585aba6c9b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d9f86c0f6dfb0f568e924ca30557625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a65b08a42c39a876cb1c7a2296b65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e12083b67f7fa5a46ef31550ab62a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d41970e377faff25350b1122fda9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc0229bea54f5301f73ca533eccda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab559995581174100c9a842f3fd8685630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c0509c8981735ad11b86ad21df0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce591eca762a51c0d4ae3ba56c032f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e31e10bd45124987c66832a39b524633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf38fb4e7ab4ef9b99cc3a074c36a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d91a8499337a97d6d8df852981df1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6649f00faa26c3d5734c294ee0ae8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22393574bb9f375303076f0c197cf3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b099480bc9993e3d346a9bef3161638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe89f41af98656a7167a1df7d8409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd661263c1325f6f1de3d8c4b5c09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d01271858054ba8766d0e4f16121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8b128557a2b3da5e6ee7aa57ecc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26275e394409334b5949f6ba72f325643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725a15c98a86ccc22211812500b5e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da475672263e3dbfeb0f1f802f30aa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008300ef4355f626e30f1620a801f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a30d56871fe15bf4fa10feab1f1331647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d782844fd35cd4bf79e4722205621e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3404e79ec2dcffc83140ca3d3a562649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff43dcfbc3fbf817dc4d73f832557650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fdc197f9862c014673d27c8053da0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f955cf261f0680a8c65870ffa5109f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d961d2994b94c5b4f2f18921b0395a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24aa74e2ae91b2be04ebd21eae3ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a463433b9323060b3b2cf9fb85ded93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1926481f23d45b30b023136d2d6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a58ab2bbae4f490f8c8a8001f10c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649088e703f92882d2f0ac5b6b4e77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5efa381d96200dfec4fb13594944659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86644020aa595ee6eeafbe3c279c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071953a009f5f6f4ff3ec5fb5e23ac4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbee321184bfb83efc8be7fdba5ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0e17539f56f800220bd1b8849c642663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db9b9dedf1fe98442277dba034cb64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a446f4302630fddb6f88db7a6848665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fe0dbecc0c34b8b5103c89bf4e75f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c6b465e008edd554fa862e9cd9a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a137691ca973945a057ff79a2e3ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af49d3dc7806be309c6c0cb9d0cff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41c2639d374bda79497ba2295bca4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93937cb54db166e9ad9439b50dc8a72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fe0fb5e9678de6522dbab11b9a1d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d607120e44a340ad1283a9b7a6b13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca56f6119896176fdfc55cd9888b6d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ddc0219c11dc0f2d0b74aa4e568d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be243ade31349ab634249a767df2b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471c82026270d1fad4581b50374607677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1bc9f8048b3a97af0f53186ffb34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5dd923063f7d2bdeb0010229debf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba5b3b603ae95ac146e8791f03328680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141889dbd050c09da699b3ad45037e02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d970f7f70e9f1fce3a095725d1a2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d4056a425fcff3c773bb240968e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649412fde58be5f20931a1e5fd1a8c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041065817e73a97ad8f94c781f6c64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c0ca3ca1631aee53b58cd86834dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef2df0d6f40de37f6eaa03f281daa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e01c69c5ced20ba4140f9be9b94f21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297369ca9a1c35d21fd214c821cb31f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d5a47103e5527c760dba0ca40878690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0be1439162a15749d09d4f41a2898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca94cf990f46cdf99128342d3cf035692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf0666cfdbfbc444bc3749f87cc09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287f6e9f6e71787a80d3ecb61de44e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14a47442cc87aa55025c8ac8b91f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235bd32fc12fc0e298dfa8ae806bab2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738484d642517689ba02570bbb3854cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f484e735dda2d93d3704a7c68fa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d291d2e3687d437ed9abdc30d386699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ffd5da401891425cbfb4c83b63a05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b48a90f9a78f3da9e3045fef88eb32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcf19eb534b1ecc68ddcaef0166ad9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ee60245213ff1183a71f58201938703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152510cfcd9437b2e4c342fcd87035c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb909ace5381a4e27ce2b26a682ba2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b918fdb07a738115cba96290752cbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0090384a5e827dddf29f16166804707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01215c486d2dea0221c7a4ee9ac2cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511794554c1070f07d8b63b71ddddf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9f1f53e34069ea8f1387fd7a3622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a82ac430c921fba3411ae544cd6d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2668ec88b9c9c8e38949a5c947e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5f7b30df2c4b4325abe7b1d95524713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5f6b0d21f163449d36fcd37cd231714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063540ebc325615d610bd6debef5207715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3af68158a59c2a4ba700c4223c49b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecda1511de6ab6982627fc15659ed7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abab047cfd6f4eb7ff41cb51424fd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252744022280ac86bf7eece6ff9d119719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2752940c7b9bdffb8bd1678653d40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a0e8baa69199c3428af69e8e943e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac62f9c79466c5b0a5139304ab6b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39614370a7a3b1ffd2d1e18fa9ace2d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3440b9a42b7dfd83ae8545bb915159724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b16053a30b3e6c436820c2f5f4c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f34e2204ef0631a93880a50faccfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2ed44228fd35b9249fb46ecd7e2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120febd3f4f6ef89d2468a4a89b0f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab836bab2bfd672b0b9aeff54f69d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf9928694d7eec00e80cfe4a4a11b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0152a8c7ee4b67b7926434f0200b08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b06deb9fe8f20fe430be601292efe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ccb043655a8a34c1ea8967e620d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237baa7626bf27cabc08b3f0e87286734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc919ff9081a46fb4a696bad75b866f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc560f56b2bf07b81a63a2f2893679736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970100d550c8dbf3701d13ecc7f9f95a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e473fdbf941f22fdd7186d8e9cc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c45a1b860c38fca07ff9343b561a16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11664f3d16290ad78a7b33181542b2c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e67e2ea850c0ac78a7b152d47b48a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dbb1ca68df7849df2af7f650a7d73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd097fd4408b2f0be7882acc7dd285743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b7f237478272061b0b9171f05d0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3a83dec81f57d6efa19a45d844d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7380f78295f272dc7ab43eb3ec3ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92cd9fd5f441bc3fa37adc83ff62e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de8f5964172b24ec63a8eeb3b163a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4daa56efa2247b17eba8bcf9a87430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959363688585e942fd6b82154ae648c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f64efd938b44d7b60faf9e40a130a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a261115c229866f612ffdf963e27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba617e5dd62d76ad37499ecb9537d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88742f60831bd9660aa1fa8713cd0344754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f49d5f612734b3889a8cf3313e800755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19029a15c65438a5ffc206a1bd4918da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a99a9bab1677463e6753cd262e62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fcfc7f20bf342947ad5acc30c63aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a36b1915566c700d18814f79da4572759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b465394e8c08dfa6aa9f08ae6e64af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6a7727fa7246cb68899704397bcf4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922e87db201f5bf6312390a5dd8857762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff6adada683f6e58fbe38bffed77e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd08d5c26ff19ea44f78fab1f7ca4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c39452c6e28f390b891ab39b210b6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08c569724f0ead4f2f98bf4b410e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3889010c6fbb87e1667070de97f227767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02937937b223757ad75fc55a7d41062768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a4578cdaf1b8c176b38ce132f1ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c20127890c6470d6832f8575b5f793770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79d4c849339fea617617c6968e5044771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc377986e8af50b754bd73a235129ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ff8b0559c9545df036fce2f7370f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba20dec8f4767ea3fc0e081035cbb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e354e8aab16de0237e4e83f150e627775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c22471bdcc1022a14681098ec3d6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073950f434574cd628a511ca47582d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd40bcdb9ec7ccb44e4bf4493eced778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56639e98399f8a380bbc6fe13e5363e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc921339cbf9e0031794654c5dfec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b1e0d50a1d0e9f923d2204dab031781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07c6c2ed96fb336edf2620caaf66d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744dbe8202098f7d79473b619c59c94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615890d267d4b553d484ffa9e377152784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c044864826e9b3381b27bba05324f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef501f70a80dfa7715e7caeb7e765786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820db8464cdc832059eb4b5c2ea4630787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e570ee8a9fe3bb40ac2fc60dfe3eef2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3790d45fd8f91bb899b9b60b81b72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e548c2ee22842e3556dde65d414c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8094d56423082cf21cb9b090c776ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af404f756354220fe47e0bfc195393c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08678d424e75d2b4442e260a7984c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf4978f496628281e6febd88e6ac2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f437a123ece68ec5be6e9d914f80795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd596873804a63fd8a13c7a6d2341ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a0da189a4eccf5da42dba73034eb5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d2a510f806409d416a187cb57a046798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133868b0cbb2a71c3a97079f307f3bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d3938637839bd3bb7b8ddce70b459800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6e5f3ac4ca161e841a3a17f23b0b4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad98b7f2f34ec011d043c7af7a6b53802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46375e8cf467d0fc885c7cc565950803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ed1ff52f0c50d1eacd18deeaf7200804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9dd783a583aba1d3a63c9676b96c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656655f021a6cd1b3d8cb48dc4d5017806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855256d33160510c00ae77e46fe9b7f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17137cd72d56700b0694e31e9bbc1f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eebdd112c9e39f1187dad60a247bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e037e825e10a5748d1ec04dd9b194810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b787faf41bf357c8b36ffe97a708b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9af1b8d1c0bdacf93086f834cd1a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71c500346faf0d4a9faaa33f3a67a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de348e0aae04b2860b66f31b198428814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa31746b2164f015b1d3a492e63ca8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7a4563fb8ff9c19fb0b7d8ea2d25816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88711b29c7015962c80466e4fea342817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380abbbd933223521afebe4c98beb0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dbbb1223296e0a1ac539628467055819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2fe68209b7c5cd6676b5b3cc0ceee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65d7912d04867127ee68b703609031821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b287500b465284a90b81413b177431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92a3c724df3f4b3e3f9b68b064c6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e30eefbb202124eb3f46870f473b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2888e32e654aefb1132c8808e9c9454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d650f8ae489b7a3617c459a084b00f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d995bcf5aeeef55c8e5c933a4e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bdee7b86d9c0663ce77d06ec6c6077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75129b34b020851a6d67b32b007962d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829567a0d88c7fed51b2a59e1237d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc352c6269ec1d91793a2f6da0396fa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770bbc36c65b5c9ff76f27848b4d7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf112ff15203707dbf193fa5f151612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03c251d266e55b6d8e8a3d55b15b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a4bbf70a30d61127444b8b01a7a4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9cd58196913dc4b4130bb5d77146315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf72045f7635b0bf7b88efad134aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee660618d27ad924a6f769583e6efb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338bdd75ab8183c90ece2a9d9acdea118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9695b6cfb6c7a47165384db1fdb24519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a5f121963479c6d32b5b457dbc9b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e237a3c4f846d6237b605872eca63121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d062c04b7ab852b815ba3e50e06d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1360acb5f8f074b158e30ded804c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff6c1584ff4c3fd7ec5131b39187e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e346530e64aaaab171de0d91921a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e433320b8570da0025ed1a687a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c84c44092dac2d5c631893770695327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da5a92a0866b7ae6b22a69b3e118128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b55800a6f0ab50a695a734bc5dc3df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5621d957462a717b325dd7d8533b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc657284d765aaa7cf4a73c9c014ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90134b28e1764cf68d3a5fdf81a1ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9e5366e9cc9639aa653755c24c0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d4641dc8924ca12548ef276dc99f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101f3be3b2e09440768a33187d09c6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e84f73306280e4701707c63ea642c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea263a6d3124dbf67b803c79cdc90f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427774b3053782d72a1d9e65ea93d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fab310814ddf0c14371030b667d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea255cf1b6802679a12b885c15aab3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5595e9e44776103935233565d59b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d082e47eed3a2936cce4e1fc7a8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681dc071bcaedbd034be12f494aaa2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c19d4ea386457afce72e75d1dbc4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b28f4163ce8ad8e8b352c21c1fde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752905defb071229cd2330d85fd66846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdd744657269c447e7301d662b41547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8c70a9aa25585d9a1502518e66e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2921e16e5e0b7fd5e7299732041f7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a24f2a3e960aba45a182fad33b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375be49b54b516e8ee98c44d076916051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17ca88329cf7a5b19fd602ba28554852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de267b3d85fab33304659851fa5e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25fe05bc8c7c5ebcd0ab74c30656a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638429d6cc1f649b98566ae57f8167a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252273c8dd6bca9dcaad7085381a2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc5ef7c6e07aa55d628c48a0c491b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662f6ea4ad60e60aea664b36bdc737858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033bef39ee7067f91a2553cf5cc4f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e437c04e444d51aee1b7e1f6efe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21270dbbb76490d8510a4c9fb0add661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd955a3d62fec90679ea270f96b3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d972d573996394fb747cdcc63299863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947df7ff2d336c82238e82696511d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6ce881ee618ba9e0522367f014e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051949674e1f37fa395e8d4c1563dedd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22207351c64bcd72ee218e30a9f2346d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099734bf52b0a16af576b30713519968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a71158900a2e84b92494dd805e9e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4942c7ef749f66eee246ea7c129a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50aed5d1fa9070fff3451952290d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82479e8cc1aa1e1f8fc0ad1950e4b8de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bef16e806f67aa23e22b7c97a7bcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe4a288f38af4c2098634bd99264e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e17e640a9270417c7dfb4cb120b73e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39160b7ded16f885a28d9521af2ce3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4832b47f34014bb7e57bf07f208d6ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cfe9989711a04e3414f2a20bc028978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ad1a5e964d2bd388b8ed92760d0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d31e021ef48017d13725ba544398480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf15601fc986f09d172c7f883b96b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e6ded2205cacfcd64198091d20fee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557991d6c98562988ea10c7a62d582783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065469ce41f9b19447eb10a199a5b60984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37337c76a0c1f5c5a35d7fa929b3e2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45055ca53cd24acfd3019110dfc4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b18fe300ebbe939703e1e934e2ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66f7a42334a43165d29c3826f585788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca18429bbed12ab9cc193afea920d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9cd18b74d85a82b027a60ae25e23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ae79de252cf40ee11a8b88a3019091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846bcb7c2caa9e7464c15f4cca5d4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29407829daf9af8fb96b4d030fdacc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2edbe924018b72e95d3186f0e25094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d681d649c09c7df135a6cca22b3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa433776ffc1a6e24ad7651fa34b23c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a941968c108cefa5351817e564137197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c67894b9d32b742799302d6a133ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd3e190dfd11a04849a82ba942ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e94f9418e5177de205fae4d08e470100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717eef1756319593992745f2daab12b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54371f705d1b5624d40ecd99ebbb296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d2bbed671d15aefe3eca87177799f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479909f4b18a7e04ba94862eaf917eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec3a1d4b3a170e6a2af3c3dac6920105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4501d1b8035895a7b3f13e89ad2e195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919ae396cd9bddab2421f7b0a95ef8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e333ff71b4eacbde0a2ab06061ddf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4d59ec1ffc5990693e8689f49466109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676be6a6af95a4427ea898de1d78da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054ee743dd2e041258b9063c87231e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5896828284066ae1414157e874f90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650970275144bf96bfd0a547cffc02c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d1cd853e9f52bc67260e5c99d719114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197a079300b9253c015caebc3feb3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f3ad3349ae584e53628efa2d9db80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbfa182fe78482f9643244c3b7895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c85b4ad25ed183dcedb1e72a129f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c01fd8fad972bbdc1c1027127548119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8afb7c4f248a90852bfa49d43158b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587e2d25515e25242b0d9e14dfafa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafaf7090f9f3fd31c81be5fd54df83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf5c3c0b07fcafe811938d48600ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497caa9cd8c0564f12311e8c11fedf35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f4e28d9c57afbcd3e604728bc25f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2fc262d392fe8f6df640976c376e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f5dabf03da761f237881042a31c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb356a5ff72d3c32df64c8cb323282128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50001600294fda10f80563e9baf38f12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c473e1b1da6384bdccb1a9617460130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f917c6b9f9d41333069b2b7e6432c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb18846433cfb50483af0252573e7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79a8443c1c9152585a46129027fa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c48e793e10247988595cb3f0cbf667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb69bdc16f0dfa9d63e96d02ab9014135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb3cb000002c406f5dc588ccd3959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af50a69c461e3a0f05570ab2dae635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dddfb8a9e9bac9306b79dd03b4c11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748a52771c2f599598b0ff3d04b263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb6bff4d7390dd92dec21b768d914b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ecc71106636256f8a5d9fb4d9d875141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317e3fdbbdf5740b26f22ebb27a728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76794981f6f0a51aac9da211aecf5d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b03aa6bbaf21e46a6d9f6baca7ebd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9079bba95ee67a98c44a114aa4ca98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0c8052eca7c662d2cc262c062777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7b23f5ba2ecc39ef9eb209633802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8fb6f68b79c9955c1a372abccee0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1fab745426a477ab265803867dba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6008c368453647e3dd5cd6b75a37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b6b72f7ac8ca22780de7e823ecec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ac10b6a2a7469b540011677740e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c20fa8d3850841faf483a1f1a440153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636435d534ba8577ce6a949ec4c6f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b0a07a4ef175b3cd2726bdbc1fb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb144fcdbe9afb6bf02b273f72245d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000216bebd49b5758b6d3d06a352ac47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf19864dfff5e9fd98b355722a16dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfb7ec156534ab1638d6644b02ee7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149af750cf58eb61d322c1182d56f0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9890320f1ba1714af4fb3581d2d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1284412ecc81656f43e86d7315d93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db20fed1fad7d7beadfc11f1169896163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b63ee434bec410efb9b189563d6e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021286bcf07f8b8e31cae33f1d9e01be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405584467dbd86547244144729b243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc85feab55c1b6bb563c6a71c238d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf5841e6e065f669d29396b0f98df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135667f8bb4ea6117f08a3ff79a79991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b031d200b242313b2c7ff817a6f0dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bba99e44c1f02802ee470ae066af5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a24d7de2603b0e6fc3885cde7ed67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394026dd7029b899b5fdb514049350e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882e3aa63cccc76da0b5a4a9794d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c37e440b71a0ceb5a0d68dbb50d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b231407bc2a8d86d5b73a34fd828c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069faf4510cbc9f1384eecdd7e1d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae054d3da4ae0cf69a765a00248db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda40ea76cf0ab9c5b11fc160543ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20e4d83d5676b210c724bac531ad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbab3b1d0a2a6114ef608e569b7e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b48f44b3a235e2348639d4ab9a2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876830612ca4376206a0ab5caad1d1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f2509f8dcb631019d9c7ae1a2a9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad01b8e3d23c405d04a94633263aba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74134e12b945d0f377a85f6229196d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b32371f54140ca5aa5c60d11184d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630f25bab637c6667a59baf452f93a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a150da6a8a11063758a9fa329a09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d41745715b82084846d805c7a328190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6f99d7efd80904b74a8417419747e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885810470a1de368dcbffc9f133d099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa570e5f55fa3f6fa4b87d30fa57ac94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27bd21098c0916129e505d3d7aa252194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28772f162515760904c943bb59bf683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316749332fce78b299ff9a7719d00fff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c43eaf93d6fb0c3b8c94e541e4c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713eb2d2965ea2d58626b759e3653f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3534dd886e7f774cc91fa411dc566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c4957a6e6d18630704c7dda293410200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f628faea78c542dd4755fe826cd4b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3018512f809ea4c7271fe0cfe0a2d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49ab9aa0d4a93a1371eaac234138b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6cdd1a1f96513b86f87f7dfaf829204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355bce9abca0e84a23e4600eab81fe6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b580f8a621a5391c2d17def507cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043565b50386985466c09c0afb4b84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f032c956f6e0bfdbce583e37bf46d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d19ac7f2e1eef602c90642c9a4591209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6016d26d24631801f0d91e19f72be79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420207f0221d327285af6640f71671211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb879b7c2f26029013967672b80ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7596c40e548caf341895b96c2714213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eba080aa1149cc40d9e64f6125d96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eaf30c86c7038eb39cc0968be2a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26e42fb5236c1885e951347c4b07ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d28a5c9403c9e32de381ea77f437217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b642ec524d4ebe4127d21fc56c32da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e8b66c11932318600d5ea370ffa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea642493cfaa468b9be0fc2d605d41b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb34d62f1b8b157ed82a83ba7e13fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3cc63c3ce4ea3e1f6a73b7dccd784222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365801bee194579e88c6a7fd80bdda2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07921aa727b9b46c96545ebcdf22aab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed260bb4b047ce6883420860fe7cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc4194caf6d337113cce718eb7ea7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82a40f465e810de6c7520ebb88c8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913e2068a00f41c468fb1d3ad995e1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6d7486f7be99e019273f3b6d18cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed04bac0007851c0dfcc35d8c67955230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829c77366ea1ba635a98a28b8cc1fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c57a9635fcefa09f97a9f24805fad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e87b5b07c337d265466eeddbc7d0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525b3f4d2a75373a3f8452cc47a208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e61b6a25c19d0b8c08e045ba6a16e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52be002bf951b47710cd9ecf0b892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b28a2947b259a8622042fa72f64ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9cf9f139d83ef592f52abbe57561238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027265e30936b08571f4cba6dc1dc107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a65f8f737d9dee448dbae55f926a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c411ed5b8c4620ea5b890a831cb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb8402fb7b5ec35b3688d9e1b1ac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35b6d4a8831c65b37a6ae2d5c555c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376aaab2a1413bbea586483e012cdb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa35bbc9a6c5d3b34af707de356fa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa496d8db0804ed66a0f0e1e7cf841246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a574d56e20fc1051fc7c69d9a4d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade58e311a27efc04ab7eeec00137ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389cac30863ec94d4a681a8db67f49f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae33672c7732aaa614385a155efb66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651a8c8cb3e854a246270c3b8cf297251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ab3b8f917bdb072f67b3ec7fd30e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77091df69cf2789f5ac6b4146692a24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ab36a9d5f59daf9331b1418150b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d167ed5e99cf7143f1795b976200255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335cca221152f3dd264e1caf2990800256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346fcb9b2267bc1b37801d4164fdd70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e16044c40446da4798c76d7ab528e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa3f6e4f5f12adbf5b6463e3ff6e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c18e009335b6781145585388c3bd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a256b0860c2fbcc09ab917487271b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6059a57de7c86bb9656513aff747262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6b511915cc36f93a72901ed0acd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5869b2c1aa96062d91319835c1efb42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c900b47a7528812b7a4bd6a27e66b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd52e17716fbaab64ad05c513628f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98697b5d1bee0337ded67a58cf62d6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5758d976997d556aa4074d20d9c57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaadd434d0459d18430ceaddefdf07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0d52344f2d24902a3ae364fdc5aa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead835c6e8548e1e3e9f8935bc850cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174f71b54dbbf927bba344faad229d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bddf82d0be556467571d9ec9a8857273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa9dd17a2118017c2c8dee27d396f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9176cea407869b11bd722507f015d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eca4b811a9fe10956e2c4fabc26068276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977290381be3fa043d8abedda6213b12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f040c6a1a091ce717846d987e47b9a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c39525d3d5a48db1b4ef4a93410338279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9b18dccb878842b7d1b62489bf63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79c4bc9373c8a699dde7522879a3c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9455f52f8f9e9caf7c7331c0b1e0450282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c04bd131134371e8ee709f92c24d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9705bb61b27ba19fc2f95d4986ef6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c34a98f47b55a0aefd4e11ff7dc32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33cfa4a613721af794ee071a3f2d7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dff8f6191f01402964650239533c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39d4ef75ddf9cc0c9f2f48119e577288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436130565de5bdc36ac2850c46326a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b104b7d764502711e838617882aed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8e89e754b9e4760022524047d874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaaa6a0a9b9cf9799b4b70cfb970e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476933dcb2165eb1d9b547786c5e02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd231a62fb7fcacd5f6f075564b7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137bbf92ec2f9871d115ca4ecc21ff0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1e8a832caead0300166f5455f5ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acefc472a1270b7535494e75b42cd73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353310c4179055656683478261826b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd926d4f98b0f8b991cf393d75941d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6be4108092a4f3fd1afb74ddff3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70763538f7eb29438302a089420ec387301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69464577e819154a067dc41141f17ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02131ce30a7227bef591fdd9d5a379303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d57d6aef1e0c2db88aeeb5345d5d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585bcd193e3fffaa5aba68c64d94ec2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4338d9550f5fbed7f1ccd668afeb87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bb03221347683e9848454755f51bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013338e50c37022e0a9717c1bbd76ed6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a9229a68d153cedb3ae8eb83fd99e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e296bb1f33272cc62952a37be0c31f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919573d6a2e17daa36436e95978a18d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3e650db95fac58e2f59abebf29c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f0dda7272745cbdd175e2c2f04d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d71cfb491417fe113222c9f85a478314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e329ae11a7607ac655c8ca029e28e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124503f0d3ed09292e4048a4dee4cf82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d481f6cad00e872b989a16d0d5887b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9653d91884d63744f2c7979599142318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873119e96e192e0f77ebae27f9bc3c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f41155066075e81f615c779055b16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63004b49953d15e847b269c8178a71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d011e563323c0702a5dae2b7a2e348322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8da801861b5f7788130824d9377ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670e9fa1c65d394463297547a4a589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164aa2af83da1f423bc582319fe179325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d5607b2db64c4afccaa5436ee0871326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133488e9f8bc0335af7e5b58d1b47b2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d8776a4a222a34b355b8ed4f239e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caee2824cf6ca188cbe7f234584dd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b877aff34946892af5dc61231c672330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8489c18ab4806dc5e7f44b52d1b9977331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277c24d17d27f044eb3fcce805428c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979304bed976bec8b38044d586cca3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9fe41907f57aed288a33cf891c202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4052fc966970b9668127c23a8e8e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546727701354947ab712df1befb510d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435315717d9f0a4dcf5e88b41ace141337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b36b7dc2e49a74d3d4103d808d37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a56a029456d86efe10133f84ce369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f85d5ab6b5960085fa411909acff6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980e65c21b7aa243ab37213df033ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10224280d416b9c1c20ffecd8d5f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e78c67a89731582e798835903c109343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f412c2ed92afbca9abbdeefa099f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8d935177c00878196e4429cf3f63c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e66cb81c0dde4cd7251dfb0d96bbc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49260bbe7244213b74e1231548b61c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b9b2c763c19b6efee1c20a41fa52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3501a864bdefdc768e333ad0378cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec78d3300be040620f048038b8140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d013855d97a1454b177d8cdc14e227351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401707c3aec2dab403f969acd412144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2e0960a25837b63d5aa9ef7e2882353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c063417ba4e2953c0800e0a70be5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd4ff0366024954b054132fce0d8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b60ee4ae60a94ed841251aaddb008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb0a74129bcacd1c31c77e27b0a26f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473615d00372b73bfc4ff0799305a9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc62aa8d8abb6f85415582a5f870ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09274d86a8879463b3e5f5b1e1a944360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0678ded38377acf253b53b4c8faaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464d76f3f2e7cf81c0d51a2994751f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5732e9bf01c2c74863336a098f6357b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8086be9b7bb6f523e6072be39990a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f650f57c4ad7067c58b7e1f74c5a897365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7fab435026de057685ccdd8f2f8bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab58465f88502d4790c500cf68ccd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ba5bb0d2bac6a83e36f896f54765368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3a18a653239351490e9c6e1b3f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac2925ccae7a49a74837c81fcdca3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c808a9f39dcd868f13f329997e3d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d70dbad879cfd1823a785d8a95ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927b6a35611e82e63617c3cd719aed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56e419c3902b7e6470b6f58a0363f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8340296f6275f8ddd8b2a44eb82da9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbde4cdfbe753c07c1b138b965b125b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5bf11659c747d64dfa13a27a218fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccabe40039f62aeff14dadcff5f98d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ec85643e37af6180f7f3d4025bac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0ae7de2cf8141a6d20a3314f16fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a76edc2b717b6494fb549c0467a3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f9dff16435fddb4c6d93eeed0a17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c8d46cc900b23f2c200d3b42fe55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728c471588d90b5e582fd629e94f22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa03774742ce2e23886848277b74323385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df702a7f45c590b8564366b76fba4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69989878c0f3629a105353c9f1cc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e21ad778c45ec7aeee47c1fd66d9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032156e05f2230dab512e1489ff25b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0e65f12e70cc4774ae6b5a2de98b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53769be4a2a5c3a3b7fc4053673cf00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e796c1bab4ba3bd577916d6040dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe6aa04b9a0de769dd35ca159e8af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86777f6155ab8be76e8b6930560e6105394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72983f2a8fa9b62de4394cb64abb0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719ec1d6b9bee8cabba1aed13bfdbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740e0330e01c999d3f7471236f9584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b56815bc16dfdc0cc40bfbf7fb7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ce58bb5318e085950a67853fd5bb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec201ccd464e7d0f24b1d7b428a4d35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106290804d24e8139cc05f9662cb45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140014256a4e1334605d53b9fa5a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c7e0f671f6e944187d58393aa608403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730417472c53e0300e7d76936b7db9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db5dce604200cd959d10a6bc98fe38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141128536a99e663cf80c8b7e859887406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7300bbb741a791657cff1a39b5198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83195e53a4f042a1fa2de82bb689e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10fcc9648dbbf99219a6a6d0f1627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae559025def11e5f07f166096ee3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691c15866b755a85955ab3ff527ef7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a49cdc52aca9162da60696568319412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1a1d2088ce882bc9552a8112235a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e23ef5c3661e94791e71b51706f0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e720f97b1d7d28dc95f4c5db7c408415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2367e9129b10db0a16fabb60c72c24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c30734dc34e2c0bd450528290ad78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843aeb1e80939a4e0f1c90b4c03bdd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ae109dcf9fddd9b26773b1dcdadc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5792239ed1ff844b28bfaeb8d284420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0cbc7eb6bf860ad564ea020bdb971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d60ad7c0774ac3c80c93bdf1f1fde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c01ab0c0d7cdcd431b49abd6934b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6e8d21c1dbf102afa834bd475e11c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860894f2e5c483b63e71b00d27f2d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb89f83179b56bfe6515e943709cf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d906d2daaad62aad431ee434d26215427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b603ebd83cad188e295925dbb7a67d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0447a495ecedd9eaeddabec1fcd3b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28670156201466c2e598b40e2dccb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277c595804c75ad9044c47162b7487e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609be258d0990358ccd330c1e51f2a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b1c311b718442b2cf6b1006e87c0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f06947378be6f36d78e5c68db9c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe4e0288bc3b2e8f0b730e88ac1a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3bced5128796e29a53dc08a4d102436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550de1e72e9ba256fcca302bcd3e0ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b0caebfc18054233e894d0deecf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857215b00a7ff4f0b90d17078e4839e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05160840ca9077611b46cf83fb00b354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b9eb97d7f6dcbf0aa13ea035c6aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd54bfca84ef42730f057685857468442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1d286576c8d98e3c36583eeb7bf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea63e99de650838d51d7d4449d0029444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39129767883bf53ff2515cbd086200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddfa72e8a9ca67abfd2405c1de9307446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134216033366c5d8a9de84c8f2d5eec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c364320ff093ca919c2f80a6eb9e89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2902a92a757afdee4d8a7e131a2009b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5184e5199383e63d311e838ca80b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5792637b55b5f9f885eb10319bdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a27796ea9cc8b1fb93a26d502e28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b80a0a2bf33e479624c97573ea13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36a9a51d765601d2a344046ba1f0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed62337462d880598c1fc61145f3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6483c12a555575eac5af669924505456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6556a00a67841f41c4291859ae594457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789e0b74971675715b4ac307213e6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c36f12a1a29ff23d0cacf14c1e752459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bdf9b6191bbc9b01e7d1ca08dfdd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972946bffeacd023fac06d05eb90335461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f163a820d7ebca05f13b44e29a327462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e522ad2a273cd1b5b8fc90d914c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e800d75435dc7ca7228e7b29317b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b72acc4f8d7382c5558fc254975ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe09aea40c68322c71548d080eafe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c286421114397939fe0a7cc84936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e2a006ae77f0ee77ec54f8d511cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7d416906731ba24709c14ed5e3c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ce17836c73b7437a7af0ea61d50a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337bbedf21c2dada3037309e707b6af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c89036ddade8f898e47b11222ca33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fd988b73054258d76cc72f14b7123473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f56ecf257357b4769686ab8d17004474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888bb0f5003d0e8977443c45b0ba877475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aaaff8646dce7bafa5ce72c74ee1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0c9e973be9e000cee37419760c1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc07218d7679a9a2d2b9ddbb165a4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa045c0fd805e242bd1c071b884099479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b901f90b3dea496aa1a332450e2074480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065fc74d6e5b3cbd66146f37397344d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c27b6fea455e4c0bd1d114081310482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51664df3763b071cdd6f7a30dd72397483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87bc5df9201bf46d21acdc16263e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3143ddd2acef804646f1abfcaa67fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52675aeb8293f38680b0ba3ec31769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ed394e603248819ddbcc5f49ab58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66bd0df0ef7dcc049085cd5268f58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1bf789f03ea98070d041af6dc695a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d6508168a7264db83c3c10cda6ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a449478aae73bbae73e1066642335e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf0ae9658a350e8ec5d5130f8e97b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b9dadb26040d47067a412a6b89f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025319e76bd3a9dfec3a75df093ca21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e91c8200c29335aea97d37f6a6c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c683f86bc34ae210a66ae3ae7044a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b296e6196cf6f9f120df8328b839a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b44c2e0deca5ebbc9b39edcedd5f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de601b354551c7e8e7c2bc221b02343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7bcb93d257c574338fded85d5af1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb72e1101353730cb0f44eabc10a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229a6d58738752f756b88bf9cba0c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d3164f003cbae1cc9193de1a25137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c3f0c6aac4d48829ebfa4b9fbde2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260866d94d6e2ffff9e3e8002333fd42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b5d9ced2b290004f86c6b0412d65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e15e5664141e608f8d0704971574507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca09b00fcee2f470bd07dc63dddf81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cebd134b090473af1679ac1702881509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b2821c6ac3e160d97bb95c69b52c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a01f420da33992bbbc8e99f0cf98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2591e1264454967e27393363a9b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3ad52ebd5bfb8cc69e8a0321ffd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd973384feebe6eb4c7be618aaa42a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb01dce9a2c0c344fb863c2626ac1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa36f72e0f092c34b56b948508774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e211da734f871c75707c3e57a47c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f800f1c1755692f53d1d6af4676cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83e15cca833f25014f07cb90903cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485f387509e47fb92879272e011392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ba37f354bdd5e59569bb0c331850521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa25a4cdf71b2d1b28fa9ccb106eb2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363400afc37236a4cb488872dea218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e181194fd7728cb414f7dcbb2010524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b78e9d4fb50599ba0311dbe81d227c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd95935e5f04157a700ddb977655dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527644a55307a1ae5e87e3bec5354f55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4bb24d2a9f2387a494d96164b2550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aef9fd39e40beffa497ed4d91a8d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328f707a3b523845ebd5016e433bc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243b64ebf0774fabe4bbbd26ad43d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd20537d92acc7ec976642a740e00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777701bfc44ecfee0dfd1c212a9e644c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4501a9e4d1f04a832bc742f4c658534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4f89719c6a1b15a710519a6ea97f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ed739c68465a1a97c6fe8a716964536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be47d439bcbf8b28c63d1ade6bd4fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825e95674bc5622b3f445413ab97e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d0f99c40fbe129484739e07f9e6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d079eebeed56c8853d8cf41c35771540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e546545b5b5b701543abf92be509e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2618b72a7e3bb82e046ccc53737deec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d44fda27a50bca790b696228527c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ae8714170b16a8876a417932c5ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90c950d2f44045bf8d33d45422b65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fef566356b8a9f6477e488e19e59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ca54c849ceb75629d0b318f4a8ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b94727c6c33b2373e9a3c2cc4e1f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512dee464188aeaf52a99d12fa26b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1689e20bab768bf78bd7ecd0a8856550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fe113c83eee40d1708176ee7450f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f97570b6620451733f9016a988c8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f916e06b8935d526bab3cc444dc99a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7c6679f5ba4cba40c962520a6a8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac6e7401894633bf046acfc6de7e2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215538b1a2dbc76fd14ffb813b117470556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6962eef795bb32ea3b1b15b458d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799ce1bd49ba527811e329b9afd858558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd3a10fbd1664b4afcbaf32cc4c2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc232e3a7040018756d0303f89811456560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb361fbc0f85ee369314056e80b2b7d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e676da9bca9be55ea7300ec9c50a01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46307d0e232220aa71dd64f897f8483563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c51861127d1f5717ddc98f3dcff9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187bd7ef15db440873dc69f873e050f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ff5fc34831d355a2939e06f4c89e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88903818bc8106e3e7c70f183404cf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408de40cdffddcdd72a22418b0a7729568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3039eb987430ced3c1ba12009fd5a6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdac2de23ce9cdcfb6c66bba481c1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56efd334457b08756960fca91a5677571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56df127c8d15f2bd0c67f48b89bb7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937716fb52259fe81e97f3f03dc575eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a67f17bfb70274561f3f1bbd92d96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681441609b3a1b1bd6bad65635b411a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5536f7fe1ed13c715ba6476a48838576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a6b01a7f26dfc15952a38b7fafe9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15557079ff82e54d42a025e03725362f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b75aeaaf74701ddab8dc79f603b838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4fbc68852be9ac46529f36fea8fac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f57c86969c56dce2f5760b129980a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964450c18e54917790f89b1fc36c0c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8508fe5440e1b099d29fc8e4321319583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31910f93465dab4226bfc7332d79d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c08816b35c82506f2e5e8a40519b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9099837d1923af09a99c74fd26ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd378e639d57c0042aba65a252009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0199a7a719b70532758c728c5dc55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa9473160c2d6aa5c7c582d15a1f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107026b6922d766b4e2c78b562ebc767590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53655f7b1bf277c410fee78c769d98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed06738c24e596eadf84547fa08030c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b2788f49e5937668c2b02d3acb251593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fe88121dc8b149a68ce4ace61192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c528ecc83d96521e89c55544fa313a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10b3f21ba75b469de0b7b357cce62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e18f9a10c7a13e5bc58c6c0d0179c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3e1be8d442e4e1da502cdc6272c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087497033e11c1cef02236bd60675ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22b02eeae8a94f0de9483b18bfc6e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880155955a8d134f10944fbd736ffd72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd5a84eb596591822eafe9949c23d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33b971ace0e6ea2b3b89761f3269d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885f08e5ceae5a7406344c7e1abe1d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643038f8ebd8de5067d0562951892abe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6766591817aa7229e4d602486cfe14d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a57b34fe7bebec8fafdb266a81809607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f32b1304d811a9c8c74f7dc27b514608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc70760c7a712c006fca8e45b0cf97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef40552a00b7299578d625834efdaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd4c93d1b99a5ecb20c258296bb34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119aa4b193ee452faea22b9023bd4a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7531a2a036c9afe0128b48b2dc604cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf765fd7595e2da7f8a6d8dc6030d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f634f37f13f30b1e896212ce5e35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997442e00e0836d7c0cc16ddeecc595616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db111a98eb01d6ae5fd130826c46f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a56ea6a63e0c7d61d20aabf10afce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898c6fc4705a48017241f3402bf898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece89f5f1c326653a652b723e909bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c4f348582d28ab25d206b2f5fffc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8104a070a6588e7de5b764656df0c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adad8550b79c99fc430377cbb750c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a0506fc14974b67a8734df0f5e9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02e46ff6b6970f12de7a75b7a72e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c180a87d5003127ef1fd06bbb1033626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d642b4a32ad9895bcb0ae15dab57c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74023963396d5a7d9a6c2f576ddb1b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7282319ad0c04503268532762034f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e86966ba372937fd6eb34177d4610c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93724d1a7837428861dcddb2ca09c7d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3294fedc18d4d1128ce6f1d7b006dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b3d09cf9d5603ba0d63c6dbdbf50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c117ed3949b5ef686cd6568cad9cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10d53de62d9243b0ca45b5d17e065c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a14d1d1d4657c0a15608f5d7cf2a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720bfb34c82fddeb63fcf92279602d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e499b97260570e053bbb9b889340638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f05ecf3ce2b021a3087a013f866cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5f73015656c4646a0a4e629c2b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c00338c86f5f8ac3dc78de6b97333b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270a0697d74c565271380db87c2d69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4355612ced2700930d9aea62e5750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919562764552504d00a10fd2d8a81a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961907aa0ce280d163c6bc40fc9322645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d076f5bb57fcf5ac9d63e70810caaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f899594ad8ac7a732362b95ac0047647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235716a9842527d85049750fafc2e3f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae22eba2c4db1c68340e4b6afd2ffa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10ff25a5a60d3a6114faae87a61b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4be15da2a88bb74451078f0cbf98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903dc9cac150afa8f53b36f1c7353a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048f3554269d1ba9a9f515b95a74ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28939174ceebe34f1da436a2ef33a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2a9cd05690a1b79455688484fbab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c207881c28907bb7da5d0971d3a65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184bf5fef12cb8cc527eb7ee0eb67e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe1d55d834ea85ebe70e5e8e0c7102658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bcf00a5b56a63797722c5417228c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfabc77bb481f0dff93844d22564b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f73bf7b340b88d6ccd163c65cfe8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c8ac57a5cb83e5918a20550e6723662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d5937706e06854090682a8dc0786663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269ef57c124bcc5c3b4c8baea012c04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ec2cb131c6156455b80505129b98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e21d5aa57b01b9b329043a6085a2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fa257eae47a656c73819d69dd0c25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26777dcb30b01297dafdfe17c9211b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364ddb5eda87ce380794bb0e53215e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cfcef3147a4819993fb47d60fbf19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004fbfd82bb5cfe7de38d35f453f98f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b10afa1e10ce34baf17379e54917672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7bcb0e882e7d9399c6497fc779210673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf80aa82e34970399dfc7e4f246754674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04038701f43750b709218fe73ca6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b835b10d196f82a3967aff1da235676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be0aa0a19acb57bfc173f539633a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29187f9bcceb9007d8a4111c17a325e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6ab268cf595aa1afa457713b5b4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17e787bc68d4d1735d34cccdf179b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd907cb9d038cb125aaf44856369371681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beada94c142f951ee8fbb82198764c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cae9314cc72e9eeec2cdb47884b33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ac0e70c0da08564aa8d049b9f1d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a623883685e078d8575e7b22ef9962685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0f2c06f2133f3aab0bbb5caa9e602686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e0d10416f580392655c56c4768a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ce6cd33624a7e0dad72a8d83ea65d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee063187c0ecbbe629da14923f2d69c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5eacdea680bf19ff477b450e7fb3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a4220b3d45d38fb46611d88d704d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f75796cd7d3031bc23a39d2480608c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5bf1de9152465c09ad50f1b50c7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e33785ba67c5711853803284705b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c6e4f467364091af89f9219b60ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f288c9b9e9faf2bf76e190db48dc024696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae85dc5b062f2a2198d8dd8fef2d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad351e8fb2bdb1fe53a525dc560f54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ee7c2be2c64a508b16a11b5dc847699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d362c7939d0208b7b7e92fd5dc1a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10297a3d6a55a812523c2f2deaf5e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ffa28485bf20550a30ff8e94b6cc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5350c99576ecf0c86825c1216cae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58ff0b99fee10c9ce0f996756113e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cfffd89bf93c42214bb8009b1596705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319efc653f058f5ee4977b1330222dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191e6301d39cbc04e53172f19a11091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd52e61245fe992530492194ed3be0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a646a0b596e1f2e47d03cf1ab3df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a281d8319355c27d71c4b13b2354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7474b90a048630539a3fab71f8222711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d128f277597da05845b4b3b86bc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802ea850dc37ff1f9b3e49932a70bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ddcb5cf681edeed4c41beaa33e505714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1700f7e05f83e209dba9b16d23de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc369fa965b4d6a233d2c1610e9de52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef434205dbe53c8146eb5cec9fb0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db54aa066fd1096aa24b5db96a590ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d74b1b332f020437c49e0c0e224c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86bdbe9f337f16ce3aea4eb6d3ed1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be2c0c17b309b204b43dd6d4ad2f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741cf9762f3c7cc28a39e7fa36561c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b77ceeff12b0cf0449d4abaa38b933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc5056c6da3a5acdf680cff338795724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa9e682c362e4db9cc0be3a8becb9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cf388171fef1822bb030c0ede9544726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8867f8c13f16babc184fa1544e2cd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e07f912489be747f14812d3e64cfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677476551c9eafe2e34a652e734f46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e225e85149e82cb7ea35fbd88c4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de492d43120399bda78271f2168a0b03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cf9875a89b46aea9d283b1a107658732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1b99bcf7c05e4ae78ad8ac8ba71a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea629262fbcd24de7af84f21aa094be1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b19d0862e3a104933ead6b6a5c20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46470577ad080633d81e49b617db0e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669558f6b4b54fb9a915e56733539b5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7451bcad601d7095238785039916e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a91a202ff194c6bc60dd9f1636bdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a2128575edc2a0753db16850d3863740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f856e5f9ca405f22a6d946ddf9aefa0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c97067e40b0aecf755bcb57b0357742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdeac0e26a32ecb8014aa6dc66a3d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae0c9a7e50f6fcea2fdfc502749c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b47f54679f091f7284d1f29faddd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5c155e8f56a9815dfcd7de1e63cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477730c45d20b02b21f29bba83cc401747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8e4cf70fb350cbf35c5926b3fd37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b995346c51d448f545e2b9b18b577749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b040bd11f6d5725a7f29190d8068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903072b6ce8f7aba0e05cd231f53fbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc1e91aeabb8ba4e0e7260f2dea84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13de5f727340986aa96835f95e0c54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9d78d644c3a7b6f76a195f99da8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f3471143654cab7161fdd4cdc47e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02be8609a1921c33aa51dbecbc5183d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50d5d79c3bdbfc46d1bd4e2cd6a9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d01dccfb6406ab14ece6f1d9993a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26abbfd145cf9a62a035506a07505ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8ab51a7fa78eec913b8eb5271e5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f95394df9e00e0974ca8e1dc10c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627171460b02e7ba94b539a67163fab0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923bbb7d85bc9b50102b3a50d60e04a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd39c7c727f9be092dab2ee3b61ef8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4149287835242fd4feffcc3ce8a96c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450cd84f6a003ab3358f1a9b18e39a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed302057dfadc1b69d082037751ee4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>