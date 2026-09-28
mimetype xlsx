--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d11d374f9d3e1c9dc2052876a59d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855718f94324e1f15d9fca496733f7db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68afb06224cf72ec4de1c978b71c3833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af935bd984ec869774e43785be4e054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29558463e43221a8f845e18cfcffbc2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96451e1d0d6dc099e175c9f164b15d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a4942ff20c1442c61bacb25f915c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa317a9fb84f95f9b82ecb10d79b8158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3f39df84ec2755464165e75c64cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224ca93d055f3f85b60b61ea7bed6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd69bfcc8d7f26be0f8c2afd86891d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bcbe1abeb696a9052c70747c4725912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd19a2b973bcaf6f38742db1b545813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c9df9eeafe2ec1da2aaa00e0b47e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8ce44764ab87ed312edea58b252715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0abbaa87a244d68706ce0e050ee1e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b6e960b4cd26158bf3eb7d78cc5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0db0699390e6764ce67e250a7057c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097d6c8fe06ecc1a63336b8aff601d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc4d3d056284b75a44e9e3332fb0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e89c3f5fa8ac062eb64e97ef0bad5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d0b53a822f35a618d24cc09cd453a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef76b5329cc599fd47a227fb6096a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f6a57798a16d1425c87961edfee7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d5e5f1dd9ab279b085bfc44abb0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3a0cd38eabed66d52aaf4a51dc70626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e207f9f7f8a476e8c2c01d498a1f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ce884f8f5871c43abefcf2de9b6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ebb8327dcc880996e520702433ef329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca13383bb43c41a88c061ab55297d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567429dcd3cd47ddc7e6e464943cd0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c711132e414b9ef831b456176369a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d9266ee34c935a4f4297843967a3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b6e9711934a5540138012e06d653f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d8743e95fabcb7eb05a8dcb8795e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3430e6a1eaa154169b0572f9d91f69136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a3725f00b70e1dd54d56be0e486a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f83f98ae107e1074217e0a154e66438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042bc2ad364aedabd6c5ab1d17eedf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d834adea052c27bfae4242c95936140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab3173edbf8c286fd7212a951969b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7006f472705ef7154a97f800e0bc6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15c756c9aa2286fd0c9138728bb3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b7677bfce69dda1d44058f2cb483844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278536d49bdb5e2e8506f50cad642c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf836003ef7895d22dd39c5b3a9abac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1973783a65ab45c0a49f3fd8d1c3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf8b750591661c7586cd7d22190ada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab52cb20668d8fb8a1d235e2e7ae849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793286ce879231f49d40bd4691c89650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4de1f5b53a897da1253c61999c2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee5891e30b81107fc358d54be7e7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10832ce537da0e369042fb2c6a8c6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c3f4116bb394b96b56f47c26899854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d94f936713e72870bc535688cbd3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7a3d4604528190b44638485018c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926e30b505c72606f89860ebe5538357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bfd0a2009b0219377d4af9458b6ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacef8ca87c8e59332597b872b46b8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760e9968d25ee738db029af7cf0b6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815825befecfc5a61c9db667a598666f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe4bdf86d42ff3e0267fce659aa1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc10a03b36cf2a185c4faabdfc014863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1668abd00c94848b3cfed1282cbce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f2e8eb7aad933874bf377591f03ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4db8f76846f32af284d0f4b141b1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a126a8bbee4a75a1e526090ed6fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec2c1a91b5ff778619215e9bc2a0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3228db7cee2873a49e00e29e7c8e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a38a4a9a0c35c9e7dce36413b0dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f21d23cb76cec1a98fab57a38a4de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f6ae5b31962ba90b9a18ff81e62872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a6f55f0ad5aa9925c37cd577515d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e371f7c1b179e4262b881191d0757c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5046011ad8e25168528288f88147875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3721a7cd6e2366d91ae67af59444f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa352e56cd9b9444a65b61a5b3c93ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6161110f8a3214e7c64fd3933c75e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cb0f1e4c89ddefdd3bd70e260841479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6636efd8e6a07604ce35ba115aaabb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece67f278ea0e33df6cd498670109181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4d16f0d1fcbcf641492d64073d3ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab94172cf0765d89a36b4e1b5502383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f843bc70b0376137e1b6b125b8aba0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cf3676bbc37d6a968f576e36828685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0830b853ba00e2c7fa25390afceb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8138ee2bff5d959043440ca3bfdc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac3d1efd66bf1da5c233efa692f3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d47df6d450e0b434decc0e2e48c3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b41dde8911bd402e6fcd0a6d6c604890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ce8d28700331281cd3425629f1fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f927a7a48071b625c5caefdd91ea34e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbb3be90ce06bf86e9d408458e95493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879cab710f209796bf0599dbb73bfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4770a819b66af767f60df37c8d537095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84f7e43887420c1952bcec685055796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9dd2c7a421410cf396ad23205858e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504b012843ce1f013e8d71ee46c2c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932bb654a579a6fa856f73b566831f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b53c9f57b3b8dfc25bd43c1f26e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58865d80c7abdef9cd0167dd90f5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40bc0e04ea88aec7b42a60fa9bf2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce1ba20be5024656113d2e1f83c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fff5d8c235a15863b58d1d02453800104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f60455f67e1ad00df60434b57046105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77709b03bcd6d752acab47e72861cf73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a0b3f1808e5d4b7b4ee65871e059107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba5f240cff706d9179f6d375217f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695c0fb5bbcbaf2abee170c7fea8e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6dc4f4253186611137450a8ddb78f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41f7ca3c8a2eb722f0b12d114d0f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78edaa449a9f88075649873088949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52a984d684f709d689aaea824a725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9bb2a45f16431463c71aa57676ad6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc59f8aa62fcaa30742114a7c8ef7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220eba75ab9dc8b9aa0e9e0c9df1097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d45ae3ad76203127c856a09fa1d89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a08ec0bc1c3a1f17538c995fe98b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b063b21635f36e83e7407adb3190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d8ad6bcc5b00a5d24654c1116c88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d66806b2dd1aac30222ec0a754efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d8ad4e378c17a1017d7c183a2c96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c421f110f974e06c35e81a35891f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b47b34e2b2ddf3311da76fbcda83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eab02d659a1f1b0fd05d97202c315125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f88430e845c81f21cd03671adbae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92c97d780b62856021cf65ad38136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52373a3605811b8ceb339f6db30021a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182857c5749869aeb8358e766792999d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5d6c238ca202423e394e929ad1b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249928eb72aa3a951965d9c9ad46f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ee19488ff317827d3f088678ae18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491fa7776585cdc10f443eff97999f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe846ac9f4822d019c1db0be973067134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f9d632b2ffbdaeb233e59b97686f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e98f5de1ee532d672ceec78ed146a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00a4052c5b79111a6319d15319423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e1306fc1270567eec63585d08363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096215720e2f3b70098556d763d95c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e054b8a9de3a64e3c675b11c3bd956140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f77bd618d75b0f83bd608027753a41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f262ba02a44082896dccbdfa2dfaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8d85b86574ff2db2a53e2d3f23640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d31a06d012b1a708be6e15d580e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994bc318bbd2c3996fae9b1a01b1eb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dff430f795fc3d098bc988305b6d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e6b62cf4c24565408522b82ebc50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66665bfa50a8316b564eb2051d82f741148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9d943aa2d04756ee4630e5d7f5aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b4abecb2364235dac3dffad7c292a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f035fe597b909aa10f2529e166e435151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b996e03b4bbd2880e51d36942c0c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9531e5d7f44194b00237af26fabf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f2e6cd6f7d4f498dff359c4eaf60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac506eb634a6c6685cca321bd2b9c259155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c57eae7c8df0e44c9762969d6700c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba100aac68a69d81a254ea5556dff2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662329964d49b7f3c0489a6663aacff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a29d8e22e86f7448c9fe1d9090cc36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2c3599c074484a92df309f3b3eb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87fd9692c82f5fa48d0f130853480c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4465242679fa6d811fea7b57dd62a68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee8635768f6cd3d51014a17ce5e30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c128dc16e744958f080d505e03592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f6481b8ea2b01f416bd011fb9b53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cddc114e2b1a637ee53f33eeed6651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb3e50f0acb2a91e57d0b07402772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09968632d498bd73dfcb344e364757168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6895cb68cc1bf6b8ff8fdd85148af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c022bad734b55b7a56b7038b55c2d2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480131260f5935ccf524b408097898171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009a6fcb7b34a15639c62fbe2ab4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb5578b27e4164d41516269b486cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd6b3d7217efe1b33c1478f89bb4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4284ccb2bb90962b18c3acb11023f8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e14de6e03ca38499cbc0fbc130e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856642cef45ef028704e9b1c01a1637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235bcc640e3663ec65fd7b7c1ee665178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf522285e84e3a3ed5ea1d1ca382ff6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b031bc0dd564582f81a4617e399d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d0c087f0d6c2a8883dc202dab15c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5b3d820f677f215d035c6e228de0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204942919b231f52290255814d83dea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824635b31e6f3400582fd0f260a4d3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063b2df3caa82a8f98edfc24b2a3e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f9b43f7af29cd066e7daee181478186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78566656c446162bc0f32c932dc647fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a93140214eae44b3a145a6c5e29a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b92456ad1eba7415b7527f330adda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099953fa72ee65f0ccd2fcbfd1d014b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1efb7ecd35eb86341481e4536d75c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e95683818c517119e3dfd55c3d815192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325485f773d7ec3808baaa112300f651193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22df4d09b82792563c1854381f5dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475aaf0b7ea79dbf8817797b3444959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e59589a04225448b982888d1e230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b1a6af92e6022dce90db16bf1d36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb938fa0bedb1cd3f0ef20a39b03f3ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84961935174f8cedb73aa13524d22822199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad092d2b952eed73d4968b74d34f41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c389ebcd0bc2c23c3f2031946320201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3def7d730133511b9dcbe888e9292e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4ab1276c8a8f20e96c9fd2f348f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be009f80ef939df7b8f1b960bad68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c54776499721251e6b2a0a8e8f35a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf3fa2aa35cfa85c52f5c76ec58c89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be1a909a3cd75036d59d4c192daa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d17d641f3d67dd8f852f47155003a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad7304dee9febe89d324ff0c82941209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17094f52cd828c1cc535058d48e232a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89a12021a41ff79c6873fc4b0aba8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e343afc9a144f8535c40ba600184f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943749ec6470c5c9187d9c6ac71b6f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deddabb9f60e1ff7d60bb118fe53004214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482d9bd4c6fb69d68379b4fbc52d3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575343d7348997c99ea75214e823fa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b037337a3c4b5b53efadcd0e41187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396a34ca89ee0517fc7a889b2fa43b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1fdb9d773e53db6daf4ab40e911a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317cd077522531106da487f0f943a80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830cf12cda8509e9ec5d781b936301d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f93e387852e9beb1bc259d052eac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b21d6ccb5f7a2e66b4320be45eb45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154264b3125ae7c7bb6687df3e214d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b89adc057ba5631b71f2971d560b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b8a4998d818747792db6df7b31f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226515a4b1a9ddd6c62709e2a1e50d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b0ef2fcf417ddeaac5fa133273e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5045071f0dd4e5cde30256b610c84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e70c982bb828d8996c05cf94c99436230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe29d9e88b1bcc87261ba36f93bdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c555b3e90da174babc227a43d6dd70b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acac5b2aa52dc3e55e3212161cada7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87078fe0ec40de19205ff6e945c73534234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddec19c0c7a79fb90d184c2db29ac5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385857934235841c0f56852ea3d7eec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea79ebbcd646fb7b2c253657044600237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe44f9901aa456a1e8648f6eda66a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cd7d9c2a29ea1409e076f4190f1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30043724560ac3fa2aa4ddedbf50c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec0a33653720941e96a11db0eb147f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ef599775d28e9f4484a6f4e586ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b6181f6c54f7162c991fb6b8d5f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcab733fa07821afb3675502b1b36a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fba0ea6523d89e31bc35e1a98886a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7726fe9525f5b879b8b3694029ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ff198dc8fd19f23f470a7d2ddeb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45167050c695d19098e04571bd0c2ea0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead078601af23da81ddcb7380c6563ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2f163e3857f9cd5a607b23b57e4b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04429e699bfc6595a1c4a12d82f974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f379813bd081b0079a1bb9cc32619bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c1b2363a39fdb380b5d8857a45ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f6485c1502ccbf216526b60804744254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42328261023663a630d4db4284411255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53d9308d40b98b8bf0d6a1ef4b95e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e14ef58fc0d4f4832b7bcc0e8bbf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517274fbf8a1334260ead996b372cd77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680aaa569774ef5af2f85eed5ea84fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bfcc8dbf75a9b738ff03f856baacc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e56e8979078bb9c9770fb8b08a9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40287bd1b4b1ada0517e9fb0bf9e52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7429c5afd5e5e9d2b5735a77f9c718263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c393696157215dcaec63dfbd0191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed85e96fb4eb6abbea7d49068bfdcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6a8f5721d4dc786fcf0d5b263a4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d8dd387bc5544c6118fec46eb20f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784843341966cfb017e33ad193375c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cbb8b51f451b52af7668d921ab25c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f8917a0533ebd39a8d40b5b8a277270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d2dfe86a763458d3af08f4233e1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d8b238439c2c3dd8613042dcd8879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1bb623f3edb845959b8e7d1517a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd49bd97f3adfbd37c3529c9858575274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f0974a8379b7105a2ac8e5a73a6b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d70d95fdaa59045a203e27b19ecdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e77a1841042def2d1a9e8cb38448277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075144559cef14329514658f074f0583278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a72fcac0b42658024b4ffb00f74db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b59e5d9f4592f6f78ed569d08a611280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5697f9ead598327cab9c3dc7fef14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741ff836d2e57f224e74d17e95a64d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026233084f89cb25bb5fa3dc83e92a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7bda2d1add647097d1e2ec9873d16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4e7dab595d00b34f19b69f938b36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0f62bb0497f9d9d3c5d3f3e1cefb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71bfc39fa6801ea17b124517276123287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccdabf15e05aded657518d6a1220ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd0c93427d7f00067863f171e79883289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f92a2daf689d02670ff5a53b29a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f154dcf1b477e05cd9cb0c025a2df7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14af77e6b6b7094381163f500d5f16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3a4aed881e58bab7c4033fbcd6d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddb098c32f34b2f53a8dd942d65787294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155783cfd7c6cec149ad4c6a51d1640295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e38ea889b98d26727c29abdf8fa8b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed545d93e0199ac4c5c705323226492297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc74509cafa7d8b3291b3ec1a877faa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c8e18e88dbb2db9a895883baa442299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea820f415d1f9150286c85321062518a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f484000c513b48047a4318fdc44ba2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca130e4ceffaf4bd175dfd6286b33b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2476889940f199f919e0cd090f306303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2cb5288143cbd8fe7fcb452b3b43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444b8c2ec6e6da945bcc77945b2640305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75a74e30d7d382968c24ee784f26b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0a0ac69a08e203e657d81462fc3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41979f686b06cbf4e1e4bb4302432d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09553bf182eba85aa7fda8a448e4c703309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a0fb638211c51cdea0625e72b1db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1609c0c0399459817f0b30f67b4ae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc18e9290b45b51ae217f30d883488312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae8a28c829145c5b58d15b895ee76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e8ccfd3c7f46b591d094dcdb84c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e71cbacd37d9f44347f284c1828dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f70d3b313035a13421243e59e3e97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c24b5834ad707802037ef84a308f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0bb78aa96e1e6e8fb55804dd44a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7c472435edc65a968beea04dafba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3504c34b7d053bce633050e534b5fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e5a7c0d7c3895eda498ebf14b842f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d61761bca0a4f48d66dfb9afd5bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a597ea3624ffa0edfde6dadb8e511323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d8768b7f9eafad0704498e10e1de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573765b3b7f8364f8981c0dcbb7545f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7b33367ce852c23555f3bd570b8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b571e0fd547a30270182d8d2b2f5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806f5e7ba0502c0ef650c1c2572c8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b1ccdab524d851636c106d7da8f13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6a173801d5cfff0b414a937752daf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a27d4782f32bdef3a4a68a47d4372331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d209ba68f38065a8cd7a2f74553ddb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1fdce5ea9fc7ed5c6175c961249a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389b3a9c085b5bfcc49086c00a4a7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045f7f05b61c8ba0e8ddc4d0904b3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e0da9414a0ad2ae399f02e2713ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92d2adbd956ec016182d5c5826f2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918952af8e1ad5ff9f8a643495893d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea3d27cf3640937adea52f137423f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b190a387d043db709459e3b9bc3872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86feab397174600253855b6605843fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346a77e01b9ed5ab8a80458643831c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729018d87e869b9d90b88cb9e746c14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299884415abd1750f79eb3211c5365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b095a7b9cb85d1c7a7769cd1fcab5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669a190432b7321b24717f084f64b99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc2b45667fd728f52482f2e77289c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720147ab8a4f71de52ee1f9b8c80c1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8094d51d3e0767c955919c683669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c06b14526fd0a433adf1d4356232350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a27f6ec6b8576f0d63c38e7550cae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c735deb03727043906aeef49ee4d04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e6e5f9fb5d1a5d70c5c87829f9f5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97fa7c662734f7da76ecd5da2827cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38b6bd98ed5e645ca2bf36d0f08d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff9200163be4458be02fb61f8db8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72206f06db95dcc6ee6019584388a0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4329698f37583ac8823227b1802ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cf7f60490511db999ae7500ea805359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d184d2c7e0f4dc24224a78f639a6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69e1a5f447e2261b9016bd1e75959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511dc96800fb5c87c2b7bb2de83ee99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1c96bda06cc13d3f0bbc439454ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f32d0085963e86451c82bf6bd5a394364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5d602b83c5153554fc3babd7bc48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d492f27bef9a6771c0e7a85b9427e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58251666094596d6640d69dd26986367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791823f5a485a5b8c084f40999e2640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96932489cee682c88a103d4d4068a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe5c3947fcb198d9cc8d484a2e489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243777d81250baeabb51a319f6f6e792371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1b4164008170122960a93fdb04f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703923d8124072e65ec7a1fea488dc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48243565cb17e44b266619d48c1769b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209af9806db83abecdd29e7fa741efe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8c347a6d322ef1f59e0183ceaf50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262d27f21edfebf7c52c94c5dd89e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fac27c6db383e7ae98d390e12d5bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04562d8b541270b7b4f4ead1292d9326379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b05f3916ff2dd21eeb9b460e9ddd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896883505aa6d15a8296f2fdca89132381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044d3af9f965d425e24adcff2f407ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27065719e18133242cbf512cb8af154383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b888856ba2a097f5d768e8de3a101384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45821234892c0b302e35fa4ebdc518b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ee1464c79264d92abc15a8bcfb71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7c7781553b10fc7d6383946ea80a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36f58c6994b31d8b2088cdf78707e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985079d2779ef43ef0df0d212f39fcdb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d27e469d03c499eb4d1aa85a88ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c338e8556f984076f059d3b63eb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3444916576f304c11af625946f26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cabc07f3683242852bdbc15c549d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a36ab9bffe199ad15a4fc0bd360f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee216a5ab8463fc65b8d989fbae88b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c2fabb2325328e1a5affeb53ba68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1ad96688e5b8e5e1eaa9391e11b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7293674435825559f21cb843e3e4f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd3c272286301b05626633baba33f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf314f24f1a3ff9378efda915013d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b03f52679656b83eea24dba6be457401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7417efd8a08da91720886c1c393c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e586f8faead9ce90a695de619d59bde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f6e7bba5517189666f0ba165f3a87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf9437a8bbe785391da56469dee8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3ed002e3fd6dcc6626459c41c9f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b20a357d571a7dd30e4d04c39404d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8dfd721e8f32b9374838d220d8ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ab44bcf2222075d967803641c9f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370c0253b710d52df65344b34923699410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8a6fad4337d5632aeb58677fcf2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab1520b9d075c498beafd4d2e4824412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac256836f8fb777a12654071bb6cb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a615da260cb90664b321c2c922038414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba5489736b7440c15f11479683fc40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15308f960045821d97d6989a63ff3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da46bd2d43aa47d6a9e2bb7c82d0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3719deaf4143b10157048090dfd47e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189ad0682c8e25b8132281c27928f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69cb7ad96385139e6c767f07edfff4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd06300f9cdab4948a09d9a556d14a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f75db73562673b60dbdf739ab55f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5893564333c18d5bc6d4e9130b7e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60f182dd01c273bea2f4032a991c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424790398bb2ae04a95c0d0a409ae915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb081496012f862e7eeac8de31c2b7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3576391b4ec70678c98cd5bf1da75b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96369f273e2d0283bd8d4477a9b54bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa5cdd3c6ce50d7f5997bd2eef48e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfced6bbcb52ea4d1391346375e510a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287194ba98b714e94e74c67e767276431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a6173cb664cba2a9b027295e093f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba5793b7093f602dd6ea23126cdbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb99104ad34685630fe06d36cec218434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac94b5d6cd0bece9e1243afc5e434435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d5ef591134c90ba15cbd2ddb8d0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee54be4fde7d208fd49eb1efc66d87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e13c26b49ad53971b33a544f482cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2cbba9309e85aca25a8308e3643f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443adbd5f7a100a23fba48ca1a3923440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609724e7444971836f7684529089ae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e76d73aede17c7a24582a58f3ce14f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb05e83003cefb24a75824254fea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3307d7dc7863686927c772f16532444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6708e7a79749b738b26a58f61274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910059e156caba9f39b9621fc64757446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b8302fac83561d41c742705ed9f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1e75e32d3eef27a2736d1dcd7edcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a9e352c4b6df4a7d7e35e9847bdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba5e715e860dada49f5d13a16401f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d329c7bcaf908afe9e870c4f1e63b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b53c2673d2651e9c3ec2db994f95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5719d5a29e802b01ee05199808dcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bbf963de26ebe0426a2e25a17114b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de022a716faa21697da5c92966068fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a84b9ffcd0cd1059434c662b42c6a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a5ce015dc6e74dac41a8601e3217457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bac612862e94cbb84957773b9db20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d078436790e8c2903448f363ba848459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8691483a3eb78246cf038331b6967f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f406e3b2b45e2a95459e171530737f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9461a793de95e51a20926985fd969d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc94a34c8e7aec02d093a04f037838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896299f4b203b657fae0b76695f578f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e142d1ad2a0dfb515bd1fda9189de0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7c293928a7bf22abf359e063066f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9751a2cb730ed3f0debeea610e146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3bcba218561d141c970a1347bdb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cae7ed661cb1de543e3940e0f458f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365f3787cc4610196ad6eab229264b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77395507a93417569a1649aaf2dd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08580bba4c3076a2840d49755a146472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dede1ead0f1982baee9da4846080b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792675747cf80f8117d5014d01d12f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714b481464a3daef05a6219a40a353b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a853dda6dce36c7846464fe4d944a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b7c04a30e848804e188dcb04b38d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff775caf48b6a0a10f598837c0d1bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3500706a8427115cfe76db958ec1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0fcac969352bb75b22eca24ee575480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d94732df60f33f73314eab276934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f83b578d6ed95812cd35668139b26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df4da4766b64003e6a35cfe20aec22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eacb4255ce8a5032c769b635ef821484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a106fa069f3ca70f0d08e0aea9bc68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227920dc4d0b05d012228312ccf05357486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1baaca554c032b1a3a6f7800fa092e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9129ba04a938befcf5aabe73b82a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ab4a0eded3b632cc0725f6b89c4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42392f8dc84eb6711ff725b4db46943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b98a2ce3f3c6df16bd5e4c444c62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544e427ac3bd3ffdae7728a6f43fd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee641b3aa28bbf8dba67e84a09506d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c664f85c68430f5010559ffff02b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68efbe77ba9f80bd267163e001194495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bccdd86e32ab7289116f7df409a3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f2b41f9d85a000129e73c97c9f1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa4eafe7c9ddba27c963975b23d49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af990e28a47c6e6458f813ced4e8447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc73a1ccb329cd22611556d452c73c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476c410f8b94e8af9b02b4f8c3324cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875456d2fa44c8116774bea4c07e74d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86aa0dd7fd9b7c8dc98d14c1699e62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471da2874609a03c9f88cc85332404d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e88fa29125024e8e691af8e1483b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231d4480568c22bc4861c2875abc0b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa12bb1b1455b6fc1801a453d5048a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf644535cff814428ca66a0be0fa0370508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b18f9a3dd30e6b630d0878eec165f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908e68d139afd908c0a217066ac1372510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630d901e5398367d78d06e859963a0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d1fbd72e867d24e916af83436b6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d7eec9f69a1520512b504dcd8304513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cab8cb7be7837bc5f85085a561a12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3883107c72b2632a0650582e83f5d34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc10bbf910206acf394b33050b56a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aebfc43ffb6a8dc8d81158c64d352517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb73af22e8050bbe103a4697883570518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997309e984175c1a09cf7a0320a7671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc58c67fcf11ec6ceb4548e704b777520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1792b1f9064a4c0c61c6e60afd057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffd0c79c6ea33da059eb95db80e67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5628aed40a0072f3981e4275756c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798de823374c7fbb227c230082df00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65ce2d0b8bb8d041da89e3533a4cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c66f6079a5ac0ca37c3cf8ee2c55bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706a6b6f4c1fde2720d6931c6695c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c12001d78c3ab072cbee397e1b6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67381646dc7fac026d4b7ba89446ffc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e175062871738bc4fbd6c3e460f8f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdf2eb993365c215ada4d1a382c6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef598b65cc6ae0fe83df3d1114a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c12a9ab259f01aa4bc014b9616f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b103257921f347d9740cd5199ebe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a09dab74089d275468aa494ff374535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe894a8d676be47502779e97a93e1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a6cf1653971ec3c6615ab7d849be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a10bb75f5a5da410709f91ff418ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd536892e20f1fc3b85bc8b4826b70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7de287a4e3efa559d20b1919a175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec70f81d46000977205fec842f3f4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e144750a05f48dbe275356442b3eb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949b92782441b7c19e7f4c921f01f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89910e9c74beb0e646918133ba89085544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cbce9ec2e41b1a46ff0f01ba85d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86b24bd90c7657cbb777b7e3b1ede546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b12b49d627366c17aa78a4c06f42a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c07ccf13cbc90ad48efdb59e4bc0c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd329feceb6f95ee3d5d362f0f3444549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2240f526ee20a61903baec3a5a942a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58992eae10819838ed1659e487fef01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849608c29e96b8730b43e6a03768ad6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2edacef88ae7bebb2cc52f9e053f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb5ca17438c0433bc5d330ad54c59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4b7d642cf5c48ba4e44913ecd273555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb6b3828326edd9cfac1e4df14113556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db08f3de7fd94297a14bd5cb6937d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeea7efcc78fe604a46acd85edc2da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677cb286b61a35b49bfbf479ee087b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc740bdb6a802b91a0798ab906840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6ed91b81352129fa6b3eac21045f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056846e8ee2fddeb6d5d261f2807aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93944d2185fd0b7e35d3f15ffeee69d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5492236994f5af49655be083782e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44215b9874594c4f37f6ae2b8206bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2257a0e0406a231aa0f2ec0ac2906566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa04f79a95700da1665e2514c115818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5451ae23540a0172697fbf4977c857568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b20a265d565e0756ae4a19237206569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d187853aa043192c988ff5102b19d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c395a98a717c93a9199fb0a83fe8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68159bfc99360eb03b1369b69b5b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9341c86ce554a5fb311b85abea3724f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20ebe51d03eb15265dabaff331c59d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356f597efac66b319797d4ae6dd599575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6909f062053358e274f67595b9ee24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab7d920df333a86e21e5c7f9e748d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b9513605b47d035c5849a0d5a3c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6335d1d35dbd031db0fac8f6b9f2075579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d876d243a1d3f890e00b15bb86bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe562f34a1a0db7f465177cbe16bae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e928976ba4ed7b118903f3ff919db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5e8f3dffc6a8ad0519a7de92a226583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e5b32a3282641e93e5389662dcae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d66ce1b5bdc66cf09be19489688c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb73e6175e54cac981440cd7f5a959d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927e2d9f881924de087872778f3012587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dde4c8bc491aad412a15d64ce4458588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e7b0ef4f878c9f133cfefa027ab1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a66b276213b8abbbd7e353c36ba9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f9e73cdb04fe82445915943993201591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83e0cd1741f1f9d62cee5d08812a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3740f8a51d7b5ceb7a3ff4cfa6ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562acf9a91b0e39b2f92c5c4ff9d1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebbed6c4dd624f84b1c327d51ba5b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b38577c4bba3ce2330a70d0846d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ba4c2685a1e009d4eb53743a4e0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac0773dbffac7b2b562226297349b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf87d360a56a4e5a53512c74f6be6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd061b8d6ef0319d950c36add5151d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46223922a7db3d69582f734c81ad62a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea617f2e970e8d3bbd8abea68f7251d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a9b92b73b0668c41004fad9516d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20827682d21a41fbc9333da757d565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756460442ad66ed307c816023d0ac902605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3a074d3b59799867315325a2664a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701cc582b9185e4e479a007d03719e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b96425392dad89d02d0d08804de5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee99da17b2a24cc687ae2aa24c608b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bbc4c0556a5032adbc1c24a1d79c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dedf5137babfe2b3376711e433e1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4daeaa6f43c90c8155bb89470210ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d29eed253568269d6782b4567bfe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892274685f16ae50c8c2a6d3b7881a72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cde6bad6cd0d51db367afc9120d04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b951d63ccec2315b6116f09432f757616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dfeed4cc803ae2c70a6ff2a6148b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420119212d1e9958eb3ec841639ba2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413dfa6af893c6c4abff49637733e8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f76ffa5427053bf74d466d7a8aa8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764a95b4f86eccfdee39c67d42f96f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6619b64714d41477f8e4f9711440cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592e5eb0721a672728b63c5f66ce01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c1cf110a01b4f3c1de3d648a86c9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d2c68b9174c54db93438e00ad5df2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901381fe4bbc1f67ef6c25f5a687da4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed6a24f9bba03d75185b0a02d58a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad41b8a1d20eb00f268131fd612203e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd235fe3ce09451d8c42b3a6848fb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77876b44ce6220f36b1a61e5a10b636630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509174670769e6a0c169b0a42169f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7379b022b0fbba74d119f7b76a12c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763425855ab1ad527bdff34cd463b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1957883a987fde6132a922779a87a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf365ce4b61a302884e042c25ffcb2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8342af1add519fec768973d7eda5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b2d3a0257c0971c5f0e2ce0a7702f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed82d4269ca84bacc3d7fc1e0f15e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff013ed5ffab7058da83944b31afd03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb92d9011dafa4883d33d77e5bb39d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd6c10cdc2e9e93175d78e65bcee37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbcb4d26d84f7eb8f3bac12a335dd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b10365873d3068a3b245d42bca13c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff9c53db796188b5f9e509b5cefb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd079eb912d8a21a8831a9169267158645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ff93f4fc804c00378908345f43ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8e36a6d8b5ba7802a424f4a971b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8a1d9fbddf9016528e452860a816648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1059843b8a0920680f3facc9ffe61cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a1156e401984aa6b334892f23d95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360eb2d57863b6497fe14a31475a913651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455645cf7cf02d30ecf2f33414283b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf47b10ba08467ab0ef02e27de697653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa2410251e99bdb485c1932cfe4d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996ba44e85ba1c70a59c6d5121860c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ddec11b4673070546ba7c891db919656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b877f59ab4d1d1f62e65d878a3e68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16caedfc123212c4cc9834f3e8f176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf4268a955169bd99dbf2aff3d5fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52a849e0eea32a6c239fe96ee5c68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48db5860ea2e9e4c4b981362f2f97d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae68747ea80250df8b29849046348ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ecfcfe0b1dcaa357baf1759b8b78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d813e5aa342a39455d27e9c3c3008664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba359bb043751ff78f1829ba8dc6fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d907783929b593d54c34c8b151cf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecef4d94e71f1a1a2b3003cf9ebb112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ac5a5286c5c79b2a9f4b25c69bc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24222e0f63330f051c5e18cdbdb296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa8dd21c779fdcb8a1fd4f9b3ae3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516bd582355041f3ef4721c47be0c2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e1f2e4b4364a4332cb14919ae729672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296fd5cc2f092b1439b7d41b7f2c9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aaf4db17ce8d025820f19ca7da753674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4283c0728033dac3c081ec5d61e2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77409a15114b0cbd3e01ff45653144b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255901909ccdf6c4ad8a339f5e11605677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0d5f5251fa0ea1cc2049664ad46c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a390420ba64b8e9c558854ede98e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d2d29b3f17146b6428e6300f499d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee2a6fe379e569b90f851b83711d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ced7c64ec1cce7b07691fa9af312b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1b206cfdb7870c63acc2a68a413c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e759a1c70b040d7534734ecf117b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234caf248586abb509006529bf7074f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034635e70b8bdd4c8ed3b2adc6676bcc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2a6cdaa96506f3ee6cf0575b2d7e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec244e4cef406b44805227a3ec979d82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6fc1cac66aea05dfbde4b105a0e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64c4e4b2a8f0ae6993c3eec7368af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510be517cc1e223191f0d5f380073d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd08d0e9993c4f538146ef25173ee80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780911babd46418b4f61fffd3b507264693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c299442c149db65e453f25d89524ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505787c58edd4445af4be37a9d07aac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc149cc35174d3dfeafe9d7c40bd8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b02a88f4ac5ec8ca07d664396012a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee944e216b8c8436c4bd683ff085a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317726e9583c06424aa29d170367666e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5690155a4df96422ae213a8b9495700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564c53b4578aa9ad9af53a89691489701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1085fdf05e7870c3e1866b57600bb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f45367a612fd4a84d35ad3a2c1ba9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4d9b91277f937a3e21c8002a70cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8942426dba7d827c48f4e83ed5d9f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097211054b4eb968db6f05312c0b6623706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea3603752ee5484d1f03ec67bd46a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bef96c24c17356cefd97d8001976d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c785085d39a992b663827737d2b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac704475ac28234cbf48ab718202c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213bc8880bb0ab21d47e3763eb86ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012c0ca51e6dcc49342abf01f0d2c65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafaf149f30d90e94e8201dd97b244713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467d37e2ba8e085e2fc6fb056030de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827deb2f714e0ddd6cc72dd353884f70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc991a4dcf8ca4f8a6e2b3b4ad23da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399ed4d5aa78d54feb6f31fd03585de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1980b924b8aa4456a1e3fddff9b9a63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640b042550a3bd25b24762256f4572719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af7f1c5929df850c985ef4a48e82e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe633ba878938869dc6e4b06b905e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a9be80d6a46de2cd3bbf5b951c19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04569f02cd2e05f7e37e0461072b2710723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b79810c25c76f2e04dac5bb015edc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f5fbb4eae86a346ac38929a564869725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe8d40a94c3c9eab5730e123baeaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0534276de83e71810d2d5a398fc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14611271c647dc9086fc44384f729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215d6527f67bc047ee5142d2ad9544729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc0848b0b1d8a397dda0c8577fe1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853415db9ca6daaac95715de20612ba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa027be332e1df22f3a0a2e688dcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e41f59abcf4ba971d6a07a1fac420e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f3d9758ed8803d5ec09029da261c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e33b3b836347071de74bbac7a139735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe7c15eb515c7200517797600ce2d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842289989d31b83b79c5ef75fcfaa2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f58d62bb553785241070a75f84104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3e44c69031222a14573ac8d6420e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c30887f79390327bab82f242f7cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737ff2c2ff1f2d6df3270d1acc8452741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea602c1b660465a7f8e26b87087e92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70910dd249688d1e83333eeba23293743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cea4822cba39e7d16033f1c17c650744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc260b818bd5a67984fd63a8507e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05092dc6f37d496dd3b50e3dda375bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc3a02ff8a43faaa111bdef07c9b54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245010883e07d02bd233fd307330f303748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528731306b1ead192b235d8a5e9e2c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808167a7ca9d30494dd967f1480bb828750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6b3e4db0ecf1057e3a36f3c48a38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728aeeec631488fa93548c6a8eeeee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b4f828287e6aa8f8c9e8693125a41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdd5ea449a67d05ffb362941e5f02c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69da5a80e87ee1764eb977bd73b30a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343528938387bef58b59e7b3b5d8ba0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ea99f08075bbc9dee30ebf0e12de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa349b02578c2541f50050fcb30cb62d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734b06baa07a904a1dc77bd3ee601a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84779e28b70f14e34060b7767ad80e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99bf3e75ce8511e2f1a72bbff6adac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13e08fdf400343196b3bb81393497762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc4ebfa781c16080c8b0aca5aff96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49824432d73c81c2a795e2493c83e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77b7cfe47590cbd3a4eb070d30c7a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba471638fed3b785f058107313433a17766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02d691df2cf7f484a9c31ad8ef81b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842ba8346d591392ff21d51c4bdbb7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f162bea1b963443a3c1f7be22d5cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6018d93099580beb9af814cf6d0b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e696f5063d518e2962efe0aea666771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f8c43699827c8301bc37653cf99a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e5d757f8d993df4253867d235edb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75acb9ceb09804f549f5569077f7e71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646891411ba087719ef28b87e220770775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f88bc4e12356cdb2022071ddbac3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f14d8ba9861e53976fac2a01c315777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2071c487f24158c0c41cf6f0f0245a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb2946f15df7aca1aab768619c06c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a93f5bc8d3633a0d240efaad3f80b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27fe6535cb5814d259ad991a878cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba4886fdc6d88b48ed8ed4274e10c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda2680f440ece43f81a587072084a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf0e1db08a1673b08e3299ec3655e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbbb429ae2d55a2561f86f0db1b528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6159fe93ac29d2f53f6dcfecb4f449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a824f60096519ddb461d53deeebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406a539c550ab1ccb141476d90b1e7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5e7581c1a3acea4f890ac3152db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8095239ef0611e87e27e1e86b9390b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93acbf3401005b63b780a943e3125c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523837b93b389d85d8687fd839abd6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416959bb80af3f5759b8eb230a746e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fcd8dff5cdb65284c5427d205472a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707d630aa9ea44848149b9f4040e8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb074992724a5349e4283f1bd3f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2440be24a36cab0b967c92df8a4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a670d9857672f41b3f1b9d3cd0f939021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d47560fa2f5903ff4f181d263cef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d483075a5bca80d0fa2d57d774004623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd88f15f39d622f2d669126c75966224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685b8439a8f05f45dd07a1f3f4951325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde977674ce2f6d19c70184f812f85dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e83929f8246c1f833983d84725a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400178997ea9a7032aef830d786023028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874ebf1bae9e71bb8ca40a384fa27f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f94baa1a55f30f9475de733c781e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589aea07fd913f7363da8936058947d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1cd25284271ae3617104aec68899132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31a07f72a9bf7d5f60573f11e178033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba50171f06b526a16433f96a8665c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cefb2995b73cf34edac24b9dd79ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c195519c02ea97e53c6ebffbef6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f5aa16ebbfd32135fd5b3b8ca05f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeedf9d6d0297a4f0f96f6dda1e32738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800705f2ee18bdfc55f0e9815b484b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd21ee5418d33ade89404614d65f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f4f56689e5e1b6db223fa3f17fa941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d590012dd69a5e2445a7a6b58b97342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119364cf22d339fb1b36ef0df6bcf47143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa1a44d46e8028575f2b2973159f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68a6bc2f0b81b0d4e02040593a1bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad24a2d48242b02a08152ce49398e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba679e48f8738d109ad85921511c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb5a4f6bf70e1bb4b439f356c722248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebdc37f89d26656f2b9c39605fcbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d03eb1f65a91a9918e819c11b7541850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf53b7e7b5c10097e9439db74fef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a7f14806ce0c89058fafd9865ca652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd3ecead12ebaaf0310d52473163d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049e1c0e4ce814c4b34e4049fbb4c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc8cb2287ddda3c63fa3fdd44ab3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cecdedcda2b9a91d3916bba481f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422153081552172a1085a139e79447be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295b3d06018d96a4109adeefd2863758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163714181573e2e8c754c7f554ccdf1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2daa6ba6b1d52e70cca17e72279c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d429a5c2b8898c7f3d2348920c9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1525403f9ab3bca30edce632ecc6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226becf9602e5e0c1ed20213b56f35a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cdf2232dec0bcfafa3823936f3e7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75206f3a8d2e31081aba18b37b515965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb3474e81c8da4d5f82ce2a5b285466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682b9a2e91d2b9a2414e24da88d971b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12cc4e57a50d4c4d293b0682a8586868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8825cbb55358b41191665467510169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cdb9b6b673b7654799e93418cd79c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104450be4eab6d8bfec95c8e2f1f6dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b646a9fcd3cf441cdfe3beeb143872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22de81b032c9f2a09a5629bbce71f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1812696a8e3b9210df9f7af044633ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899d7f30d9618513649787c3685b2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc862c388460fd55f0b8a08b6de36c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687ad595ddec66d9e36b837f27d8fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65695c066e9f7ef18b595c0e5be6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688927aa2b0c4654cecbce450aed5d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298689b7159f41c467dcf9eed696c46b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744bd60c36be6322f9585d96c5ca1f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742eb79a204ce6c1fe78b6015799ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd28b4c67ba147265eb9044121a8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a20790dc5b22dc60f7d48d4a1ca6d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6eb6f17568e21715d80028f90209c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9611ee2c8529c6eafbd48bbec8750c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb6e5a34ee7503859bb1711cb074b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c628580f5bcaabfa7125eae75c31588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b3d13309a3862878ed8ed15be48689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e086b7e334e711dfe3c7ded553d54590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c322f64c24e8a5838932d55184b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881daf05d7be0be7593bdbfb27ff7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e4e48bdbbf7e03654148c4c14e6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb2e04011b4f2380b3e822cda2c4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb8e7510277d1063f6c31b8e1fe1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a682fb6c0a4a62589a8c6c7f870527f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7bcec7c199eb4035583f846507c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44161b144966b6b79e6edf7156b731498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656219e3b20db3cd9e419f5797a835299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5e6319bee7de5d4263306835f0cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ede95c910598efaeba44fc7ada2b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c30f2891b374aedff1366964d0c59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec983535603d6d6606a6dbf8fae680103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823900d7f6b6190d5d9fca1c70448713104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a72261d2287d26afb7dc98d17f24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a77161e4bcb098e6a72987144c17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9fc7f77b3fb4acc1071b08aec62b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385997a0296eff16c1e2469f5cdb1ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb333423c9ceef8b094e27f6f74ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82708c8e1515e98374a1513c5ae9765110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57483e9f9f00d44eb23392e9320949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff137dd440a7272b14a711346a9a5af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195325bab3827ca4402e86cce4cbb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f5e890eb1905312b48f9d86488d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea22b4755504a7a3d96fd4b08ec45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c26119873cadfca573989b20f3dad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b970e00730aa6508483b0db7f08ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7931574a7769a2f6f639df6f94d798118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670da44ca57a6a76459b4bb424d1646119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977bf79a3d3164ebcd60a6ad382a69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c4d614ca68c2cc880237b2b7deba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ffe4ca6cc97ebd4149aa98fa0c3e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fd3cbf62643e01ed2ba348bf38a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092aee3deb2576f472a53af6db42104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1106e3157f9afec9cebbc7d15740e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62cc6848753105daaaa353b8f6e129126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb4eaecb490392f9d8cfeb2758eae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af34c253055beed5d81614c4a79436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d4fc5e1f52a96cc3fb344f105330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde99173e5aba953609fc147c5ad4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f96cd387137c55bfc970ca1900c8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143459ef1abf003d4687db700edd03fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c11601a3a28f85f497bc9330c73e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a90e4474320b455afa807b2a67f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e4186ccc20cdabb26eaa6e8ce158135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67bf4fec20f1d65a44dcf12661c8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9dba4b8e1ab58e5a133591f360fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a3ad8840828095e8967072fdf57ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b47751b138c8fbaf05e1756baba56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c78b8c1e7f9d13961c14a32f08a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19144921147a96c776f468a494d720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a206066954b3bd30c58edd922a3935142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bb52c841dcf27780ef5f17d909532143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b7938eb86d6d7708ab5c177f4426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481249c39518d3100dc81ede04f6a99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c91575252336d31ac052d340f88d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022fa3b772e792fa6b89aad55910d39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377c44b6d6d60361abe8455d7b195b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5461c77f5a83b5f400dd269f1451c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591aad61de0f5fa2733cdc1d838c5e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b3da81c1d52bda28c279f1cd2275d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d48276214fe849e2d94fec1f574544152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2c11d3ffbbcffcb15c19919936b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa6f39123dd3ed42b1286a3676028154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c419428b36d320a0e3a47666523b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7da385fd66e8caf6d4400ed383fb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e18699a5cd8606d193b04ae9aa778157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f433c50312ad89d392a5fb2e670ccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4fa12fb628e63338e583e21507f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f56b3b43e99c4cce9fb42bbf1a3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaae8420d64b753268e8e5a3afa991161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056469c36a984fac2f15cefcc5e583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ddb7b979fc5cb09e0ed2ba460c8a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a25304d6af9f7682a33012f64f4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbfc6b9ea8f71fd669c4ca7e4f9776165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe60bdb67a0e86b464287031512258166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c685286e19e19d8744ace391504e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16cd28b7d60a9b24b58ed0b10d0cc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72b53fc8220c3d55aee46a76591f7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e98c0e69deeb241a518117867411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ff9dc120aa9041fa7a816918b24b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358f98267fcaa4e3671e30160edff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c11d330e7c1012eeb3c4301437e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99205473fe131c56ca8261e1291d8de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483be1bc7c7f8481e70185dfe795846175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fee9c172831ff23b8690640894ae4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763855bec337b143625d84a59ad5c5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb0b4a1a26ae6c8fe7b14dc1f20c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfedf761ca62aded8a286f8e4f0c06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91b86d56e899330bc4ff86afbe319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb60c45672fe7deb0e40c361c69f78b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629ab478f76c9ddd5b5d729e595a5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851335984e849f8ff00a87e40954e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6163994fcdcd3cd83c52a530dc4c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1cf56752acf5a14974f00c907742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2065faca00593c51a078b2ff5b3d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220a5117777656821bf920dbf19d6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3543b8587ab2a3da37cf3ae1bff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0cc0e1ae4fa5796579290198d159d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb1ec5636abd2647bdbe7b3726554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc3535f885eba3ad50459736c7e17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8988e449f8e1f07326ca806f5408c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3e16acd13712b0ce8d161c832addd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85136b5b8eee7c608b00eda82c3933e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbaabfed25cb60082b46e11b502b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15156e7ff9675ba0d148c628949d4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175dbfe0a61601c62c04cdad7e81fa7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b04c599ffa05a705744bf57b1f8da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b070769001f4c2a62c3464f08e79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2bf4852140fbbeff77dc50e90b2f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020340f47a18a39ab3cab230a1ff51e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea686d033693317294e5f3e189826202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7c57df9d4e3aacc82f399168a4d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45e820c9e2a42e3f6b7f397137338204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2732a7ad6327751a13506047255f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c150115877c3890fe74f665f1dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0ce141b4baa992fb2cb738023e37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f45e91fce9c2a0cdb40bcf098ecd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8fc3f9ead4f9eb257f43eb95ed4cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6db5d5ce7609961abcf12fee9f3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829abdb1247691fe14f44febb08be9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac3c25e7fa061aea1fab1ba6319b80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66061dce2c6213daccd0b46af032399213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed78869855fdfed54064db4865585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3a73e5bb924a1964c001bf35234b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969fa161ace0e6cf198a2af3f132550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee022d4683d523d24d00fcef062a29d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba139a1f03d023566fa77f3d94442218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15802dd5d8b7bb197f116e49dd0dc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbefbecad8b2547fe54da1780e07f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52ed496af98b40bec668cc8509a3ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa0867fa31752e898be13644a0c91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b632101511c1a74ec66524f67dab91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa82130f03bac8ab107543cc95655a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8331d216f6ad15b0f8ee3846202301225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b6a59fbf6fab88811b918bd2398b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f370dbadfabb2ae512bc648e530b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff53ef8f18a7b36e47f1743d33274f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd6c513ef0a07cfb1bd7eee48ac33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f85d530088c14d4ad9a58df7df33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ead6aec90a43330e5e26d8a2a6123231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a671a1da63ace0a1f1b8f50b7b57ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6f03cf5a2940282589555d33c211233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493ed6f76787b50e168956ca802b2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5b8a001c4e0d4525ece9169116e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab82e4970db9edf773eb237e7c370236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004f510fe92ada387ef49bbdbcb8d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a5f4aa25d9d8c4766e6c21ecdaba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c63bdcb88d410ff61e0e255717f83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5e358aaa19dd384037733575b441240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7b67e4d3a0c0a56f9cb0251161df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af380bc6f6c6f730eb1ee87ce25f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731476f4b4d5227f0c6c8bb443d5c17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314c1fb1182e35ff3380059e9054c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d584165c840bb7d25949e52bd7a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c29aab940e7f436c52b702feaf6a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652c0a4d744a28d827e23a44def3ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f1c67750043d2eb48b3bacef5357248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00971f9a5b5e2bfb06298e0b1788ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebebacfbdd31f5b94627c45790d8411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8ca2c8bbf2b66a039b81b55bf7fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e0de0e7b5124b76d96cb7878e5e04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25ae7be196d3105e44aa6879060ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432c76e9490c3233b45b4461ab6499254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130aa364e854a02876979b3f07f0d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4e5dc61c098f8ccef1762aeb7c9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef4c44ee3782b6a124646538c96a93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622340850a3b31a5c7c2254735c45f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754cc7f5f1057ac1f7497bbda9368d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd4c733acda909f02c481305f5c43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d95572b75d57e13b578e28bdfc574261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c175af09601feb65a1999132a46128262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1f49cd09e8ea2979c454a3f8830b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b04c9cd01115486bbb9125bea503264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5358a9db1d771a621a4d5783d9c96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f7c3c1198183eff9eebaabc3d26e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96c76c0490883e986134d69b27a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1063e0fe82de86aa1a34cda16a3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bef9165c1ae919383b0b5de07e9b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbbe8dfccf9cad96d6210edbc1240270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9136b452199f5b4bf6b41d3a3a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6089a2720c9168d9e6edb761251ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6918a7583ab88ab7b86e662da37974273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416cedb1c68dbd557eff28104a09cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05ff77e8b4f57b9cb6ffcbd4615587275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ece514782aea72b8f695bdd96726276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eff5a2a19b6d9fe00f3082f6bf257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900547f94ccc938c683dfe64125e7269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80141c84e87ab199f942ca8769db4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7dcf306bb3dfa5d4e19bc60587c5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72be256e37c7c8af4f7b5c4cfbe84a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ba1a03be3830d8ea27922774bd76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64180e75cd0d74a1ab11310b4263bf18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28155a60d3ca341490be4c96981f79f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780df47bf477b4953bf443b5642e40d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50dec14a3fdefd00261b329cc8190d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d097e833e0fe330a66870a982b2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356ccb36c519b688b9736ff41acd8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51befb3a4bfcaa8d8dad3448a0264c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf171b6ff5ffce60bd6c006d6ef0ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e1a6867294013d71a566ae0955d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecfca24ef4c3516108c5921811895d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477296ece16cefb684ec424820559ad7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452d25e509d13d44ad5103e8da5e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528c1344e0832b3f1eca9bdae0d37c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d1b8d3751e2797fd3ef26ade99a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491968cb2ef85f95a26859ba0472abc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd83dc82e657e872cdda33cd236495298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541534b0b0d23c781d91bc04c6e8fb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e9e58f5f982f3f822b72806a4257300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aecdf7efc405aaffd23f37997eb59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d05311c672aadbaf7140c3a4f0fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c660bf93f1a28bfd46fbce745106216303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9668f70b4fbd22b89bfa1c9eab959d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46595a1db0d0673f52d9c5ae2850d950305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f89196761f3bf0fdd9bc87bc2bb082306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868919ffdfe713cbecb3c4b5e517c28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801996bee3ba1f5446f23872ff0b5638308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7119a7b747a25636c364c3b575a897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4e549b4e07df2fa611aee2f0f023e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6ad2f961ed0326f05f4e1e76978c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808635e8b1d0e3e815af56c22a4f009312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30e9cb4e807fd4b5ed971eded79405313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdca9fac54e8ff636e698391225a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb366e61be06d75d392781661d28be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab0a74ee2d1da3d813914c84a9d0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145549cb1a508e9380b9e7a48458c4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b03b631cf5d895ed0fe1b9b9d276318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e127d3c39ede6741194da86fd459a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab027553c6dc58381cdddc2bbf8b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274693459eda7f32eaac021f94f395bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4366009753b9470b7053bf1c6cf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c149e79a77cd21381864b826ed74d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db996317a08b3d46c57d3ddcbba9600324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853d0d811b223d660e8a695d50e285325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00381347ea66b97884a462e68d6ea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e5eb2a42ae04ee1bd3913b0b01bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e6b6bbf4a2102c79149a8483d1747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6700dd82835c54df5d6831cbcf0092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c24121a28e1e21a8604c56e56c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991929879736d5d4d57a04c39f496b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47149ebda15819fec279ed0ab9a85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f0b11c258ad8a0b5727237824a77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eedc1d1a72a21de2af519a9d1f9271334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeab1f618a3431fe59a6b205e071c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc794feb9a53d27ac7497f68c82c31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191780f2c4be9bbb588e7da1552b1d11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe708995dc5fc2a26f047d76e137e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454481d8ca3fb134243d7e1cb02bd14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c0ba379288a1b4aa3b1d68d5cfee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a51ca6b8e7beb89511bbb1359fb483341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a876ba5b7eb1e2e6fc692a014bd0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a3f73caa1a57a888d08c6dc1b25d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d47ea0a5f16a59526b71eeb11a759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9e1ed69afc6d22cb2c0daf344fd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c39eddc512b46f583ddead62ea6ece346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcccdd75eff58a58f911c7e642ae66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77cacf8ff38fc44b6a96690dcf6a5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5c2dec6517a8bb87283173fe335c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989712e6720177b7f24323cb5e038cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd6a03ddb32bffb8d6e6dea8e0c19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11a1048829ef3cd7f1946a7f79ec1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290378e6bfe6128780678a16bff9cea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca76f9646f2dfdfb8ab9bc16f68a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef126e3128cac99749715189f1b6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53660df376d38c2283460c3b2d4064a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516665c69646c1c1e7a39fa60efe73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae45ff1a0399b7d0f9ef8fd51a3fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705753020ba66ddf4f68993294d122c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528619db4780cb9b74593e5971bd5e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92ef3d34742141c817ff80491052b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78c50cbcd212b3a768e77c72767da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b7292982f94266837cb0db2c8e8c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d18c75cfafab69cef0430ad7c064364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bb9977cbfab4ef98e374322def00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3d24e0a8e4dca58ebc29dfe048e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178ff2a22f40ef0bb3b897c4422ac7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2ab899936ddf2b9e49b4eb21cf741368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ccdc6d18b99619003db2a6ecb625369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ec97f62196589b298c0454d0008b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e847a78bd0a24ed298b9e9f8dc7381371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69ee2ecce2d948099be334b4977bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213f4c9d98ac74a611763a248b0181373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9e3d6ab10a9e6b85287f8658c427a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebb16ff7b22dcbb181e05d049860ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85cd7a3f18049518eba3daffcb20be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff343f13fb6832f1563c9d5ff32e102377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4624253d9c8c06c9362939cce197f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409eeffa7f8044721ec1c542cd35b5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758fa5ce03fa727e4c3d1a4e3f05f09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661051d7e8b9fe4e3d2507b553491a3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98f2f96958231949b390bd11e8092e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c77c530af15150f49bc8cbdd2c7552383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b16403f0ca9b165b33a0cca6d66a7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da18b15b7bb7bb455364c23f0d63e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf994782ec1347dd1abb57735d08ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65905690c144b6a97a86391e362696387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d0334850c5643abca9a757009b7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db838998b683a40d97c4f20edca1a0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e0c911c84f31790b8807e78af2a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db07d4209b8ad62296d6228b17b947391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb360966481e5ed3d3353122117c38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453e17952e3c9e106d6b5f4471f726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4499a56abf71815e31bfbbe237e7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf1f0fd88860541110f5573c4a7ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870e37f226fb6b0b85076debb79879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ed8db5186f134cd5ffb22ab53e72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4abb0e3bdd9fc9292917e51a20419398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496744ea666fb550ac31f6d191a1d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf809f7ef1bb940c8d27f32e8bd8068400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653793899c7c10f706d8dcf0b976d6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f4ef159f690ab60ab6299d797bb95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa16d7b8a37ac650b5eb4c6e7250e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9c8134267eec14891203313902a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f81e8c83b098083c41d1472e66a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c025578669b656b01ad285d902ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af46b69db612f922b11bda82013174c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227670a21502575ddaf4c4fe1dd5756a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce774364546391e26c01ff1d45b33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb25cfc503bf1721fabb5a5156144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5cec836d029c4d1da8875830e7db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa6a707e3131a0f2517602c942e6b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3dcd8138eb2fed9f1cbe9406df935413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c91705158971ae66bd0cb1425c8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8199c22e0e78d57f261d6de921fc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507af97025a3214d9f7355da02e402416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402c0f1130276374228e67b3e94b72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa3045c88dca18f0804c219adb28cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61016a713e761f3bdd14b3cf430f16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348498a944705e95bc40199804ee246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e001f5b21cd5bb3d4ec0169fcd4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0726366cc630f83c4c0b1a87a216422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cdf95245582bbcd7562e78a56b3cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377fe1c96ab89d39b1446677bbe2ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4988c23d92ab9aed31a5c5e136c482425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e48ebaea136cfc813fa1c7719bd8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb86360c332d92269d1fa9398c3832b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186c9c66df447f90285d567e34e1dde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3402e393da9701e0d0f39b50b6f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524dbb4b78145dadb6900e6033a64a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06834159689ad3d4dce949a8da7e2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f2574ca7ae8c7e7b1e1554cf76b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab3f750535a602000fa7b30e20729433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd94c702f14a91a53b3a449a46f92d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5d82996c4a5ec8b683a9da2cc874435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31da34528ef9b48e3162f2414ca75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21730306ce9efa76fd6fe3e279187dca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c05da8c5fb2f60b0d20a5e3ed921438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0910b9a90d1a09056cb68c5b0b83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007890c9311fd6a851ae0f735a479ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198e359b5e580ae1f73acc530f29692441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec61adba89a30812b1467b0703c241442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326528c69ef03d4bd50e32432d1eac55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36dd4c064c13b39e3e7b2544162431444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8419b7e09ca555f5fb389238344f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91339e8eb23e2459cd736ee428291927446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667397495574f992ee39f85c60d3a4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1af64f976870058da06f3fd13ea6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86349ba03df2d3b60044d6b1076b27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cca1eb1bf62850a6273fd0fa8f0c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60615e0707256274e3370c515c6f82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25162f460f7c7e4e71797405d1fd7f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de10e342e787a9cc7a2be77becc5d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a0fd79bccf50498ca2e34519915b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc35f9c240325760b357c50c27f4228455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e856339e7621b6b77a7e078ed88f4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c80ab97bfeddb5825e1978ccfac01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4bdeb6b2360d516ab5577392d667b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521c97c6c878f461c5ef6b3c34b2360459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba62a52052976326b8d515a255332f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34e0e2710aa4416f9e9cffa02bf9a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907213d4118dcc782442ea47d6124b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf18c2d37aa6c09f661508e4569e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58c0c369b4fd4b37cacff5dffabd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5fff5e46a974972dedcd7731826d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109ae2ee310076e52cd3c67d33ff04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7952f8c9bb50c37ad55d77292d1d51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af7b1fa473ac78a2ffd18c124bc40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc28d1803d035d6e487aa363c3c7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860fd1f8314138430b21dccb56e0cdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec14d03e0a6623f81c773e29cbfee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e2bd7449e61d7985a77ab7883b97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6cb17e4a90dd91a2cee16597e0d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f75178c9bf7cd28813cda95b231d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e64ce10cde828d9733825905e8be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbda5300aa3ca8ab6cbb4672575c888476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1f8b32ea5f837a238cd59bf98081477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fdc90e4624d7a6c5f16c990a30fc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c544b62f0741ea36ee2e01c726155e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2762612abec13e9db37f535c2426480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b9252f093cd218a2f2d833c450c72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba1e589b2531ba8f2badf1a5db690482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d036e45e3932b3ecd4b79b35536329483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03b11ccf6330248524a917d0017c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f200b7f26d5fca388a7be23046b18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b33357dd5476e012f8cf4d422daf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f942ec423d24ab7509da32cc90cdca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a971930cb9362fdc5d4fdf90e166c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f6c2fcbccd404a1bb0f61c19e2dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba3395679f13910c7a107f578a6d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42e9d2b9b546da28424e1e3ab62f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c8fe2364c2442047e18995d131e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848756c498b363904ea45c58d9695eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092cfc62ea005351d7ceed3c218227b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783d773393e24a78588c22d1bfdbef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792eb91649e37a1c1afd0fa31619bf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4047f217a8b109bf2de7c4f72f7a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37829cc2132b14d49439df95d55540498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8e05a7f93a87b97e2d5a18ec317b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c1779bc9b71c302bb47faf00cfd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea739f6544eb0aa2b815006121a03f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424454fc2e6dca3deb7518f142230d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4136ff8bb06da4e688f531459be6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48742c19ada8aa7ae198460c46c1be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310af7e36355bb2de284ba434a79bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd46e0b48c028f01204a70e266b8649506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b2f7d1207a29817bc8a8f81228188507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a747b930fc3629cf0bb716182a78c19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a872aa83bbd160c41d8cbe7633a87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a1f8ca299c234be01958ba529475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2866bbf097104327e720eb67a281c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3679c4aa104d1a75c1c42f88ea447512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88303ce187e1a1f1764a40dc7ac3de26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46bb72d602632f09f620ff62b874a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d44910fbe586849496076883eab24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed1703fee35831477317c872758a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3236a4372ff143109f1ec618a5ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1d0c750e761ec1f51b1feead4571518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf85081bcf01b2d3e384ff62d54da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23799696f7f57e731ffecac5180f7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2b2ff9e48b32dc72718e1a978ab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6008b5010a638b1c0610024844c5ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7021619151035f26dc2f11681a048523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26587921962043ccd028c3901e40c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033e3aaabfcc3cbf9aa4b3b2da99e56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602fc8c75d7fd664f0dbd9a57a20f27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b79160b44e650d49ed066a12f050dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531597d1243e1ad677f6bf08eebb3947528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f8e319da7528ae621a87baaea7f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ed114eba2abe5a51dd087826c074530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6b1560a7506e1447c7745d461386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b04d8279bbf618dfa27541a5bd0ee6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e017bf984482d3a8b02738e654308533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9de61d8ac57b4bbe24d04f4d6de14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c462c573db87056da40f155df4fa5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d333bb078ab639a12465cc3549025d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b237ce81923402416da422773aa5f06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb67ed62e45ce192e66ff121a79f7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e729a8ee0511c06001a289575fccec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d6e39ee32aa8c9b9098805e78514540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc561d03f8b6c712bf37701f0d5e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfba44fbe7ac9d15ce9398f653a6965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb76ca3080de68e89ee6bc2ae8297543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322803b1c87cbe384f794703147cbf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c4e8e0778691ea534d21af5b4ac1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c5abe86eddc081d81328d294ce0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5a5cd006d74c1e6b4263cc90608f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc0f26682c0d335fb8b9173640c908548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ddc3018582d5d69f9c345d526ff4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8135cc9164056642e5081742fff8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919268f94d500dabb2e3d4189fac59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b80f3750825245bf393c6b779451552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928504237aa07bcbe54431d972c8ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a3fa32c085b9b3157719716fee6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfef57a4b2bb7b552e225844fb1b33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4af3d17912183c55938b695c50dd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199cbed0e1060e731a7f078626065c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7edd5da31b6dad697c560636ea43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2ee42d3fa7aa0dee1501b3f353189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb7ac43c6be67fa739ccef518d255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66246e3a98201c9b780f49f835cc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a424bbc21cfa8ef11c3c5eb3c1e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a3a59806b680ce00fdc2a0f806be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaed1dff757e4119c00a51c9828fa7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31856cb27f749171eca77c599a59ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840efa8fe0c1155f77879f933fc76477566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72b49de463e375b39c678f6b58777e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603bd2c8d718a1a6c8776311a64690568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2f15f2deb7f6dcd1c24d33af6d9a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cb38575775bcb975c1cfb840f17c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4619404beb57214e17dd56afd741571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6d9644a0cee98e0a3a0d27e9cba9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73990dd897544782ad9de9a737ee8b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ee6fd69b679c63b9ea8d4644575c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169403d06dfff786b15a438a6bc9fd21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6add0694db5166f67546b1043dd1de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e05d888271c97c2c2b15c7f2bdefe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b3f5f3a4f584151e646afcfc97d6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76096422ba3d8d88fbf1760dca87e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a94a2e373c415513835023846d5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe3e630a873ae114f8e694ae0e356581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d34a1d730867c1ef45cfd524c15c25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ef57df7c2438f2881db2a0c68c32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f75ca94b2e838854f1d57252edc10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ada07f6c412ca2fa479bff5ca3689585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a98f549d4dcd370abf26b96eab8fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cea94a9db52ab2edc9eee2f28e66c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534dd1b11b95e5175090a8394e62d98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a69b9f31940d603e8b1709d1c8529589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688159d3bf109699e50f1c864737b0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3be14884928dd62fa85e260ec75c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95f0fdb69b7e565186f86d9342324592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a310b27e843cbaf14070bb566178e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a801a16278c54a56094904460884b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8a3f53d9287d275fe1f8064b3c32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205276833fdfc03da26baa731b2827be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d015a523835915a59826f4df6c1dae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71122ea474ccc982f8c3ada57cb92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affecb25348985c1466154662dac95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a152010860349d220971edb8720a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c5ccf88ab63046c725b924dc5bcfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b846e0743434dde8ec67a9e9565a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b9c51de74719831754ecc9a70cb4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaaf18b7281a20cc716a60514698e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760c73d9bd58a30ea87fd6643065c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da04f313763ac12b8a33a7af32b64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb92a09b0b31cb626874c1474777bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df6c05e71cad89dd67baff9d13d31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78ec23297fe116f4655cd5b60fc685609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aff0315eb4ab67b486d0e428c5f10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0baf8fc9e16644057d6a4563490d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3ae2dc8908293363c3f96b62684c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645da5af1b287927cbbf2d76971f217613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcaaf19183000e14c73ea329654d48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1dbb1dc5a9714435ff034453012fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af3111cef77931e495f3212ab7de0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89fcc647f8304755a116f19fa997e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a7557407dbe5bb8f94ceb179859d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75117220faceabe63145dbd2eac03d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244fbe80aa207e4db91379a8174cde7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562fd1ef08b0274a713ff3a3a7d2fd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce345319cbd0ecee6dd99d68932f3d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98830f4e962c08e8e34c50ed662e05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c445ff07e932d8464049a654de92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cbab77a64e3d3a7c044f782e63024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3971df2a9a768a33ca3f89cff37879626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e4c1a70973bce5b1280c12c9204e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d2d1a7b328bfb4f0d2d4b6df8852628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974aa8137f7b8094fd73161fc54200e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa7a232c6486ff82899b48884b24c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71b298bffdf2755eba3eb3fa226d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea51fb0e314b372cb17c1d28628edb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4831ff14e7725e1e470c3c2f9531633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb76bf47d45599e25422f5fa97f0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15470ddbbf8ad70dcd42d120d3d14bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a13f4476e7de4af41b14336f694be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2f32fb358259ef597d9d9efdf443637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd8cd1b88a19b7c4720daa555dd6fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34234df183cf32cc4be7bf9fdbd1b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90238b9918746f3e545e71fd6c6127d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3e89640654227291582bd51c97270641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79488e881f05f4d9dd4937ebd10e3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e2b779cffb56272b7705c5a967576643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e184ae6085a17d10594c5095b10766644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29d277a5ab4bfda155762e80a2d00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c52fa682de010127c2818e463df4ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fea8101d36205831f7ccba22a3769e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ca9cba418431d3407e4ba4b4f73c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe8050b3fa0f84b8368b1ea99e887649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c8a2371dac4eaf30aa08cb916dd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944013331a72dfba4b5edf26b261bd15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e47f10882f0e484eba23ac57d6f71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bbc67686a8e313d88b01552369474653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdd8d57bb88a205f6501245442027654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170c9b1127751f4a7a1a35e9158051655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cd338945845a8a6fa85ea2ad718d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5255fa7b5a46fe1b48602977f614657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba045c361e1a336779af3b1e8abf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400520ae592de912bb47bc62b0e6a51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174fe9ac2095005df2895a13bf2f7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea26f27aa07fc162064c47632808e1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc34008afb092209fdc4cf3a5ba96e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94546b7ab39e7564db22ba3c926d5db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2132b014d691f702b938bbc22a85e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef78945f2d73644a2779f8860bc8cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f72d4b034b8359eee784eec60002b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64e380a038709dd725f74612d8761667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ef89d19fb93743996f300b33fe25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e26e2b80524cfd09b39150851b3c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a183a5f4992aab6fdea9ae4cf4e39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c73e7035d0b07dbdcbc0125a03c75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb6715b1d80c8496e253eac918f27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fffc86e5836f8ca3a96c6b4857dbdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e69e17c14214eb329e2a96121bc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8401057a2f7ebcfa338de496dd106d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17cd68d45f7bc60e47f832172f1f2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae163155dfbc79c66397eeabd90049c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4738852d3f329d305470430bd1952d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e7227e19ecdf553eabfb92c387d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcdd9022505a4860bd145fb4cb21ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8246d5c30fadfb2fbe05a8f614e45f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638a04adb6e446d1a60a04fce317784682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491dd294ff3fbf16cd130679fe2568683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068577ef5540027c07d4520be95c749684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1a5fdcc6191db5cba03576bc861d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209630dc160279a6597c5b1b4d5ba86d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a62fffc0bcd5fb949a5ad82f8fe61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7e3d2ff6e6509a1251f9386717c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8eedc762e0bec5808a4cf7eb5c527689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43d4c1bd2c874eb70d46e4f3a63f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b8a247732a99ac080248b0f8b665691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ed200447c800d513633da3434cd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b62515048f2c53d13e307e4fb44be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408279de5f1f29ef18a56d16b93bcdd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0265122ad9ca35b57022093e890a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3d4c11e251c1d8414faa6e041c1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290ff8f2696de7e33e0eb943df7e16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75605a5060296c4d6da75e9a9f410357698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f37304f4a1e0430746972c2f60e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c955a1fbda7074fbee09939f797ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682dae86fe82ec4c6366bd7e298c12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf46d168260d6bd6fb9ee33196ed6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520357abefaf378e36b19fd45e3a9bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cea0ceb2244bbf3f58927992c0c5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370114ab926833f51011b361d36b205705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94a2ad0399e19758b2e08776bada5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae6304142b0e1ab556253643481fd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0266864ebb1d1b60c0661e848a802d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e106fffc97af8851e06f2b2a1ab2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e6520e07d9af6f2b80715b66c0a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f55f480c0b6fd83eceabd7489476711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c298c8368ca15ea6565a5bbfe57f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7f4f2389d8625428512e3d8eea03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130856dd34d8f5d037543f5277f4f03f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dbd1acedce05c2fe37abec90e3f9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6abd1bf82b621f32014ff9514fcdd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7827beea0a92846f7b72f2e7297b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc9ebb75681089ff02ac8f1e01947718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227a1fe39f899ec8404c3242e14463719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d86e379153dcc8660a6a8c9ee92f5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d7366f83dc3c7493cc95e67ee871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef999676b705629798b4e5344291ab83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe56b4a4ade03b01440354ea76a514b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809baf7151788c79110665cc6b1967a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906463ebb1fa632f70889ecdcc2fec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf321b3d03dafe9a91f3b016ad1f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359eeebe1d4687e0e55ee9c798c99f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d1be8db4bbe3c50ac64cfe535154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7ae7c166d766ecd5b1d436d6af2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814abf8eafc0c3699b4c72e8bae7dd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b889ca9747aaee8734ab8beb84ec68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000ec3a6bed912cea2c21ec490aad9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077e9be3d0f163a0dd2826d4a3f67d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723dec8b2be32551da8d04b90d05ddc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a017b29a3e8c3eeb08a260652b246d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262148f9f25cb8efb6f72da88f95a8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb5c2e2cadd0f98497173f0105c14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c017311fb069885dabd9118de7594b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148229e177a87a0c6eef267ad58cde0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ec53796ef86feb2e57d4b06973d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36376fb263a3a4fa26c79119e508744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e21fc252e96b3f2e7bdca9a4ede1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0159f9e4f9ccdcbc556ba72cd6abd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8654d73024e2ef2e8e69cdb24463744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81bd2ce7705cf61417d09546e6f82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4b2902a60345393a473b3b45febb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cc871ea3c1ddcbde18af41ca7f8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e822e720c81169ed1a21fed4edd12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c259e08f806a90e1988ccb98c86a9ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d4146e1cf49d31cd189ffc24f62e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ff952e976cf1b3f8450d80387628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe52c5b90041c4d8eadce26bbe2ad0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adef54f22b82ebf66a20ef08382018753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeae2da06e548d2101ce6478279d3c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d946648f445b7001db5a243a5567755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cf1adc8b6d249dc13452320274885756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b996fdbd5e7d882dd3f3e4305e513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85188a507f0ec0cc0e3874c45e562758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4455d007cb465b9a071fe29d832b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35ed128ecbb29c5a7463c147d08e21760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6cf87d7069af209bb9ddc17cdda36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811aab3d83655a1148fdadcf351ff3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f715bedbb75f5c7bb401e2ea4b6a2e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1604227e6709f968ba013ea6c7f290d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862206d41bb87e919b1912e223c01bcd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deabd64d7e1f102c52f7b4212f5a7b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a628e65ff3170d1cb2d6a1171f10b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa77d936902ee4f9a6159f986c4f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a1e5b0861db640e7d0d3bc7fa1754769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bd9acd4d8c0e926bcf2db99b7b779770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92fb7396f9b565afef079a1d540f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67963aa23a5d0853f36b84c2fc5426c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756f8d76f67dac7e4e8eb09e19e6072773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42af5b05365cabb9c9b8c7ece7512d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b94e3304cdc43285c4262fbbc091775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4739a34641767794d5c4b8a36f6ff5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e74f9a9fc0f1e1ecc7e7213b5233a8777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>