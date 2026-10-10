--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e5dcc7be70435f7f27aca695215901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c1ea5f1ced1ac61fa2ece1c4c82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f61d86066e934236739c7a22eef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eebddbc5b75a8660a98c6c11923094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65e3dd531ee74a7ce84090ebf5e4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e5f60643a18d03b5bf7d0b284ff356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e9b3fb685ab24391029683fb9e627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97085b3fc8dc582d26f024bb010fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469e87c0d20139e7db89457996e8fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45639f2f36f72f3f6fd80aade95af010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9a801d1911f9351fe0a305d6ed4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e28dc4108c6fe861643a940a5b38612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89a228c14fdb0950603ed0cb7ef5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a2725112d1205cc1e9140704f13314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b0c397e8be91d3a889a32743641e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b21c7c6d9ad2f6d4d2df01626d76a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960388be45077bad4b4d7a9e2d7b9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201d08d5b50c0e4e43124732b3dc4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c30f6024ea65b6a632903bf74723c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1effc5fa5451d18de2ecff4c04842320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9473d23a180e6ec2665af8d7113b54121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2e204a30fa294030b6035ae246fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc8153be4f49c3300f5183a4bd3cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3f01d785f1c0c61961aa14090d3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dda3677c26d252ad7af0fef0b3c30c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183ac96d425b727fd2e288dbbfb12326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2329e06276f2568a55bdf57f0b67c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bb8c2ab407a4912c417c5c310cea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905072cbf36bbd7d1c06fcd4bd501f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6731b788f27489461ca0a165f4332f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda217af00a16ea8ce4935ab303ba73731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4a14bd0097ceeef2d55dcaf01d6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853005a3dca0618f1891d6c9f292f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0aaffa3cfc31a9fa471c03e0f9b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad682b41b832551368dabbe26f8ff3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9427e3bcb1cd76288bb9055d4033c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8a20b8c3bfe8e25624a4ae02fa3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559942b153b93b914a2fe5b2e97d4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5731b1f32a6d80717bf16d3582310b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850869b592e527b1ab85ca56ab08e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b674a9f2ff4b0ce8ec6dfef79d5c0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923751c575e26d536e87b0967c9ad51742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c6a62a6f247b12b4735b36161a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1146a03cb30d0eaf017ab9aa80ce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64007221c3c8bd05d021464d7c4767445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8b928f4e61a6d0d9f3f125c9f1c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f816632a75b0ce78a0a1084f98a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f64e222164395b541522ca2ca453f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df965512de387ae87acbcd8b6e0d02649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a73feea848007cdaea9cc9db5cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a7d457e0dfac98d0faa4f0e03130551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ebbea51751c6f3dd98e84db8f8e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db558ac9cd329851eef365967287053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b02f61f1dab4f52231845c60c3eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493c18e92bab66099f1cd5b4e56ae955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f00bfbda01ae3fa6021586307a5d9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568438b2c8550b5870298d2a0bb84b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5131fb05e72ea6567d278b520b3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9873d705128de8f91beaf859cb33a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227484fac55640a6eae9a7910263ed860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f51ef3a563d29d41866677e6f03b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edba08c417b3e8a20aa6180fb4ae2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43bbdaec88854eb49512d0112537d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633778a07c57f2afbf7119ca8fe02264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea56a53f5fc07da8b8ee749d388693465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191863a3c142518656614ec60b05d6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b148b516620dfa8fc5dfd62c8a65d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34dd03bb71ca754f2d309f2075c6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e02739fefca0f355d0fa37363e8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b13fe7a66ca3bc455e818631d8d4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3d3514c245d992e1e7464e4691bbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1ac927f4e66498eb61a8181d7ab272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904fbea7c7660fecc5b8e15037a35973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0582795d762414ecb69aa4624288074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297533ce7dff738c9a039c6ad5ad36c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5ad942bac5252b917069363590cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b9bc583dbceb5f7fbe685913ed45c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2e52862eac7b3c2bf19e0474363578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8909708bb43021ff433341bdee7cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905b4120ec97f59c5b2f090406773880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede18f1dcb4f5d5fc711a687b551a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc58334cab36e017cb5d9f2d5b689582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3208fb74dbfb4a80ac768d0ed69883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4985815a44389b019145f122da1a5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babff6a74ac2d30cee2fa3f99c3e2ce085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3d253857b05639d0a2813540e1c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a0c455417c83e8ed13886bae1987e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3b1b3cf60b2c4f57488b17921dce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b8cc5a5e6061d6c9d9868eb562fee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38825840f112b1295d1f647be2cafc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f0dbfbb72a7b6676a823e04f6581b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de03971e01e8bb81c40a2e2edbaaff892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed169fa053525a40b34ad22fa2adf9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98baf9526a62d18239cdeb73751f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875dbf7e357bad66386595cc9957d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e5a12d196bbc5116adad9fb6b92896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfebfd4b3219f33550065fe1e76c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e08f3ef363163acc5e53adaaf763a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8403935e92b2380833ceeb11ce1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e140282d39c22fcff8d0633ac51f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201b77b807e62c560992c49a2e0c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd5b380629fe6ef500867eb723a7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa1b3cd7b0f45c33af7fdac0da1f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca9ac2fab1460c0e98a1e4c392b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb87627f6139276511d1dbf0048ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67106b964bea1962c886b66ce8308609106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94964ec885909dd26b866095edde9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73756d7cc3c98aafad1d8c840bb500f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d431c9c16cc6abc9c7d459477f01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd0283695051b8d17d7ce25186c4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005123b12ca5aa4292683e7e1919432f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e15e91f3472fbb58065423900ab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4405e56bbc1b49bf4b50aaae38f93f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732948f26ac8c5cc467f854d86ae8922114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf0a42836d0301681d4dfbf8a20a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519f45a0ac2fcc82088437235810e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4abea83590ba1e6bf6704280eabb03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10c6ee9f48e4c6a61460c6a234c292118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2adcd478f396fdf4292ff7abb34308119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae9ccabab22f8fe089e32f3b7fc306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711587936ad4f33399efa91d75af59f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16ba2a7cb944ad7f49a0c395b1067122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cdabcc5b520ed2a4cd34180e72b1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcb58aaada0d99a5db46d3ec71974124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe760b88783ac3abc186a3d4d9aae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d02e6ba2febf0c264dd55f3f491c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb7c59f4d71dd8e31769e9b8847b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd849933818fc5c46e67d6e962ebcbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4452a3b6966c584140011742682251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c1036441647af3a99f408a1d34bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ef9228aa16d2533bdd2771dadcde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa306cce7a94275f232219246bac5cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca1add747b115cb04ed3d5370702b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babad5d0dc520c271a204fffb23180134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074712101fd810528c66d5fcc436ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000dbe3281cd8e545cf424f5e50f1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58ff6062b2ee6583592d2caf5cdcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e88fb58bb4c0ae83fe2c78518bf69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a5a5299785f5744eadd4e6ddff08a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bf8477ada808141262b959104dbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b27374e7da71eea0bf1901b2b45d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6588d4af7cc8f925b32d9fa1156382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b93a876a6f5c1171545710eb931ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9f00572e81b6cfe97783e59e0a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b5d37ca2cfe50c9cfaec0f7a360a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e6bf2eee3bae7e606dae1ccbe03b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ae7fe10dd20a2e747b402aaead97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c89122b93a35d45c44916f15a9cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41eb028ea717983550cc24504681e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1af9e1706d3797f6b13eba902624f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400a613ffed29e61c46d7591a9d2bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df091b6e348770541a244be63db699152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33808d2456a2d0222d330043e43efe5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ad11f5e12e24d9936daed5bf4852154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2031c96b5b8ce7d3ef1830ae0ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932cd2d5e0ec0fbdc1be80a1931531d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952227f0b6c5a2c6a50e137d776c11e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ef163a5ff19c910eca893069ea2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5faec1b372dc5d3a28f9d49d22060159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bed6ccd342f20de959aa7242216a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b596698949261c408862dbbe53ed65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb01acdd19e05f28d9705032594ab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb845a402512b58cffa84d0c99d905163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8aa95cc74413b5f43c6ff217853040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50656046244f787554042c5c30cd3712165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853a61dd1ef78e7143aef0e08522db4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f350457b35e5c9e5c75286ba5314f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990e2d80215e478f7bc0958e29ce0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04527a750dd65f7baf5d4cd3d5171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c678ce54366d7e05b27d5593f1784170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01d48c49c4b72a46150c38618913a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5612287c8ba1e82c279f2800c2f8e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e434dc7c822003d3b11ac8cb1650bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd500e5338cc4d6abaaa706712956b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a4cfe5a53f215817beb7a182f9c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4543fc12385f31cc7a67c265e1db0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941033e566d6b80aeb5713c0503a9c4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3fb4c95f024f8891da61c477f93b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3193e647a0be515a03d6dc15edc93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44952dddf4bdbd8020cfc9103ee823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b345df4c6522b84bf3fa0ceac34f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5405eca805f2501b886304756ebce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef67109ba3d1eb6d5f82d808ac95d56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa561416d834087f4b098c086b5fac0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c969d87e0e11ba284470fdc59000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaea9a0cd4bdca59992c3a9036c84c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e10786a9a4504dc6f5f61550a321b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3468a0a62a58ef5942a7a37133cd44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7109f75381ac64c247fb5693797213a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838d516c941e3317ddbb18ea0bd41d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9edf1b86b9a1f91a4893c3d968188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1932bb32909421a4cc0c8939c4670c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fea59aefff0d710a8502a970b25ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d71af87e0f7f6cdaf3bf29f9be76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549784aa1dbdf83fc44d59366225224195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eee81d0ca7daf83e7898ca23feba8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f475a0cf0a6d62848276216f7d79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b466c16d9f85acb38ebedf886486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc44150d3cde535345073dd814608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98a8d4bdd48d062b43aaae59088fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc68ee790a3f3ef27566d7473dba8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d39269686a2a6e7079b717bc2ee75f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb42ae06c995128388603a906abb85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72210c99a28024f4425b6d8c6caa0a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd0243174d805d5891103abfc1074205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c5dfda24cc4b8aab15cc8b54a8e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f949902b73179b220b11e76c36baa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb99d65c753e654b26d549cb18fab2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5da7fe759ea7710a5480f29993139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5b58894c1bb0e84bdeae8321e6a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9963b016a109add9392cc34630c3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271573e64fac0dc1374f8d3b7a408e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f3a8bdbdb336c7357065f9e1d5c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d472e9356bd2e0cde050f304039b1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c777dffed3a5ca4ced0f0788df3b8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d2645ea17d32d376a805a9334d25f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff084e4e1d5bc1168eff7654adfc68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3fb184d3925bf9a9660e0edf98e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed463ad83447b3e7957b9a5d5f2d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb2d1c8d5b9f8139555e6a3ec53c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec1661c469ed782d88f4263a4a02a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef147992cd91b0c038b331d84ea88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcce05475fb0ec1ad9c66271021f8ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc9c980661fc86f967bcbbb08371c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8c4977dded8a25e3dd6d0a76aa50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf7d16c378add4e659c46b1e12a378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed4bd115c9806a735513fdf34e707227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd16cd5553f2d0d1d6a976109aab48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf473e49cd3c08fd30d1ddd979b9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1c67ae6a8db0717dddfaf62f6268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671318e60884709b4ceae6229b7e818231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038486d61268ebc4eb97f1624951ba94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f1e2b7e75beb7adc4ff35dfba18f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba3e50324100b25d261aecaae826b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b3761b28fbbbc096b740a26e9c6e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b078a2d2d3b4881cb7eff79e39f3ed6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5029c5dff0eb706259fb9416ae7010f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066d5717d4d94ad9bf9d2e8a673720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298dff799da30ffaa0cc724aac14a1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974736efc993a12ccd4df96eeaae7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af6d0ceba454edb90f0867ad7e616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477297545eba0c30c04d3faed1386172242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8606a4f1b01de8fb0aecd4a3d8723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a87361859c8893bc4d2e1e3e3b4c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48866aece8cad6de23e5361b5b385c9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb2b2968a45f3e9b8bec89da0d85b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683aaeab39add3c95e68c88b1af5492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647921db25b78f372ea0624e9c80bf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f863162eea27b2fe0f1fad0269f638b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc659c8808b7a2c2709f579858d1b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b3ae22df5afbedb612f2be3b4bc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ee729f4f73068c906b95c1c9eace252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc55c2e73caf555c73677fc6b2104b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef07f2aae008fdb2d58f618870545d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66943adb6b289bc8744a6c6959735d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d9d84de52f5b767cb73ccc2a7693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c198b94fc729b66898721b305d99f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccda0be5182ab48f71886728d61513258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb64398fb494ed470fe261fe050577259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee428303c434da0014b3d12e97a2be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34477ea3ba9aca22ffff4ba573d16746261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c6bd625fa320390dbb4cc04da67b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e20c522e53785c4522f1cd760584c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f14150dc8b4691b16e72dbdaa08762264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf802071a48b89600f5839d36f4fd11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abc78ad6366acc97a3d3b08d14b21e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598ece34fd349eba5545738d5889df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce1963fecc38af846e21f831c93bd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f6cf2fe5d8cd647880b1c5b48df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11995f2f632689f75d09b9b26921c40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24e6f700a3a782b7581cc203e2a24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652e433bbea56c1136a5b8bb39a3e6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802d2518e0bcdb005a1cc1aff6798c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcee3bb2f78ada3b7d900c635649a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36729db00e8141ac0d3a846d7ca67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226456fca729664b4a0660a84d9255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d14552b37af7e9a2f29d65ba08ff28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c2aa20dea3daa6cd0030f8e075691278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463d0f1c1a82c82073e255608172ef1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3131eee8044d01cf918a9fa6fe4f7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77056d36d024a4d1d075b885dba6252f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b07834373554fbda8c046b00d55385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce914f86d46550d76b12453924edd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224a35cf8c17f4cce0bb2198d9159b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe91f4ce3a7f67dd2c083bb12724c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9b905cd9bdcfec4caa75b4c05e50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1f2a5f59eb5707cbbab83892c9fe7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ab89aebeb7bb63ee0a350d0c5787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e87840afda53b2a25a07a162d77057289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf2ddd7b1d41c16f465824f1dba65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2111f93f353e9196003abdf097591291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ea95c3442a1bf48fff261287633e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffea13e3f489672d4631d50dcd8a82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c266a3c7e017db5a19ddfab59301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24c8e8ad71b12b8c58cb12a7a4953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38b4968c32ac5a00ccf61ebf94d22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf20cf66ccb08712c71cf34c4e531c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5001d70cd45ade9d7d89f9ac64edbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebeec5eefdd34c5a81d831d67b2ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f789c892ae58874d30960391f748af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b5278abf901d51d09d0b6321ffc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1a7e07a18400943dd74592b0c148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97fcf9732db16c0c5fdae790cbe7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111347975634b332329c74b0d1395bab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f160397989917229388f48ad65df6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392674849ec38a9da62ce9d5ff45938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778fbf9c69c76c1401dafe977ffb425307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99787f90ab7e9bf2f83c61d5bf3a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3b8e26ccbdbd6efd4c1441accaea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda07c4a01bdea9bdc782c1287b79327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3371cb90c6a1f77c66704a78b348a48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598d78b31119826c15c963d5982d20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1970f2e0ed2a8f248417f6187df7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348939ac8d19e58ede9cd25699e98727314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7528846652f51bdbbf9344623eb34f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bdec1664c258b12450983e2fff3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3109a3a377f9dbafbb32247bbd20fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6272e0d64acc62e6707a6bac832c03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296935fcb44cf886e43f7aa13e3cacc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ded6036d4df367783b032004e2753320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf3d7da6e2e1fe40bd14ca556c252321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6cb50afa115e8b6425e80f26ba112322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdac85a75f38cd55f23ae043f45aa0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967c7bddb1e2542867f5c7a5575b56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091f1c658403b14d8f302513144026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b4d8984e7862d61954e9dce63e894326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2194b92e2f96d0f4455c0478fd4b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eded01c879d87fe712d678bc2aa97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208237d34aefe2e46e234c3784bc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259668bc56220994692f00df9372fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578022c0e38c74f771229d3328ca88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fff0f99c063b1aeeb90a95f5d4d69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ecb33ef7967b13574851f9fcf5fdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11c7d9043ce5309473eb506d3a90f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a81049e7e011eda5e36baccbaa689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088733b3172490fc592979bfeb76037b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933dd9477c72857d6099008a998d606337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba379630816990b2e122c79ff39a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979775b387a42564870a4df02042daaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44bb4faee4af70fe5a2c2fdd21ef00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00115f4a8fc74d05a4d7bbfd1cfd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab398a331a2285c095f36157a976b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df1f0f0f8b06654d17a350b2905a13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb33bb0ef774d01e7b1d49210128d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944554535b8f2b6cb8c01528a69f51a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10846554c1501fde18a730f69010608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b7f72ade6a077b029b86a01e28f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0188780a599ae2bfd4b90d96e5a42b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4984c3db904c49aeed0ed1d50d77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806252c78e0af3a16abead8778d956cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849c7efaa3a405411a119b11d859148351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74a625d951c1aeaa7870656d19f68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a2b103d849b6961ca1fc7fe83b3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b92dfebe2d8b980ea2ab9ad9de25d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827880a063d5c9725bd1cbd86d57ebb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319650413383332a979631a332dd022356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b9a9315f58d05b9792f6e5dc3b40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378998458f38b276aa815c96bc5320358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f38c5c35eb2ce2b6d259126102b349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7745ba46964c9c0653c1c8a90c816c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18656b42725ac2940772938577f6456361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd083b8a3f677589b03ad8c943be0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20795dd2098132f896ae265d331630363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe343647c82a9cc6b3bdb2f3609a63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316c607165b0c347571987aaa9feb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a3d18eebeda329c10cd6e578ca71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ae5c0869e8563a92f780e3246004367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc5a6323305779d35e94786f897255368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff780c60d10d7ad2da00bf5556d6fecf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a3dd41515c6f34707051707df8a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d4ae5004a854c7400df64eec5383371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dec75b8949ba4a4a8c38c9a3781ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0840cd4cd883d8bbf182f2092d5ab3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d331c8fdefb79dac1d6d943e22c05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0d459fd3edfebc44112eb86c6a2e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44622c76e8a9fcd3c0114d90c61dd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee68dd50877a34e07a4b79df7e1e52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb08448cb8253c98ab3458aae62d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b6ff8972f98fe50f8c398cb31ec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4bedc3e9698af4345de1c2eaeba40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c46d970097e65fe8d392c17604b4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d69c1b0eddc2c2f8fe799cf4a9343f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4c82cd972333808900d82b8d7665383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af42f9239c9ef68ed8d601152a278e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54560dbdc613eeab93d5d62b3ea43a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cb1e5aa77e8dcb158ae5413e71f4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec936c94c50aadfedb358014f71b6060387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156fd4bd91ed83b6060a4ba7588eacd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594219f88e2acec5dd033338f5dc06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2fc8fdbf655b38b13d6480a88f1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40950a0cd686766fc55898acf9805d8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fd9d47926639bd6ef1b1dad8a6fb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f249bb4859d9f4af753c35d8b8d983393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5784818f6f8c92ae5a8da5393333394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3923538cf291b6e46cfbb4ece12e6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751fcf9d5bdeaedb4036ee113760b64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7bf33c859eb294548d50c6738b3c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c8ae568230291b549e452ca7acb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f5af9a5b8dde5fe6df81366ab7f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865baca4dd901750fd919156ad52ebd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116eadc990f20a442e40f2acc9726ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8953aafdfc7b2938c857c95aed1cf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906722000376172d9346b96ca191a21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014565ad04c6ef0eb0527a48dce42d66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a303963b02cc2672d46efc3e1ccb3bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0956de1e5964509d4834510f43e6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed90dff679de02ce8133a87aa9608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800ed6e5f00ba1303e01048514c90f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee588ed58ae83214bb0bcfb507d93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aed48fe967c680c59f8f01b6de3fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787822e3136514d557dd8e54e4aff04c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb06e71430d2c06f8fe0a3638aea53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9bbd1a32e862dd94a77c3a2b8982413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef33c28e9680935a466d28928e473414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33f0a7d71f8eab2aeea34f297bc0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bf04fb41536802ea2be6008bb4bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063066054bb8d59d97770cf6c47b20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd699311dcd1aa6b1f6c3441d38ff7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4da3c43d26540a553b153b53a35e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716145d6b35c302a0d7eec732b6eedf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c703d45921099d91fe72f62f4edf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157b1e5babd9e925e7efab15007b7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aea0327976d373e3bf4004348c340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec523ff440b9134fe486c78bc8ea92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63140a05aa87c5d1550644dbc1510425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab5fbdd7972b2d8f43aa4c8c6bbca7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968dc58f234bf1490e8bb1e2a54d441427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ec3fb12a21782a49a77cb16268d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab736da74be662bf18a96972e40924c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad0878f8607c44e6aa3a6c5827401f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563979bc762fd82a99e3839218dce42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fd52ca7ef7b737da78b70d64d253432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a4ca25c594d8763d7ce774acdd4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2160fd2bf75a03678818bbcc0d9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c756ad4c1a53928e3017b54f970e52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4552b11d7025468b0f37ca6c134b90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d593d375ecbb707f2e851b1777882a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379f758ac58e9a9665710a0a928619438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90ef64b31aa4be5916a43ed46b2f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23d362206015b9f0d1c0717bc6a7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f1baff4039ea20531fde534ea316441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e067bfceffe5ff1962b646ca62da63b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772cb66e1b04853bf9560864042592443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099648253810fc7c78fa1823b23565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540693a411056ff4bafc4031e57791c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3eac6822dc5ff09b4bbfb29a4cadc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093029ed4f87f2f6f4fbb54393fa2db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796f71a60cb0ae3002a64ffe495fa50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2f1a67bd22d97a947f9732bdd349449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377671813e73c18c1c85e429997593a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1a394e96f9eba91d1d25c8397453a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48591686d0c09d4466fa85d53b23f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232593766948b3bf05d06641ad1abedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720dc9b5ed6a0b621fb25d22c5fb83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65c648e5e1cebaae190b41654be873455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f4dd67ee422cf9c476d51f753fef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9cbde54465e003f5e5c5f0363d09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e7c9db9c67177f56c3339ff548c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f42e57a73a90ce11a27079cb3f5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72bd8dd2652bbd38f13c7b900f6652460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b599553953416575f45de0afe381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c468cbe33202b0a4b4797eb70dfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd29abcc0bafec864282d81e8fcd054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc414e0a7694464811737ee8566466464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd34fba11acd91f76c438d55e458d40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd4a678157c07492985a0b2692d26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ff77c2c56b8cdd194e46e307d322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16cdee64d31e66b3bc99b5171ff12b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea95dd7be12ab4608543094c0816ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e8e85ba1c799aa4d083c5c7ad6453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2988c1c3400e88de75ee9a2b211886c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc532719d172f1e9023b98b333cc117472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646b491555a577851289551af31dc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd43fef1f5a06541e109e508c2ac7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8704e0aeb131c549366d9b72b3b25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec198ff5c1cb5f1523addc68d1bbd08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b2634b46bea2ccab64f01341286c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ec2d2208060138a3d5dc3b3f6ae16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43494d2a160d81c6be0a3ab0cd78ddf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5053680a42f8528f07fc5809327f00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6da40fc8e299d41cad773beebc14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1497ca278683772aeae3cc44442d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a956156e4066d4d65370aa8094c91c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1703d925119fd6a40b3a497f7c6678484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d581877f63e83c106c69c17bcbbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86646367f85e4bae74bead5ef8f68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9717fe67a89ce21b85fe493c459d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3df2572705e96ffb205a10d67c2a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a65aa9b0b48c69b59cec41109a582489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7635f97ba97e855ed667daaab76648490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1566d4bd61f909b7cde08e119d2cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf3c8386ab61b41b6e14c038f399e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b4a9e80481d17fd7a93c2da79438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f285294d0ec66643d288eaad82acd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965a04fbf7ca59fabad8bc92e380368495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93069a91c038b0115648839d9a9076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c06dbc2ecc49cd5177727ae8abbf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1321dfa04b2f4feb4b4b13c9f0598cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109acbd5e4f6c82cdbc98a33efb03612499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b4b8b838728f8f0b98443adbec6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba37b1745588138a6d56506274ddb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94dd542e875553752be13c80aa6e05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be2d38916ee6473728ac92e844e69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8da8f9abf56044632d635831dca8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e39cd6676d8dd17ae7f8442d4ac52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe10001479640ba4d6fb08d9cb264506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b29ba368696587931ebc3ee236df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde7f0548f885b94ece6c7a4c2c9936508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa07dfe4581d7578d1475fd8950ec2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07078faefced1ddcfe137286cf95b84a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143bd0437ffe697c211701fd200be5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e1b0bc4e7976d948e7441e1cf22a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac90d6ac90f3af41e2eef3bccf633513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ca88687ff2e88e94a32a786a7882b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e3c70dca6655df95f6d49f58edff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1217211fb7a9ccd0b52ea9a8d2b3bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61863f9b412a99dea8e6fccd853a49d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743cef45d6c23e0bbe26034f0e0a14b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa5c3f4825b14d1be5a6a6a507b4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7f6622ec2c0fb5dd7a9edf76a9e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece71be3c3d7cd609e5f6f499e6a7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c9502a83d85bb019f199bbd26758522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027d2db0246c0ccda314f10bf9cb738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9254480d7cbe9cffa135170a33774524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250c78541c3e23789ac66ed1bc8e1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b986bbdffa6ff2f3a2108fd65c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9f9befe6c0409e95698b1b1fb256527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d1da7a06c22c184a14d3805d82ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9023cc5b5f112feeaec07e6a4d36f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a62ef6daed93fa541aeb63646d6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8153a342a459f6d27536ba687417531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f931d7d5affeafae2e47ac6a8a4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fe6d65caa99ae4b56d5652d956b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f7847ab2f1831b410063ca185660534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b72d08ed0ee9a5bc7b06255546255535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625750fbf394197b32b7698151f9502536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466706d3744d98d681f2db6af53e036537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf38b0f3f67660636ad913aa3bf51a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e32e8632a83efb52e09524aa014861539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc10e6766678f18484281c609dbc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc49e857997f0e29954de717857baf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347626b6dd9b8e79b65ce180c5643def542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a054d6e7b8423bfddf75f2d58d7967543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2a6b0ad0608b9e91d30b60b8c102544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b021960b9d3e3e55295f3c799bd71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109a6a193879dbabd71ed85e2e2c1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e641f806bde71eaf6303432bb734a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520d48f7e57147b2a4f4074041bd28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f5e52cf98797efa7be3b8ee87686e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d81e6f908a86f29b636ef5ef0bc3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b9db5b7884e0c244f0da97737550551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e8b6f1ae22f9e9e8c0e1a253a1720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92cdfe742e163e26be57b0ee0b5858553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341bad6a0dba727104d4eede7811ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4652519232dd3928be73d820f9c46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d530377401564ac03703ea51da20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07677de23055486ecc60ff75ca05e49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb58dd5f9614a35c76c87c177f6528558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a2e9c704daa5eab207f022bcc954c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fba72d9954a963791c0c7d7861a08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8118d56dc69d2687908812ec05e129561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1517aa7c7ac12c38f2cd2ecff974471562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe722a5183deba4bd496071577f033b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629d718874b5b18e52adbc7c46d1fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc389438011b243c449ee3ffb154f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5cd7fc1ffe9343f04b5fd45c8c7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13da2b8cb6642dd6664734c5f16914567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877c1fd813e0ed64ffa0204bc3722d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dead593cc2c4d29452af7a62fd8fb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0dded825abb9fb8ffb445f5046931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d733029286a11b32d6512736ab1e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a675a95f58f90e5f590dde0168a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6e491d878e6c556bfa90c7fe451f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83839ac90358491c0520c001ea861574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505069cd691b8143d33c3ef0c6b213da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1da29193ef793d06d1f8b0fdd55f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2efe4e99abfc254c55f4afcdd577f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a59100b0f3e9ea1b7a47157e644b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad7703c8097e3d52f9a5d15ff494c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a4cc82d9abafcab45c58d13314f1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d8e31fc44c191905596e34e3b675581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0985d309317f69ce633d86ead991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271c1e091bbd9e35e425341ece3e0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2771ad4fc66851c88f67c4b6f1b16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6790e6a5bf79c4573d0371e1362681585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597de43da538bf97976493eec740f4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fcf94d2e3b466f1daa06b70fb64e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05653cd4516aae63ae9bfe6d167a25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3229f8d7b8c554656c0fd90e7473b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890cc53355571ec3832fd048540236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66320d61036499a943adcf587d6a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef67600d43a950a4137e9d2f48181592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629d77550f73f0b9751ef7a35b31a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d5793eda8e588ab22693977f08ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db390ee675ab9c3c7c6379d7d42d0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dd94582e9277b46f6c2fc4700a7e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd020b9d2507397d50d15a9e6311908597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b79fa4d71acfc61496e7585230aab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d04e7ba8d1ff37a491534a4ec375599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3d8d57a6e92835c0bb85e72a52fec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058325493ef6cebcf28308b8dd305ac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29644f67e7904d70bfeb43bc92d43d67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540875617f5665783d4addfbc9179e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2e9bc283c781e4a9ec5039f9bd41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352dead51190a3d05441bf838370114605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1a46c1dfc5fc63c6a17ae6721d2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9441e7e4ea5ba875016a519a3f586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812bf2d984ce53c0d7ec49c64054ef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04377864d5359d61c639eb9a5f15eb4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58badcae0a238cb60fbbda0b4b5c0b18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5e4dba028d2eaac5de427889fbd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cebc4de4e7ba662dd46816ff8cac41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af424b55425114556cd9316870ac3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4822b8a2a78d45b99852e4f643b9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52344391aaaa14e24138b87499106395615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e888aece4d7db8e1c697bb0723c6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535a89dc830193f2053f9813273b60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161abaf902e9af92c3c6cd3bed1cf8c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516584f509d041f234de7d6c3680d4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37e2aa729b78d7db54dbc5da840a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820568be84ab0091f71064a083e8d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e4b6d5ef1a8b53823ee9c3f1ab2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d1185c3ccd48f73f47a1673f958b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69d965fdc7c77aee9255ff617d552624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a59949c144855d745e6622c9d732b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f8e5b608f507197407b985ee485c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a097c3ba02e494d31db2fdd65bdcc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d929f25ea1d36482a7ac1397bb84f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51b9e56d62b2ebdaf5e1be87c5605d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c0ffd1176fc3b547b76cd3224043630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f3ec17360e270c8595146ebb467e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dbbb1ccb4ce51198007ed31a64a16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74fbc47cbc4ae8a07a493d0302d68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865acb0af1532b658ccf02a50cf684634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ab83cfd41fc8a68fef3a28165360635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc1e951272339cb8fd3dc9ee96b60e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5715a02b4e6676a73998705760d37bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8426d0265cfeaa219511d0e8b004638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f959291b6f04c7cd04fb51c68314834639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fc69d469b02d49bcbe42fa29fa675640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d6fabab48bc58849bfb52c12b2bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6bcbdb4a49811871cbba6d80cdc9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f712a09e014ecf69c911671fcacc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9f883be919ff81cbfa2aedc9a5f59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ab3998be1da7be4d08a5ee2d67cdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553113ceb70784d97c8bed45d816d97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43cd2fc129d6a19ad3122b12a5e14b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1311118cde35749b6dedd7554fb3ee2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d9625d472592d4cb41159aaac910649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00da591fddaae04a495d0e2cc0616f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4964f0455cd6fb5444a54607eda2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f11f28c3769182829c335cae62b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88554a86b091a640de12418cef1d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17dc35ca99ea259881575dbc0debb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c03d601ba89b1881b663d10a08d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5297bf2535a7a11ad39c691728560c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a30b011dae45daddf9ddfcdb721c13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be8b3603c63e7398a7bb17edbca88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c25abc89ea9c7478f8e26b0c1a2e6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540429c083cd926ecfd891e5bf4dd13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd6f2e6d5185ccbd50698ab589f33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d197560a212ed620527e1f6ab35f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c783da9a2f8447df42b9cf8ed332663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c268300f44e257bce2e9f166339e05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72eece66b5c233f0e5c93ba18abb1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261a04aa0c7f8f0240f366468768c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa7728bf66a140e5eca8203e4f39e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7f371be0e3dd3b9bdfb4ae6d844d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11572e765475619b4c306c95eaee51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f885b82a0626253d681e1e72fa7817670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a494911950635822ed1183572e8f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a659c7e0ffcaa647d0ed70ba0c15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1716f33ee70b6e120005da93da8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd2aa44082d3011cd7c7aa059b3d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f0c3b4e737402e67a89788c525319675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1630bbcef9f469903f1b718f18217676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a38f642cfb5c7f178fafa30ad60f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825445f2cc75fcc222e32ac003016d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f879e18f58e1238e4538acee15922679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bce1eec999d2a089feea88d4d6ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085f6714c99e5d7437622207bb6ed1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787c67a9cd4cfacf11a4faff10e589682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f203350c9184d4ba75bb3b1a4d0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96bd42f8fba82f5cd40f0fafab1fb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb3d47195d96f1dcb1ba3db5b522d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81a1555de3d8f03aa8afd6ca095de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd993484e3db5884a21b9891acdb2645687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339fe62ff3e5eeff4c1cb1a578ae8ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c311d1efc7fab8c9d508ae26d25f3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee899fe5cc045c8786b67aa7d4844690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6451c69b5c91546993b6c307c992691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7884b015d6dc3912c851d2bc91bea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65e55c038b733193e2f6a33795658d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2252556c54731287eacb0033f629f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2822d6acae7d0f64ba8406933e5e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a04fc0764cef93ff51a92dd7bd59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af5b8659c2f5b7874957cd5bd0dc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b4170bb4d03a2e4d2d98ddad31e28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9c435c34f02477ea205edfd4ca3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512494064bd8b90f8144b07b323351700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9143b0cd5cbf91a4fe55a33b6f0bf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60965ced4581203294341746cc9da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f311d9ef60f921dc5a5c95a17798af5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714329da8af5cd5611d904b16b168cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf3025a871fe86220ce7434005559705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89880ca21ec9860bb91a855b959fcd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f017ec1b6b8469bbed23c34255247707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5d1a972d944c2657b97589c04067708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0aae29e56df9e116dc004ee656457709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b607b51086d17cb663e6e77e9abe44a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112b88c367115acae757a48d568f95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c88bc622dff8a511344e9869de6b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0837e94b0cdc41886705789924b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fff8471ac0879f5a0dda424d3f2c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7cc0f9027f0e489a0dcbd2feeca3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70fa7258f8e6759c2df8a3c3970c3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f855032d4e85a0eb4003243e1647052717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be89331bd7e517c5b8b8e621618e5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac520a00afe313c09bbdc226e32f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9818c5605b787abe4e1ce4430b4d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24567a4ef27799492e7a8c15d38c09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc01fa4fe837674196d50a17e953e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abcf65d7a678a048d78c2aa43bea6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f8624cbece4b4bf9156474c1f1c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb41f09b5663b50975317653e1e5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998be5a2e292129058cd77e652908725726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845a9257fd90e9dbe9454628e0e914727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897595ae277421b1a482bee50ae9715728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71948e76da5137e9303e16bc808913c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712b54599fdbe253a5d114e2176abe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc821266d70e197eaff3eaa73a7910b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a36b14cbbbd60e779027ffc349835732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c32effe259a98dfa9babddacfe21a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4650818da54b547d2669faf94e44e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964487c86a140474b97401d59c4f580d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476763e4c546d0419722947b5d1e5e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31cabb071eff3993408da63c734532737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52805a21c0f7bd775c81b6be4b84194738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321032a290746feae87a7b1ccdbc36a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f04ef5c9cf56cb3ec7922aac72de09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ced7411eb1f1553bab2f864bc125741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780924698f54d8a9cff2ab190f08e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50066c81cabebc134ff6c870f1fb03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af512c4a5a4112ff125d24f0d68445e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497aad493e9701f148b23cbff616b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c72ae8fe65ebefb10d68f20947e06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a181065830d5211db76a0b4a54cd50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d4ba73c67bf034d01f46c065818be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef224bd687f13eebb5917718853bbfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4a89a019b04645dd1c2c772ac7d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e8757e765d90a6a8971a156f94ffa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c892bb9bba8b5700b821ff854dd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4467572af464a87fd223799695a0930753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fde6e7c6ed0c5afa57e56d9e54bfad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bffa6f91dbf06246b6adea7e5f451755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947203caa906c14a083579cf1c3c5e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089e04b5942581362880e2790ae961757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952bcb598d6722ace54bd817d542ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab751e21c22ee8fbe913432fd7ac73c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1bcf92a66bebb2d31cfbed86441a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3ff2b7c3ac94ad2b79b924427f75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c078e433700fba3a5ffc8d33868895762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbfa0c8ddab4725c39291a8c190b04763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b6ae41c128a9cbc99c074d9e6e28764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e2b3c8f849664a4753e2d59355235765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e788661edfea9e95af004c344e45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f9d6c354f3226aca9f789639045f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425723036a63e119743915fd4bcc28768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbdaecbf1a1411167c3b8361ca72e4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691d2919ffd7b4168c45820011ce53770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524ddeb60b888042deb56bc5babf21771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507c1968a7aed56e05dfb24bdfed56772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c70957b67a4c98a186dae153cac4b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcce6b715119c57ac3176958838118774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e170b713b373acf4427cbd232091b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ec7a28ef3c607b558d64a2e0df093776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c085d539ad03ba567ee76d61d37117777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335392b9f64ccaf79822bd47c8ae0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d3c5f5ceeae81961de3ba94c3331779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67ed75d7d3a836b9ffe0e925c920c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13e6913c07ca20fa46d4798c68413781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d242eee56982deb395715e2830acb2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0ee855a63447a854803c6fe2de26783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e576e62d909eaaf56e19931224a22a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54255de91aaf0f9ff2c612cb5cc395785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe51ccda98770a8e46309c9cb505245786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b657f5bcd4a52378116b9453c8e4e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f432602a864b127374766ff73e18ce8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ffc53c935654e66bc20bdc7c91dad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c81f5b8122c5b90c6be011cc415dae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883775c1ad3130c707700d2ecdab042c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706dd59124535b65691df50f48c742792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c769293e3e9522f0ed34f36c205b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd470c45e1295bb45de84de2e0aba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221dd6e1a823c90eeabd7f50d66dd90795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b835ee8f8dc71502cd4c069d6d48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc9301d157222fcd0183f9719e041797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab63e2bb413b2468b0245b41c97467798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e12669311d100158237452877033799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6605c6c1567a4a138deb102e27c84800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75e2fca19dc787cad837be42d0e3e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409dc9ab2ad8393db4e108b9a11ca06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485fab7ec634bfd0b4ca40d378096a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b3f93155eee79b589ad52bc41f0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e9297f67fcc6340f3c4fb72fc3ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2dd77ed9af35af68b36f1892fb199806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d125fcd6f229ec6d1fcd886bbebd85807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de254474128155304b5a944bf5692b63808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86dab3cae09d53afce375572057d50809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42700af337c7e31778eec4da0abaff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a010186babc2bb7ec1c6b48144b9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635dabcf30c470f0c6b48c89da21d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc2bb8126ad2899d9ce2ec9a6c96c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7621c9891286166fc1a03054bf59a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143360737294b9bd0b2ebf000f6b84df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e272f5451b6f02b4211a6e752be2e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b5385baf40508f789b94bc3c138e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a67b36eb625d20da49f274ce930434818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824b10699cc9e21df1751f15ecba1a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2cfe4596c2867606cf92d12bb1a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158ca5fa778dd8b932a7f00112af9a1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a558f7607a0dd0d67f772f24fa896ab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e50f3fa489cd4817471cc74d4507e2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f6dbd085648cabc83dfb445e29294824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8cd52e0064c850ee9262a69db1f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2496496f4086afcfbf7be59fb1549826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2926dd311e964944db99240cab89827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022cd3c9b937ff877cda455190b1e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02710b50bf2aade60e124d88e866a6a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47464ca1bf16e7420f3fac0487ce10830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f9f532206d5bf7953286153b5972c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c274dda2abaa13c68ef1c96bf950d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f8f708b08a75358132eb1cd66e00833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c479635e6ca292cb767e78275ab0ce2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5573f150e4d0908aa30d32c95dcfcfb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65fcf14a73946eec39dd1e418454f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8509d968a36c026dd5c3b5d52b0e5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c8e8f82eefeacd9a5c3f99c8c894838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ea325b7d2aa418c7ef6a3ef12659839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae332e2f13a72fef0eb62a6b71fcdee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46abb7048bcd94d3f89e43cabafba1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09098011aca467284b3feb1fddf40842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33795a7de7f1e8cd8c8e375803a37843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f54576504986f7f54748e82c542a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb998d2e3add5acbe9735f38318542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f26e197d5365e5d3c1f40c10691b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33785f4570a580edb53993079dfa8b2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2425b70c50f5fcec6496bd88c962565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552f3fede6aa6372a4ab102d24d36df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151780519ceb844042daadadd037ec07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99142c51a2c838a045bc90c2f68cdff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ecfe08206830542bf73f510cc656c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbd7ad50e97d37dbb671e4eaf6e9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b278c9b6f073c6878991344fda88711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7489ff9ca6692f7c6c089dd4416012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42c9c3efd1e896246b0a76b1c26f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee1b227e7858e903a4fdc2e423e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaf40dcd9daf946019281eec35537f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b6aa49939cd99f578e6276ec9d2bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea22b27276b1b3545a8a1b2a67eebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c1c14c113861d1c849cf0fa33c5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b694cad77ddc7463de05bb29fb7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c9bdeec25f942e6c47c41ec41bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315efe94ff974fcdb785b602372eac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfbfae1fe01b3ece5134ca1d65eab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c712cc752e494cb4b409677947279c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986904ee84791946fc1b8367550907724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c836496ad99d355356db2cb4439ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d0990bcd4bcce96bf8026c97967726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7258ccfe93951ddad54ba0a49b4c9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54882f27e0826217e9390d61180b0f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ac8bc618789f8665a1fa3fb747d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b5e2865177ae40f3ed149a64889a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c70a9fd11520a8dff4eaa0421456c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e137acfda34d8eed42d42d342a63d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500dfe6821b9ef109cab16d852ada533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60b3315a2eb3289c740612f2c20e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75c4129a10f50888f425b4dd4204635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084027615303aa6b7490d24882a09f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb514823a56c3703181950f98af0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be0ab3224f941df4ea784797aa46e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230e9e37c8dbf899d6fccfc8cc79c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7bdc814ca504ef701d999bee564df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504d7b73d9280a83b400940bd3155041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44564bd47ae1341e4651ac4a9163442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c659b23a1009dd87d7ec948d6bc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dab36c442f82bcfc1d55c25f7907844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e82651db47352b49d53090c960c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d01caf71d3c67a0432ef1daf15ad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab642aa9bb8979435911c33b6377b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63cab1facc5e9a44be12a02f2c160648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf8b9d1d7fd3a19ec9e2127a4ae3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003da87366e3b76052ee65fa9f3fd8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48268e4a64b02e600c833e06e741e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9bf312598f4fce75d8e131a43ff7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0798b10af138ec28d284585f58bf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741818cf757778b0c058e03830086454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbbb12ae9d67e4d6ac8183a4735cd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3c5e740c9908048586e180a3394056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aaee0d328664594db7464bb09ee9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f07d45517cde822ebf21b298d2b0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43aed403ef34c7781f63516f9508f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6831b842a7a16e13921b448cb0bc86060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946ad40570e01ab8479b45a9f6af2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1692ffeea993a5c61117c574f101a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097849566ce9503bd1cd750033ef2f5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7312a525a79a5e7bfadf7744d48364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d2982c0f7a635a1c53ace0007543965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f27ffc651674a2f4d2f3f7ace29466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdabc4210801422686efd8bf650d4ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0e20ae274339aa574b92ab76606668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ac022d19e23906f730f36955ca8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe413918ec43a8439eeba30c27a85f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866dbab25aa06c74b6c7eaf4a415bbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a2a0829833f2ecb150b8efbf002ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248ccb345454ee1939ba28b5bfe56a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc59c08c53b6e0d0d3b46f9433eea974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f26a381d3c192db4c0634ed52f7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df49d75c6dbe7575b7f1825045fd2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5998a1d5cf6ac019398bf57fe14af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8e3376c0f3a6be2b5152766ef04c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ea02d2665c3a8a3fda196c181bcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e475d171b356e8c5e5db8bdc539a9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b4f7b19b58ac2132f9011690198581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46813961dea410a31aa44b2fe8e8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf78eaf0a783057dbf5dbaa8c7e08583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0625bc8fb1032e0e5561699cdcc32c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f35fe931621428453ef4ae2357495185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840bd61efcebd2b8830ef9414a95a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f13364cee7d9832f76a445b0547687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00262c5cefcf76047db1159bba7ba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da39db5476803a7bc0c3f9bd495777389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123e6b584d0b38de499a5c4d080c32590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85844a70b6b8870d31915f9f5385c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7d49e27d737a3c97bcbc2a3ba7d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c228fea97efce57254c95f06513488593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a518959844535a916d4426b45396a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65f1136898152ae81eb87bc6689ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f238f932191889ab622975d1f50ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db684b49350d661256aa174f4281f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1fa4820ccb89a03e0b533f3a726d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12db42025907f1c14d49827fc1d2a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604ecfa7f7b221128b07ef55b978f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d132e60af666ed1efcc86c393e24d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477547d433ee6ffe9bcc11f0c6214bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511467350761c2574696e863284a1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670eb706176dcf23f1c5f8e9f2c0206104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2dc90e38f121b69b5405ead38b45c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65249cf31e91a5c7b569f15ca853dbfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a52f8c3f04f0f286b1db84bf1b20e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e738b01d296564352944c2dcc7e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef6917e9ec21cde670e923bd0d181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893cce5d1db5ce41bd16fc37ad4691a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fcf762f6551604be91a9a6f7fd17c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fd46bca1f1a776493b4c949d64921112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009182a6463a0b5c132665c1fab992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a3f1ae443bdedea12d8dc78aa8c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b3a6c913ae03127661473f6451193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc082cb4912989d443cbde166726cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f29dd2cb6c0bd439ceac7ca6d8e9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec25f2e12607f8f24020d411ac6b67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eeea7ec71d4b1470e4ad803681578119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac74712dce5389b71c16194394d26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1def0137cb86908bda2a965fc505a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb4381e690684b390710a38992a49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3933041d52c6dd926ba2d3374824a1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0431465c0eea7bb8aba234176132aa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb9e15a54d298505e6d083e5fc2ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914baa680a54d6e0ce72aa391f7f9f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bea6a8680b7dcf4255af8ea9c57ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2920aec16c2f68c4470153f1e7a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e0e4e89295de7670b435202d2be3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57522b0c6b75693cfc17e7661dabf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa81b4316cbc2e8a115a4bb217078c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7020c4e2c81b9b21ff424a2f4fd04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56117d5be92d1db45a32f364f8a7fbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1bd49a3ee58a1d932c42bd1eaf7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca1e8db41991e8af115db37689b28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062f901896ac70671bb710c70d96b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dc7f4c91f5d579dca9f36231125d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9b2197afa575a0a196bd9b2c2a4f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015eb784107afccd005f07fffc0575139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c7888673e0fdb758826936c38f91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587eed462c6165ab8f0b2a1bab8e282141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c658e092375e1891c5818d4c58b98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e495d99baf7bf2a61c8980436f832d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a51aba292bbee0e6c5560b60916c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ef25a842387d14234890779bf4fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f29902887d5aba9165fcdc5ee0639146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9c3bbcb04c189c70124e607a628d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b94d6ec6fb54864e7fb1fbfdf1414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f8fd7b3c82fb3099f4f2457fa8f62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b87eb2dd641bdec1806c02f2ceea0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072987519a1598395574384d67c677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b5f16da93844e90baa425a63a126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721465209fe594df43b86009940297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4639c72f7bb8002fd92004717269af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afe93f8e698e0681cec15f1677e54f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586bef9d186781606b8772d7f9c3bd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4194c5e4538bc7e5346311e9f6d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32576841269021f19bfc965aa95741ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7c7e732bdbf777bbbf282c9cc5fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bc2e0f63f029bca5dbf63be49ea2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6636fa86ad86ddb3a154c20d5c82d32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d334677245b34110146891c83852c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d8aaeba28b36c644faeb40dfcb5ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9d499c1bc6998095cdedd27f1bf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a81807f5dd5c2ba1ada8d85b11ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958bdffe288291ac1a2fc857aa6af95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b535a76dcfcf4bae99d890876b1f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0aa8c535e441179693a1f839d352c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caadc714dd341f9dc8340826557971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbcbfbfc5a6d4c4a80bb4bf5296ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f4a0a79566d3f719e262b20b26ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd644d651799b3b441b763c2f540d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d08ecb4f503319cd8b24f819e22c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0214f43b4c2851b75add354ea927ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491f53e2c095978a9d87e6cc3dfc7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50aadc211e75824700365c3277e1f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dfc91dd66a8e49246dcfa9fd80ae8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d2afa383bddc3bc19260ff0b9ebff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392590ba1abf70882fbb3dbfb29da9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788ffd135c667c1931d6219df4d4f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145010db7eac3daa64eb6a4bf71a86fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a237fb23bc6d61e1a00459fdbe5742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe159c984d444229f10ee0bb5e83d21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f573ce2961867515690ab26c983a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a42ace08f810a06cac3f16b83ae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb372b63d592188c825c9a1e064476186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93b74e525b1a564fd524e043abb5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e64c3698008c3b6b6c7a48043e6ebc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf42db62f7ebdc9c304c07e8fe7c59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a82b055704acf0e246b64e74e06d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191331c228be2ddc3359cedef45e80a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be339aeeb16a5871e05f48d4a1b20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ea17c42291eec6c943c175409444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b30d0366225776447ae7b6498bf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7835ff61ac17322a288eb4c5fdf5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd63dfe4d8237b89587dc03a25c880196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8c56237a9497f8394784e35aab5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52466356988c1566b5bc8ece52c8464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c42fc0215ab82a46e1b5f620fe357199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4a7c2fc87b2edddf7d6247834563200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486bdde0a7b3288c8184af1b2b8cd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57b637f6f84c7551c5c7279c8f32e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728be7d8ac4f64df8dd382ddef616e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1dc6f065e40d7f3e6091d8b5c072204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc048d1dd2ffd65eb965faaa58aca87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb67c994ad1c689b3d1db85113bba0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4ccdfcccc6cc9f5716e4aaf40c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba8781f98db9c21e15da081178ae27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3144466442c4cf8610dbe469abee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c85a4052673c5c5400a268c73d1ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171b1c8365fa0da66f0046c3c4c8ce4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d4a041c88e1bd7a0767dcb7effdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8e039c10dcbc6fb01575d4dfdab9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd91900a28eebe129526b650643f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25759cc01a3f64890aa1c201d6ff31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6b626ea222eb02dbbd622d56dbbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3325d37b37c96524d1139e50d5ba69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af3262626212f786f7909275015ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d988bf684510fcdcaa3a179f8d2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d135ff6b7b0c40dce5a4ffd8813cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50c87b272ac298f9be3f8fde856bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a34c348aa04b7e0a15aeddded0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2eba633dde20d476e6fa237d8ee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a95a395c8169a08f42b59bb303077224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ced481bdff856a9075341c58fb3fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3597f5029ba91864813c477ac340b39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe51f37885f085a0c85117ade1e97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645e2b2c5faee2c54971f37155c0fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a96b76b15012dc873f81827c1efe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddcacfcdbd30da4ba36e114aa3e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29d690f9ed8933a62b89859b57a0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5da5ffa42ac144b9dc36c216940d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c5c9d9601bcaa2297001c59eb22e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9ed123f77efac4d3f9d0b059a07aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e490de4e93526d0e0e29b92d7b9d6e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b173a5082787cdf8cbaa6f0d81bd58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd13a911fee92c3b3c6798bd51d2d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19dc62a33a00ba77015461aabd668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732beda33dc42174c86f1731909d14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71252e7fc18da1fbf0294883ff1d2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0981f4568e12a9030d694c46607802e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d5c7cb6e852327886efd5588931e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459c6c3b553d0c3c2b6c3a11563e55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f159861afa753d68bb445f47f98f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a36643d413f675ac3f6f7f4dae38e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af84bf1daf62e50ae1f773680641de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977b7233ec48f9892d3dbd4e5b670c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6df0c3f94f9df13b3d4c14f5bea4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69eb58ef28941e2e378db41606572249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8013619e252636da73fbab9f98d0fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab94d3654b7a7cbbfd97fa184a34fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd9fd78bedf9d7ec7594b1a7f66a5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f985fa29465645484b25e06b3a5acdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4204e960713bbc123906e657488ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149221f775867f3636b44a6eed0b5044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a0e784954d792b187d9dc61e8a82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0562aca42ab64ef80215883306c8dc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e3ae11bee390900f68142d8f0d70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9669aaa6e987b4b92ce1013c6f929259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbf5af339147b4cb815c1f4ba6497260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d48012126dde14d989024f6965401261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5a7e5b3021687c5748a0ba17f99b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad823998fcef4bbbb50691afd417ce13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5433255d7651002c1f2c12cc82da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432a804a9358394539e0a6b61da33d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b89aea43dad307485a61b7006d8efc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e67d0885c1df7a5907536ea25eac0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62d69a5457ce13522cc4c4299e749d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c5a6cc998e961b9cee15665cff36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be102e65bb860ef6e7c6b17a9b970e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec5e2c10527fc3d6ded4d127183d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b31721123b32e86bf9bbbf4d161a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ffdc8ac9e6535e8dc5257dadb1bfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de246077cd36707e169e06b47e13f6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae88f7ede8b168454407cad87a8892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7bbbefe1af96a8484a3acaebd07e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac471813ef0427e8988f2caf8fbfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c8dc057307a647f409249a7572c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b957bde10843c3a37650c9c55553e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233c921f3d968a88ed1626765822dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378715d9ffaf32f37fd33b595339549a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a10de8ab3256de33aa430f01fa20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc4364357b3304f3c50cc2ce828ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef73bda0d0bbf30593df7c66157251284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a440c134d31f34aedd704f9315267285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489da0ec6d8f61f018659a6208641adc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc0d66d5c7b7f53b5296248949b8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a7bd4a53b97104759405935a37e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77756cfbe33fbbcacc2b1944a647f7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27e3925aac09f90baadecd3290ad1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915662624bec0e1b42b4a639c776f444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff941385a7786d83772f319becb62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74681379a0dc573d63b3c02df792e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ff1caba6d4b28c3912a84ceaebdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23e069eb37db3bbff7d998ada0d729295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4161aa8983575b86b97012e31e23a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8bfbe050e4c5bd808af30d5d348d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7a8b6514f23979228be96b7d4a2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74666f46263d4dbbd4a08fe673972299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c83d166c780a6bf89e26ea6ab67c19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726013a40a05ad8f6457699f9d853e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9212a13a36f89e90e4c90d6fa1020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6a284c9399bbe8047973ff11b5bfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ca3374f865ac4ba5fc64ace02870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5af046bbf29e3dc873c4258d20589305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d230ea312db55aea079724eeae7bbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51124b9ea0c62f9e831b993de4a63a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493b0495f648712b1ed429982bce5c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd8e3d13784e1749e84a629c11c16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91c70862f4218a6a1f2a536f55db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e894dce6edad2b6cc6e9df5f7587311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c96ffe3d4af5fa98d577ff12fa4bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417cc6e8eefc26f1f8f6b1b1b31d872313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3427a971ef180829c24ffba6a3e21fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edfd02b86bb363864c5c1fd3b50e90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff1dfe384b37d517f8fa87d0c1ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b9d1cf9a9323d42f62830df89839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72c23ca5e7207d7b044a744b006d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc2578a2a75e89d0488b8c107ab46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ff2cd14ea95a521fef4b11377e69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ba0d1afbdd5ff67efe762eacc5767321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eb983260bc3e69f6cf90a36069a7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef46fddb375ee4bd8379db2a0b96ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bc1cdb1cc992aabd814caf8342dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa78296b8c7a020f2c28d455a6f63f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f1c7bcc70d2a2534b80fbf906b61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a6c4da576cd4b7abef4b212e086a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2ca6434579442e1befbcc9cd055d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552341a0c32de3b80bed34ac4de216329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09851fff276470fed9e843a6a4569ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790f823856859125434b022def667b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a2f561eab9de89072405b60fae50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a35bde3a904fa6ed8e5fd50e200e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ba82a965e1039a51f22ed05a7c6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81293d73c577c07ab60553168118fe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbc40524e96c79c16d754e7048196336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ed39ec232ff1dcbeffa9bb36949a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b2992d43b730afb0805a4948e3bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359017cd1c819f8003e1d97ea683768339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2241d4ff168789edfc9c54786d8e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533dc87601f02523fed4d855d5bc8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736928dc57217e33dde59108341a754e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b61c756ec445337463243cdfde609343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe3a8f2ab53e78cc77c3b65699c1a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca40f12977b7f11ab376dbec00f4e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088213b643cde756ca7ceb5680adcdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ba6e649dd0497b22e178199fca85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab75396a0dc8f6e303549ae429ffdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c84dacc63c25f197667a28f13bc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e2b6bc1b7b0d65fc4c158bed4c2bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d158defcb9b0fe2d00b99a3ea6c0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b3d2702012f74f1745ecf6e0794e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74c4a68b075e5df7b12cb3e3cd0e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52da851e3cf15b15648abf7754e7f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96472e877d64abc159bff40fd07b9dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4161314a7a1bbf128d8876ed6d6e219356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5a99badf1b7576bfc8fe791465af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dccb2c61ea53b095ce3170348aef3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6559b262a06ddab5b72977b805a201359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc08dcdce5473c32e816333a1deb8d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc4873e70894731d2dda91bcf8f300361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d8a26348d1961ed8cb21592b7cbf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4547f2ddbb5b51c91c6903c9f4f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed17bd83435fe4ee0c0bd2be61e5237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bcc946a7ab7ae076ef1a4f63d0ef0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93d468dc4f554e28bb58fc4cf7ee0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ab4bfa99f445f89adb975115299e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0d9c2dc2dd2d46ef6f9aeb33641e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899c4dfe990c6227aa01d0e06d6b98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405800dec55b152bb37340ead9c9510370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820184bc91ca1e112ac7c75c612d4b54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de643503d6a4f6d2d94170bf10cb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee9f92f3f646b294b2f52af4e4b3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec0e1984d61d8c00a58ef9bf86fa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5786c098d2b97915ab8b1d95beabe6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4e9121227215fbd874a33fa8fc52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c978c7dae5ea351da87815ba7769377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0aea4965f92bc0072be617faba631378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c07726115b3aad3491b042c4c6a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440be1d5bdc2693201a517a4c64b88e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a779906095deb662c2fb2e46ef98df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a089c630fc1a19742a6d5a15e562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7efd44ca3ee971f691ec3ffd3a2011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5a214c73af14226cdca992efd450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de5b5dd5ae732bde1784b22b0a09e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb789acd281a0b5d1e2f0d23a880b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb9dd58ff6391a6b5cac13eea22e20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7599d490ee1cf0b66c78e6fcb55a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf197dacab776629bfddf220312c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b6e2b7afcc0b0f30f35504bfe8fb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b271f4f5edf4fee5ed6eade41a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4232c157f1c5285bf27e6a691a2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acedcd0dbb620e5fbc12ef6ae2a6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9da1c18cb068fd0ac85337d3a4f4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569c5a2e64a62396aba9ac41dad85b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49559e6ed3408673caa6a4f64ded8a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d22d18ed94cb50d270bef05b440b6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1405c89345893d08ae231be73a5fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e348dacac8270b763c03c955ee3b905399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7768f3dc3e8ca031c4b0ee557055f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c012b40bcf8274f211ea718a9ffafa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41000dc7afae0a2fe06f948c7a01af0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca6c4a258faa80c71abc8ef6cef52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94ac203f502516877e9a99edce901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c291527a2f599641bbd699d7c0f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0422ec651cbade8c6b22b8b314ec1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e91957659361ae800c18cf2544f44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427f6b540c960250d24d2acb2f74989408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823cae0d34d1e0bd83c96d9b8ad75dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec399b6a94add8fbd78b8d52008eaca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30d0d6bb1605b1582121c8e417c9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7ebd670c28f4b7dabaa0bd690299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788318c0980f9245b6b20173d0bf2d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a5b9120b9580080708b1580ed5003414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55851c6c052296add4ec52398b6a97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7de804dca89a5aa4aafaa981da424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c495b314fbb665d6c477d27465d01bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58e41818f52afe15210f896fbb512418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2c4f70d241b32557defa03dd84bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f1784f1ad332437eccdb2d2b9d3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f918b5a38b961cfa63d84a32db1d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee3ec9afafe50a65624a79deb02f80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0f83ab1989e289499e15c885019a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864c1fc3fea890471f7c07deb7c945424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041208ecd110892bc9c0a542d48f3b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a697c3a634907d48ee9c78a621906426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df28cd507465946ca346951385e5fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a8e2822e3c27fac190f1214f7473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84f743675d9747466baa5aa41fb3c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b978cb0392a76411f0698538192e25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79fae145300eb5c244c7bfa35d4113431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540c4a71bfa30d87a9126807f777b3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f90a0183fe51ed6f71df9f1bce7784433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805fd7e99d745209ee1f4200595c52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef364ede41422c638145371ec6a7b23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2bc1f0c1dd17927b24780e5286c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07484592ea75effc3a6aa087684dc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f63168195b823a25227aa5f28514438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89afeb49c61e27dad319d40086525439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f80250fbb5715d3c1df981100ed4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98aa1fb748bba21591a993b5123c50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00edadd96da26bf3799cf1d36ed3f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9feb3730425fec1c79b6d2e9ab1ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac7790724fa5f34d9707b5eb8db56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ccbb8db3f4f97ca66e66da962144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a0b4a9c1340721a2c1442a21fb0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae3ecc5f1972b524efb6d338e725d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f389faa15b399cf9fa65d1e07fe569448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb273c87355c49335bec6ae4566ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b4bb8c67e854b549bde8ad8a091a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8473b6ca1dbe29fc030d1178ae6cc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4c209f1e1600a6d37cbcc3f4dec81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470d8a1a150a6cc5d738cf6cca7f65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff266317b2e45184c2f5e54d70dedfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04c81637fe28313bd6b202aff6ae9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc5b28cee01866ee879fbd7f98e98b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea94b1b4bce35235783296c0b97aa1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498fbdc409a44b4833fe6fde3b91fb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d470b40e1200fc08f5765bfae8c520d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7130a9918161374fbcd4f99c4a218f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc75cdd71fca1477463aeb18ac8787461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354dd20ff55b76eb0ffc546a9bd5b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33e957e7dd3b221446a3f15f724d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48bc2594f20f759e365b68535223a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877f46763b80e89de9eb15cae91cbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0be5bfccdf7c8c90a893496ae6a65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88e6d6ea6c543856730e07ff73128467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e04c4f09cd1a059057dc3c69a2cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272895d636726cf3645537f92581e68c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f3b464f7476d400258529abc448c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43755ed78e2df572a45456e8dfb2c26a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebceeefbe82ad52ce7508c3d967e7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e69f880db14b0d121cb59cae6271473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a37b2321b1c7a1c84f289a112ecc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2137296f46a45373213e6551976a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13310d7a99c9d3fdf09c11bdfe95d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167085a5ea734275401983251e9f81b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f933d1a807be6c2e53af4851bdece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d603011b306729645690e57e5984479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b6d6b113c8ea137d79d347f73156480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf44fbc406ef11157b7411a8b855ea3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aff8fd8e880e69b8b1caa8d82a04a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da904c210c8074c3310de3e28d16296b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e0a43b08826312f7eca70094b4f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134104dddfd9ff9ee00d990deee3e3d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04108fa83a0fa3cc5c452fb13dd6cab0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2f190395628528fb34744c37daf5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7372a825381f42fc95ce0d31930d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b44b818be5df4436ab7def79da15c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a52a15b5dd6d4a8b882b9de6375b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5009d6d3acdf06f4b2d3039eceb77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccee8b989768a571b3d06fcc59a80a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd16ad3ba417661dfb3e6f9709614493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e21de1d28091e60a7de454bfd4b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d35f0a7cfd747bff1c876e889c63a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477842dabc46b7f29f8b98b650969e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405ed1a7b2bda469790f8bb7def46d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720fe6eb3bb4d098b7f3d4fe1cfa20f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dcc5e15b191624ff195c5329c9b35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb624f2798b5cd335a253a6432e38b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dac3a21bdd2326b250038669add47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5ef64d0b50db5083436d2dfab16e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb2fda2a94eb4a859793cc1ac3b4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55d0c01461f7bda23036f70c16365504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8fe21613286cb8d910a740b879f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e576bb52a7d7f7e8ba186203fafeb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16869842525d9e81bee056c4d57ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6f4dacfa17f183109d1bf44742f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be145968af7cfcfaea85b2f6a098ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c86fd70d7f0f22f13ee0def7560aaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c4201588010fdb2f1ed37ba923a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53792d2afda7033ede68e824e342980512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df640b9681bb3eaf849ece1ae78b1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e17f65abeb1ff6dd21928418323c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826def12c1cdbe0ba710616f550b5b34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a1e416a891bd44b14610abc62909516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a9cd1674ad6df9cf5ebbc091fe93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4a9d2217b951ff919ae16c534bae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429ae4edefbbf25cdb8cded1fa9482d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c2a1790a4dcbc1d5ac246ef1ba820520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd15737ab06b87e84cb440f826e1c1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f65d02cb7b054cf8b92b802e9f31a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3bc8af684e19398abde1e88fd9f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd35ec4bd25717405b3e7c8ee8dbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f2704930bde0f94b778cbd305107525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63615f28ed9ad6e5d4e7486036a4d8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659dcefa2d776861e8c3cbc23fb570527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf716bc00236b1063951dbc953bd6c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e512b7ecac108d5c0f3cbf1c4775d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d53d843e9674e125695218b9efec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c5725fa32e66160160b51e4a64ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290274fcc1f2fc5dd7b1459abf7dd82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595b4f6a52d31f0b90a92c26f370298533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d36a2a5f97b5fbc837898836d40b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1e51e5ac40b472f6d3ed10753b09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716f6c640ccf94e17a4d16d3670438536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57cfc6fa3e822e748a55c47ac0250537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd1719ca0e4aeccc118b9f35de9f71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a0cee0bc62aa4e62e5f5200d5a8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3241c141f757ba222ef6f2d1afbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fb49defb373e22bb2d86656ef47a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc0f7d449127f0b30b374159a0912e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dca7c60eda96d399c427b38e56be7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a5c6f69b98359e05ffe11029c634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e635a80862aaa37a9c86e1077088f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11db7875a3c7148cda2c71e61bcad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1a305a203b82d89d9c2ebb35100f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e836a52a31a38cab5fcf182be6e4949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccae47b671a96d7dcf3ba45c05ea75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc866ae920d0d46659a95b4db5734b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58232ce102c7c272721bec5247998b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c9e967d7df410091e0c584bc2ad3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e055953af013248b154d459ef0d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b761af93d8ec79f2dd2af215a7c31c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e95b7cfa8a3864ae3dc97cf7152ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0228991bb41ad46965326a341932e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7f5350138addec920a477a1d6cdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73370c8b04c2bc4e9e90bfded78690f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2bc3f70499f44c39ed6963d21f916559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c31eb4ada0cc9df3f882ea5dd18d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7c0f18ea13eb28384df3dc099e28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e87dc9b0f705252937fb7999a1ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcfdd84c92b15441f36e691d821a58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b7ec6f96021903270f575f4afb639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481566831ed813237d94a8d4bed4371e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b6558b1371f07e91c42d4f8527e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd99811e84b8bbd8243ae9ab9066d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eafc18db2d7a78b3a11ca9df75cbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993891ea1b67817447906e339bb059ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86616d152863bacdd125edee4df33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d26befaac83057e2b9f67f9a736f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36849ee3e2690d0e4acb4ff545a1be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1607a4e50556f508a2a71238bfad03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb742815edb6a6cb18e9ee0e598ad2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95aceffa971f0560093dedfc2f82dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc03e2bb0dd60c36371626c021e1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2fad2b4b3854d2bf7a4309ec2412577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a20e8772e6571e7741a49cc12c28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2ffccbb839c1a78a6f4449df1672579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c9561c7dff1c3ec8be51e3178b0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91460fbdd931c97cfb134b217d28cf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fbb33fb9a11069de47fbb6deb5aa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac806f380cd67f9b9d06daa3d8ca1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc339e376266c207d7e349b8e8b5c9e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d6a226c951bc46bf8fb88f767d00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e4c8143cfb10ba2b1c7cbb04a009586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535c4441742c302847b8c27e4ecafb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262e260016644e8149770f01511408588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3a97cf86db6b33248b440b852bd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e60f5c062aa5595276ce0f8beefb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc1003267cfc548f37cdff5f2d383591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071da850badb4cb267d1e68feb745f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7708d7317d9f108a7cc242cfd718ba4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513be5811c3d8000bb6c90893b0ea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173c274aa810a4f38375859cc4a4b73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4891a410f483e6e95a88f99074b6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef855be9c5272ad7846bed5b9d0c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea0a817fa7f4a38d30198b3658153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4608fc3e5057aca1755fdc79ad6169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d8aa67e8b8726c6208c41ed63706600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd865ded778f4f9791e3295914fdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d7346f2cd152fd1dcc2a5fe68fb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a105aaf869f7e683ed19b40a51316f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a375913cdcf69658c4700951794ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bbfc626a4553cfceeff3b4962ec4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b838b107c23502271348c6f114e563606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3775bb0d777fe68340880be7d32be2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd07b16d506a666967ebc6338277f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a86c9edc092f41bfeecbadf9bc09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba122657b86a1758bcc544864c083610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d907b97584840308ff7ca97b1258b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fadd3774fe075be7fc4925ab900faf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463840bef7938ed72be773a6d48c774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829dffa890e0c4f36687ed990651a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744de218229d365ab477a0704722356615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad439e646b612d0d1a32470b89e8cbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e26015d11a63d4a34617e8e3e207617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ada26a58d227c90677e2dc1b0ce631618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc948d5e6d4eb599d092df2bd1470e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad997d34322c782c2de5817b649ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923259cbc3ebf5cbbefea2d02f32fb15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1f964bb96baba2f909fb19b9803b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9e8237f52df42b98520f005ee4ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab1b53d0f3279339784385b409dff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ff5ab91a0c790b106c09d1634efae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baff2f0883fadeeda11e835a78afdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b5a8c239a40099c845eeb98be4544627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77f267c35c29fe5dc9bbbedbfef3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f820cc9fd28df5b3a58ed3787208b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ac08b62bb4d95c1aa548b356074f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9a16b6c696e74c6abecd3c8271dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d2e2a8408597a5e2f23b3011bd642632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ef503998ed83124f8ba106929496633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628878d180be29eb72cd5a0752312a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc25ba7da9dec29a4f99b81e61b525635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a8e1f4e0f024fc171f32eaebe8c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554eda5882157edd9df8f0d4e5e893637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9daf381ad2f5f2ea9a2b0a84108f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a837befd9eb01ff47ba6e62b151965639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a792a41093eca2daa24300e158fefbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfddf42d59afb4e9490f0ca40e6f50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782d3c54681aa4d34e06c309224809642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fceadeeef4e4fe430ebe2e84d2094643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c98e0e5da765fc1d09bca4d3e430d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969de1c2c1283ea1e02b8420db1a3ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f019afb05680eaec1fff2dd7c136c49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc225fe652bf24f8ba0697c88880a0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8a60fadb9743b3055c9cd0a2a4a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8a73a0cb036d9a8f3c5a38bc82d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11f53bd4e91c17f01ba35f9f09bc19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cd97ea70e420bc15f8965292e4975651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d9c4b72fc0b0d0dc564975592850652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858304d0f7a9bf6bfb3806ceeef1fcb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb273c409531471031064fc62ef81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9915162f99e65c3eb09a5b7b39b7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca5dab174d93fa41aadf51236ac05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef01feb9300d50959e6ede17d43f83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cc48ecadce5ba16d5ae3afcd2fca6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad533af98669d99d85caf38b920f02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff993c20660f1ab85f3c37b65b5a26c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3de65370082ae6106925d751cebd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca66ffaa784d326e7167bdb4aee11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa006a50a9bf28ccbcbb1efe367c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7f34a839e8c2486a320158dff5be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60cf44e3bb831b4e15e8747e745b40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cf3be382a15cfe92b3fddb897dcfe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916158a2b291c4a59817dcfcd74ab69b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8a0c503b783460b16bc16b77720bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be58738e49590f8345e88c4c95934669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c6067e33039194b58a3125d28921e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9bd65f58fe9119a2ebc35c0dca829671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea4670d64492944921ae118a0cd14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd7d5ded4b27a500b6c2efd201478673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0d4870c5f0b202e4a2965e139d99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af4762571b1095bd88cd1e296552c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc800f45dfe24270051451bf28666d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf749ef5dad967d9df7ecba4dd580677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb234b2f6cafeed0c9d73bed1a2331d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2974583e9c36efa9a30bc6582cde25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8a0e983b2dba2e24e8dc4e8ca543f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb72b6dcf000e3d4e5f9b9cf975dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788872834038fb5ff13e0dd3cd75a588682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593438d8c159bd429a276c73e7635eff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ac6c3f94dc83a60de7f7cc26058b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7ff99dbae420e1873cd951c8c3ac5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea05789c89da46e700b13bfbfbf0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c464404d2c7f49c1bd94b2ab4b8ca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a910610d1b57349884d571af380f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353f16318ac3689cfe7a31daff1c80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa6ce03be38c249f8d0ad564e86264690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21878461797b611c8c2a690d5ff2143691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905ec29ec893239b75ec2484b1f28e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b4133446faac217244ba6c86d798693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f003764ea9ae649ee29d7c1e83c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750fff09b381995dc1db7ce73136c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca826281954a8b969339d0b6f397e5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf5ca8bc57d127633dc91c685bac7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de66f381b61272f2f4da4b61678be42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26148152f05fb75a131dce68816e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4908f33f210c59ac8a2cd1f15ccee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51895f33e9dbe1c4a4c69917acd51d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ebc6cb95677c46ec5003c8d8ca083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2204ae5d527cc6398e54b8ea8ab67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dfd800dda2ffb3477ee3f04fc3c4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f19836d03d35cc292af92388ba02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5a4e077e35fec8d3f00ba9666290706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcdd9351835f30c33fec7d9830f6ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdfcc97259d1bcf0f3d91f762fdada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b3b9973359c79705fbed3d206ea7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650db25fdee79c661fc96f82b89ad1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc02c703212302bde035aada6aafa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7214caca18801d639b02c03dc9fce1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46fad22d91267273db7631f324df29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10fa9d6f29d09ef5c206a2c6d1043714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0728aee56ad1bf99d6acf04f541b0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0b37a007991c7c14a3b00cc122d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c00848d488b4329d3bc326acb384a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd19fcad3bc261d87b3f1674dbcf0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621605bfb4a8e140eedcde632b2d443f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871648a8da9a21fce7796660ce774f10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4893f6e2b5e0d9e9d35ad2ef0e34913721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70dbde37f171ccacc1daabc764769e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ed25cf02cf80c3d17784202b05b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559362e24fbd0b581c90faffb7cdc63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e703069f49074f75591dfe1fc87c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be63dae04d731c5b1c20705612721d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e12b4c318d6897db7f9e35b7fe4a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185b9689bdbbe87c489cabcb65ed47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad72383318a798e037348aeff3d2fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f224b9aa1b444282f6384909f20fe7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d03e4d39dd7d49c081f272312eb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6fca5e7b5ef925c745fe263bf85e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6992178c6ee22d50a64c277febbb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d238ecf49cd5f61f7869fe824e359a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4d58c8dfdd340efffe2561464467735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029388f6b528875637e3604dd89e41b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b068500c47185c1c6d9d3a98f86f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfebcee62ada9f0b3ee2bce8e26a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4f99221dcadb719c5603a56ebe5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024170ad5c9ee1f90acb73ba51e31b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015abaa899f4181240bcbd3ba50f7d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ccc9e8cb9c0a01b7bd9326c6df616742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4944057c9ffeb1216a066fdfc7ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b62ff5839146567ec28a0e2615dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a213d115fe9e79ed1e196058f540b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c21bd09fa7ce2a693876c196c9ac2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f084789b6646cf1b4bae23e2ef3b280747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ac1dab964de03a48ce3758c267e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963a64cb5320aed10b7aef087978ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c9c086d5372bf05217c44b76521a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c912160b275289cb9eb6c46462a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090952ec346c51f062115801d5a0ca33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189267d5d756c67d93e950571e69ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86759cce5971f3b5a27924af50a0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4ca02c654c9d01de9d9e4fb9b69f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0164583acd91c5c8a7e562d48cc4ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29007129c115268b1f770f440c71d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a40637eaef3a8b0d8a919b47ee7e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc93391341b06aeed77b6e54b4983b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43d75e706a9e400cb0113e1921b4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48331103cafcf676c6f908870a12a0d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c77e9a8ed997216243456df28ae5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdbe576ef231a3391f647e734b811763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b54e940026a4a795d1f7748ba57e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ee91209807ab0920d358ccafe468765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26835470ed83b32786618ccbb59c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5bf79a518d356ec721d6777874d6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>