--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4e1127af13d87494c82addcf12161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d65da2190ae9038603e631c104e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d0b39f7cc8ed08790b30c6481ec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc5a14af19a343efd4e8b98d1cdb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f460f6a4b770f6ab6f3ffd8de7005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70d227ef74052034a79582dc079a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261c39ecdd70a4148caee3900d414e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25acc34003261749fe19929ad899c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c7253ed05eb47209b458999f0a6169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1ae235ad2fe3bb2768c91b5cc39910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd267ebea5399116453b3923bcbb0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4d402ca27edcb2d10ba8caf8700412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019dfb79d9a1213b5f46a2ea663055e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172161ed9a27c9e67274457594140414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb17c9afd0e6430a12b613509aaa7af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b507b2fc5cc57111bb63bec233e14816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353357580112e29bf7c7088db0707217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc0f02c578bbcd1966ce856b9317d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a9893f34d7fc6b3ed1399277c8a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37fc1599bfee0fd0e85ba72cb4a9e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dff2a2f67bd20b01b12ff1049495021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be45a4e511ebdcb702af645e903cd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943e8e8c802313f60741e1bdbeb2d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53027e9d9d4728c463762c7b92fc8a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30797f961f467260e828912a6d8ccd7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45426b0ca0f7ff558ec0b02055e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8465d4784408dd7bd5b3fc9bc03527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2465525e13625d43a3e1bf8fa998f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9b01be5fa4f76b2654dc1fa2c3b6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c3dfc137ba7c00ef8d515c7ef8d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1e3c8f9a3ce9891a9143f2f967fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6a3215e13c8c46e7194a832fc97c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10a7bed587a457645e52ec778aef9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fa5786fcc8596c7def60a5a0b1d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8962ab84bccfa6e267fb1141901c1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d6505ca200175425ef0fdd498d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed012aded8826351500fecec4036bacf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34f58ef6675d49877c545d8e154dc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359002e1d4f9ca9ab46b844c34ec801739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ee209f4183c40224079c6b50cb9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3d42d62edf5e761938ab9ce3b85e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36765de802850c2b60fe596c4d1301442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe110de6c58445c2f52daee1742cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8c0b817e6215ea6beddfafe20b0d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a13a7d42c16fcc891977f8977f38245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52738c23f13c33454715cdbf69a397646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae97bb66d323426e5e2da3ce23ca93847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad602686585b3880f0118bd340175448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2789ec2380e926b8b910d1a6b47df649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda373c6e7b7c73edbca56bae559768c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efd3ce2b6dff426a0a58ad2781cf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc773a6aec16e7ec7ceb92547d5552352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bed449c1c5b7a8e29cc13e4a149cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3ed76fba113b59a0fe354f213a5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f8187b8545d1fe49ae3990109af4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034061e6298235a64612b01f031e33d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fda52b446e409edd77abd2831458057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e4a25681b62ba05f0446cd790be458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8025db15ee9a18be123d270adbf8e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f891913eedea953a823912b7bb2e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276f7d549aa9592a60fa1e7431931b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727a05af15aca96aabeaac1f32fcc5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f7f36be895ae24c3f9de9809223063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a379c420fba4dad959191a91a77b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db7c49d57a84a941bf9ffbc186abf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d575539375ba77ada78087d3979066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220ea13bfb7e0737e2dd14b1da694e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1eccc8fd5e04bd49a45711417a77268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6239ac7b477bc4b7465390b7ebc1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8dece96971e1e4e1754cbd050714b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9d57960fc84b8a675603622a893b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1d9b50cd08735cc3620bd598f834b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfcfff3e8f0f762563df46ea691f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06a1100414fbb29a0368f67061707374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acadf0db050621f49f6c76a0977bc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89d2fb75f453cd164820d0a4e4fa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e551f12a861821c36dc8ff870f29c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241baaa182d74107ed2bd270085a2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f1825975f06278dbe1688d2a6155779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b19d7260773b533fe7366627fbbbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c4009e7ea6996a37379c3c3b1ced81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a97cf4695cff93782caddaed524e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6436698b5e2b56f15ab4b886864a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e33d3e902d523ad66077af190494684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa006212d59d98a770ac1da435966785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439adc016bd2c66fe3722d098217b3bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bde456e2f69f44d041fd0061495687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9fce77235261e4c04f91ac1cf36af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4397983646ff81b59548b5d0d5d86a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4df66b247f08006cf9e05165f71c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f683141a89d09f6e287db231c45891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac1ee8e79b8b4f414b0b1295410a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444185bd14ccc9aaee67d03f5c2ca193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6e68ca6490f42038998fd649854294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b667fee1740d80186812b135029f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15008a7009926c08ca7db15c14b10996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510383a5c058d147932b3971f1c3476e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b547177dca8fbd3af6557cf8211567a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391addfd3b24f86cb4ea21e5e9547d0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee1d95c36da91a6b3b514087cd391100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91c59f4e9eda23b47158f919bdfd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94213be15aec44dc41101d0e248a7c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c8bb99938dfac5f6b14aa778f84d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781eba0d5dc093dc79d8a7da0317ca0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00a3da3e34efabb4475c6358be831105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1b53a3ae9f18859b89820d266ea9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20029557753c2b809adf1c53e3782d5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5bec6df827228c893f2a5b385ca12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea9f8c442640e405fafbd89faab39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfb0f2b4aa660269a02d06d14eb80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f4b2d9779b53bb5d370b66b35f462111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e566088cebe045aacf53a42a57a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48839879d4ff6c9b376aa06f5af272e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44415c21be5b429dc8cd05551cf6838114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b09f67edfca2ab44daf6137d67324115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab8f89225695661de7fdff18f2db20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b470ababe8e5f310d1b0d5d56d2c65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a5e448b0c6ac158defba266a7c1bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d0b3596e9031b66f17df71e2d50a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27dfee19bb6b6fe8e544c37be39d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0d22b92a189df03200f1a2c173f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015942ad9059d2e88ceca63ff4a147122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd92e6d802cdd3309a20b8167b34cd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d07eabfdcf47e9e7554c60a462c73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136c486a7fa7872ea3ebead44c95d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ad732d5084f8edcfbcc3c6f44446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665df08e8d62691d84014bf4b71b252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8a20dcd0fd31c5ad353dd6aeee80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5311b2928407d1b5a00941641ac8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722fcc7d25f649a1962b0062d8bc94d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461cc70c8612b52342510e139d78d16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974961f9761604e50e84a31151ef92c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229260117c22c8b66e72ba3d572ca9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098688c578126358ea7b65cabe73b2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6938153a4f432f7974b99b8a5bc28e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc25a524ca5414b91b1b6022008d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be070cd61c60b885ceb7aa516c8526b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57dfbb973719b5b5e130c49578a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ec48075e667e3579df8a4152138b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a994acb976d0703232d0e687f683140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d39a8cb29e23f7aa518c316b9afea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d715b71e2c96efcc52e6092f1ea4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeedb7efae7c3b8de2704769fbfcc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2008f006a332fb23b5a5434c195263e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536874c5d07bf66dcd387a1e95e266c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37e0b94756aabe94a7c0c13b74694146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2fde551a2babdabdc5a6e2b7014c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a668b4ff9724365c43ca1917bf28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c8c8df5e25fa52015e6f7a158165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feacf83748e251dca2fbe8e19d1b1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe67703bc3cecf27523a3aaad8209151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d10b2722dc97ddf1c7e63b74c8dac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4429bae7f424b2e370ff575c6f0b2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297dac7ce959372f77220a054099e9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7782136ee0bd83d7c6a9d4fb580a18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f65324cb5b49dd8f153f4d54b0578156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b471b1c486ef4fadf51ef728149807157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51768882a336b48571a137a7ac2822158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21001bf106d0a462305f28a4082d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f47db208a23acea70bc897e51de8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04044a3a8b0cfcbcaef85a097b3c479161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d584cd2cba2ea5ed9edb1795e37bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610636d08baef02e319057f428b878163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac65b83457bdb695316f93a4100f56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2b44f0da7665343a0102bfed6f147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067a901c9a00724d460a0aa2f47553166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde008748d60c9412ca10478037762e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5d9303ee4c8d986e9d20e521716a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ce7451c666413f554a4be5c2c51f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8044204c35c1e84ad33a7ccf6cfd923170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024e771dbd0d30adbd0b3e7e101886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9655ea2650b0f3adaf5cdcb03d7eb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51abde54f82784ab989cf64ee3e395d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f4040e3566449f4e81ddacdc1c09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f745b004c2efe526734639b5d1b61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec46a5e16406257ad643723ada53fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9fda1b95591dd4d4c30846b585792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49698b4e21d4fccbab0aba7789ee5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb9466ed15db926c3fd8aa5b6a503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed26ee3ce14a5622b0824b3e36d18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecdbc56aed64d0437754ecfdf6fce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d77eb375b535ac68c87dd49334289182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab25980a1b31ad7c041253b40505f88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cd7ce10b2f9b56b20760178f90e96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaef7234c717d547323cc1a78f4eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b6e17923c84752c2844073ea4f8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4ba15be1b3e9f65d183e6476ca6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f944f992686f9db867299fce1e964c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd709cc1ef281fa0d81f4b9561a8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26733d36510b17303f9ebbcefdb19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7d16f164d00d3be73f6d934efe70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4a0306be5fd5776a497a921b70e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97faf9a9747dcb0fb2dca54becf9f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac98b924dac91907cad1cc5c61e81cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df5e3f4f22de383c1e6d7b6dd6f48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078e37c6e33e5c3f5f32f25086de79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9587de5f16556a9795bc595af090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba055e3a9629ba876d6b6357566aee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7335d9f3013bf0b99bc7c4282fad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3f8e58a02d807e976b2eb81638c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a00c2ec4a50a1e3e2ee0e0d3880e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebb988a0cbb0d7d4fed59883c6a66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecbdc085eb734a0981cb013ec77703203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843523efec136e552b720fcc0ef0ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb26e291b5d48b9f862409972d2abe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc023d4beef126c7c2bac77224ec045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf363e973dd900d101674ff55091a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a77d3450f06db5b90812fe3c6694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3205e543f93d70c8ed3b3f33fcd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c236b4fce8f1300984a98cee8222210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869e3e0bcc049e7542155ab923d163211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2447808751cd12efe58c0aa5fb36b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4cc3c7b6446e657adabbd696f0318213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d29dd7d27563bbbd2595d6d986a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2efd5d6e8b7411c9d6c788c4891c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d00f465ca6008e0eae24228b744b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbbc346fed9336f39e13467f5d17d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed1ec138ebb29a2b59e3c24863fde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52516e1fdf1b73b1e427b54ede34383219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f917afd570a77787df3b795640fbbbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618af768d92ed498a1a2882ca4e06b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0596a647ac83cae2dda73847e538c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a4abf09581890002f70ab95aedd5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2a4825cb426fd5ba9c4959bdb84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a103881ec547743fc323674aab43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810dac78c45e39eb10cff7cb88df657226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001f272abd3dbb4c53289b92e4d5bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ecc13e8b986f8fa469e30482bf4db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10fabb771b607223c46597d2158fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216869061c219b0401f4f6482eb4bb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218890f03b6a56a5d88db9acabe665b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb236ff76dd6473b857a2cc72ed210232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343e7103b181b141e1aece432fb827233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6cb54c6e339d62e7c2677603aaaf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b993e65708061033db342fa39d344e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5326b0df40ee6dff8a9dba3b2141d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc403ed919fea280d0fefea4fa4c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616784777b3021db6dfaf957b7a0270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eee60698ad5a4d13a77b5d340f7da4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab6d89511e70ccfcd97757fdfae91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122888c67aff3f9728be978c22c8bb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab0a536f905d29d030d9e62c6786fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f970de3c39f6b2a268fa3415e3e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bfacde6699e16b0c03412551465d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86202572eefae0ef7dcb80376ec6cdc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68b2e657eda67538d27b8b65ff02b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd37d73f54f90d1baf2d167f62a78fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8831b43fd655a5fd1b432522c9e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed273c49986ac9217c6f9ddb2bb95a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766046ab0439babe560685eb527f77d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38b7081af98415720d52ad510c44e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58405b6c439cf6dfce0492da5efc2a8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c5ccf56a30b5d7809c94f54ad050253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02189c2fde12576fcc098912b6363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2568d690f09ba7bf0436eabfaeb33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38083d9412cfd06a29e2a303ac7612b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e9ca6cb80a4cb5b99321c79a2e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060283e37d77e43064d322e9d49d065b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9341f583f88959fa1ae3a7bb78681259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50fbb06719e0f2ea551abb934e6651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7bef5a5d29303a8a8baff575c1b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435128563260015625608af83879c1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de7a2361e19d3b785d5de5d96c7f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ccb9eb291991fb80254f8924c053b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845be1cec5f8de49b0e4b42424debb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab16edfd4aab1bdf0a9d25d10b7541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02216fb6d0298983d6150735fa21951267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4518183a7f9da2b72ba3d6f6980d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30108f8cf0fe1ca189fae48f0d13f20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995088a2524f22f71d2537e776da771f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635f05a0afa3caefbf857288a61d24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e39772dd10662f595f0139751c80b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d67e8ee2fcec9eff95f698481529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151b162ea10713d3b6df8e47f6452d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94fee009bc6c17d1dd8be3d7610d55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ec38c7e0bd230f98688351a5e4b85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd904cce7a5e5f29df35527fb0c3075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539bf1bfd43ff03788e6c61ed9421b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5608c99eecb88c24050069509b4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c85b3da343f53c9f274110a0c4e16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925e95ff35baf33866e2dd71c35c556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb02a92ccdffb9ced31e42467aa89c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf2957383c7b08deab8310bc47f85c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c886ab76febc2ca7f4d08230b92750f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f31c8cbd650edec9e5f8a555819f30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e34756a06905dd2a377ca499b1a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0cf29d30efece8764df624f0658f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41e7c4392f618c15b823aeb42054b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5796b1b0cd3f943e8ecf947c1cd249289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85543e7ba7a9569c7042f9c7f4ede3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33861318232b3eccda227e789ac9b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23c9fe7387cac104394cd1e39533b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2ee2a0ddc509df013a9c218542f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2636e45b48c7bf8e8384fdc170290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce3b1b9cde13a3316bf6509a90155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af0d12bb517dc55675855011db4494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a55ccad4ce493951db9a5540b7cafa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971678d35365a58e65feba79b07412e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951907175b8b742e71dfbabcf4aad7d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a8baf5bb3665bcf5a5d6ce8843d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165b90607487d12cfb76c5f2aa4478301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aa8017177485184eabcad434dd706302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa458fe2fe5efe1c1033d74118fc2908303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20a7ee89b3c58377b2e35b9a107cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cefef7a6ee4e0975a40852316ca52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243d527bd64e4a3bccb580efabf43f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fac312644210013fa31084549bd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eba1ff4155d09f2c6cd1dd7bacdd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089ba63f84ea2d88a9cf3aabd863c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb46d43cf79139c3637497e147380310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f7fc303bf6f3e1eabfbf51fa61c4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf304e08f4d3475e007b7b2b7c16a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96314f8bd980a19c14c86a05814ff22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35c73f6c98deb3a271ee7cc572e17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b36fe191a83170a99688c576bedf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c59febe192431f2fa032c0b117d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738086fae47454076c59925dfb044eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b292651bba58ecb1495f8777ee9a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4144c4eb919280942e89d30399b401c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937154f63deebf0e82d76779cbf55b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1222730f836c05351e4afb6865d8bd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550b18d8ec76610e91269413fa6dd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032a3258e8531d4bc93a4315cbde8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82dd26ebe62f40901a0caa1a8e6c94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22958fa4ecf068ee58c9266947839577325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458d130d375bd44fe32889eca6220c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a241eeff0aab17de7011d2a236fdc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d5e6a4c30cf3ec18e28089856440e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0af7c94a7a60b2aded8b2c664deb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c056440cb74c4e625370b18dc7f26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218b38ef43749fa1f3433c8d270f80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b100e5ffefbe1bab3c975a024c3bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798d5d87cebb11e4e8127ff4ebcfc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d147af6375bc9e6299be1ee9ca147334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66d2684bcf0dce75b41df5a4984b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d000130c10e1cc625aff61b11e3b34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4913327e283aea0a4918f7f2293b900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf17054faef1dac3cdb38548dd8c57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f3247eaf4ecd1a62d27691a8415a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a5252a371f485d67690f5b6579ed9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6149cfeab67584489119d2383d8fa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33ff072715fb8bb2dc218353f3f881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88abe5793654805d0ecfa294a13f20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95c35cc95f26e940a133df928ca765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907deb7cc3e339d22a2b2c23b3cf5ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6786acd5b1fce800817adbc174e92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7ab20d93a531a2d33a7af5b1e825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2c9e22ccbef578e7315475379f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7df37a3d69f8508f44ced0f2d792e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2491783f1a25a5d806d78758f014350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457679845dadf28886eb4edf00b2b5fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12da5fa5bb0d5e582538cebdaf5fb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1c89ffa4f203ca20910dfb7958c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa944b7cefaf329f3c6334f38feb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6cea43f32d27a0aa605acbf1dff5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789021e3ef038884e8603d9306796a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b93caa71fd067adffdbc622a329f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd5145271b3f6b54a51f3e5e83fea2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e84669c497222f3212371b5ecd37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b6b4e26abe2874b0a073559d1224360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999436706dde1f9304bee4c6a815aa0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cba4687187bd739a0b1a68b667d709362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ddb6ebdc050f8b6f839401259400363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414025005eefacb15da23bd20ea195364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f61e6356fcbca7a4f2b75129a9485365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b17087292e48251f2735f496c489366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee230cda5a81daf0618a213d5c1a42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350a420c884220904bc55d280aa2492368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4edd4619806b4e5bf444aeaf29d855369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ca00cba166c68f2683b3f86ba6db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33dcd3deadfe7e28f6c593ddd850f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32f9324b70d807f5f5805f025bcbb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73595136d40772dd882499290c6d41b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0aabbf96d4cc8452b5a983e03d94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417f5c6d772fc8557b0e544c41bfdcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb4bc49e0ac63a6ae92c6f78f5a0a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d478c423603e60cdb5cb9a781ddfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c84e869877d41085ecb1e3ba47ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da91ff398f49218518812ea90f30d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d92ad852eae993295c675aaa07c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7013607d4c4fd6f5d6678b8ca0fe13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a56c74e4224b1f5cf4e391cabf902382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417137a963adbedec701a569e6d0ab20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4bc2d51d9f497f08bc5892d0ade89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3f73a0e6ce548a12c38f99feb6e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b98e0ee6458783a9e005f47ffceb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d5a828eb5ba28ba759fd059d1828d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3707a482c2369f6e3d4f0a6033845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c9a93ee4857816e403aed8e15ade4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4edeacf67838340a3ddb540af48b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1048b720676b4c962e0a44b53d632391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48956891714b113ae9bfe8529899f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74711a558f24b2bc97e9bf81f1fa222b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019740ff45f1d45b61ffa2b3e03a6b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928cc111b55180096f79b50963f9e26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857586fef86d73d9e258bd77eb736086396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf8e75a11b7455e4bd52e3f0c6ef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c65cadf537e998c9b98991c50ae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae72202d2121aa98ec25c56a01ea6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5642aef022e6bcdb8637053882d2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb99796b5aca80e5ef9a2edc4e10af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eee904fe055cc9352d4f7c3955cc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54fc304fe3083f31dedeafd93f161403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5228cca7ef180d8d49326368a1e3d57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae1081d55a5230feac6e830a593ff3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de0f511ac9535fd8cd810799668d1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a64a3a1bf36fd40dd2b1232500cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83547253a65ef8dad2f36bd75e38deb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6ea790d473bbf854297bacd2d2f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1411d336f69fb0b33705bace758ef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794396ff9e403970cf82cfe3983080411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba7cd85acd3a64b3f68cb778e3e74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f33f6a6835452274b3cc37d1ee73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cec1727958990c2a9bfce534e0707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847115d3c2471268d82939f1fb6bf64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276e73b1b259dd2c6114a8294baabb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e7452b7509f8aee244b6f9081229417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac15a8522607661a2565524164fe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa237ed01f2a5bd6f0249ebedcefcc2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ee91df12d2f00b67a15d6a40e22e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd063182e909e16e1be18ddac560cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ea8a3638bf6274a1dc5996c50beb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884a6e2bc0ca4e9cc67f66431efaef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771ccfc5546224d80fe9d1bdefe1fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638471781aa63f5272593b40b10e05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd94c30fab475e804ad9f85c839fcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd796308b5df97589fd449dec4902427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b136612e3989b435f972a76c616f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db601f22a0262e276c2265a3f7aa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c408430e9d355387cfaff7684c02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572aeaa95975954d6315e8ec58df387431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a685529061d1e65980b4f7bb98eead432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b316117536a1893b652b7fa30ce53da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c953570e5b66a2dd9b4f8c196c23d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96569eed70197cb3c0e2d18778025d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af72eabe753e27537c23b5b9be21e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3e8a772ae66eeb343f0e8198a568437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec60024f0a78d8dcd8f54a4b622aa0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7928fb0b7c5cb0c50bfee6825a185439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e84dab51cecf341b44aa568a7372fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f05e7c993e6b222db6515ba816550441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48792f78788bac39d456dd6746eed30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd8dfff30ff82895d94ba184085135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4dc69e001d43e6eb7375f8fc6df0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3140f86d04b89d225a15a2f9ab0b967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edec111442eaafbea13a4c9f721615446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c266f69b651b7da1e2fc677a5e61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550edf7bc8d023e1447d1f454d28864f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f72dcdc81ccebaee788e0e5f67ac09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894efd861002bcdd8eecabbec234e606450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e8c23a33a4567d5729354f58a890451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51e18c37dcaadc5fb4c64e1e80504452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263421c37749d66476ee0c48bccd58c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7e8cd9121c572ee157e9772e24beb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add15cae4621eb409ddfb06dc5818d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0840a9376eb6cd05957167e784112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994f936a860b9777e5da138b8254eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b017729935dbbd140edc6043517b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d79f75b2a4377e0cee6fdd027665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e56bd70813ed18abb65b7b6ecc405460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190abfdd6ebf5759772ed8e5b4a8839b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29284209ca363697805f6febff8054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e786aba2d3b11c874b682a84ad7d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964dd03a5c63351783dfe90fee696a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e514bd35c099298550be42888339fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8cfa01f8ce5260d33015adc41088466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d393d1893549ecd5c9add20d85d5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea978e64eed1f3b891d6d323e225f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e889890fcffb3519c8c479510c1a63c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8223091e093aaa0cb99e199cf2668b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85714a2fe7bd587ef9e7b9509e9b404471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38f16493edb250c98d92b84e05488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22a62ed326773ff1a085112045c80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b1e795cb8751873d4f0cb789778f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba45fbec287dde8aaa349d24531b9fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b82b3b562f34591c2ecf2cd29e15c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6a60f74203307291ab9a5bf8f6ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32b6af00b5de68e70fc3254e44ccac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37953310e32651789b4c5d8fd6b7bbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ecf3fb214392f0ad391b34944464b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ba5ff2fe92bb769620e579271965481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f5f237f8311093b376bb8efe5b5e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad9baafc0ecbf6f5a7d6d65792c95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ba9512dd7040f0fc3da17abdbd64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3070f722f599748eeda8f72a0779dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a503dae00edaeaed9fb66d1d2fb20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc53d1d42e433128ee5e7c75259460487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd037f1e70249656b7add70fabc11b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e36d2619db427a272f7b340d956a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad993128d177ef15fe96b97565df00a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0260a81ab2a7934b298f773a25b0b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930247cbac349181a31c95760214aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663614a58b94e3955a4ee9d213207408493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36844e3ba39a69d068b5cc793b5f4f9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf728109eae482fefc0f56e98d0df96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb217093e13a626c1871df2582711496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318e79a86f523a7a7e6c484206ac3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f3b16f6caa395e675d38249b8860498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac621769e4365aecb4a20e4ab4b7fca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9cb659d9993a5655d32e2277d5ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e3a12acab44e666b1083724693b6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e02febccc5f5146608990f7fead0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc993416c9290d9141450963a95b42a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea1eff315d19c18e393fd02145813504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f33c8e6e18a1f98fa7d5c9d4e5389505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77fd754b491d1dfcac0bac9d77d844506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea60626a6432f3cde92f45173e35b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19861ca4ddaa41a30325a74f7ad318508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72fb605572d406d674244425af5d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f61b8b3ff20e976695f1c851f9a0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13335a37a8291cf3b5d92e5dd8d54c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ed3c4b5f3dfc9d505a54a7656d25f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d021b8a9b5a675a1fa76ae351b093e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc0111a8f780ca94d40bd77cf0886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e957347c408d3b1e5dca3b42ddb112515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db6aa496b0743f48cd4dd02e78898516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0cebaeb1e28531ff3956cc5c6babb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923814c549ba4551a6245f772979e24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87ab190229545cdc8a538035c3dd16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c2081a2b90aa0f5ec9cc34bd62867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf8c56a6af2bd87bd38cc879e79ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438727d98332a008c8b813b186b05d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9942dd201c398e76b39fecdc30f20f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db479da0645970a8d9473fda4b60cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc8f5bc5a8c886bbbbe183cdf020b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53920462a4af75fd6b06c274c10ca43c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4c1e8b03864aa702f89081d4025b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244532ab6952461c23e9520acf93d92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf99913ef3582a0eb7eb369abe7956529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ef459026c1926f5d3a9394d0b8f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70fb403bd6245851b5205ded76edcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7393a6f570cbad9fc1325f076747532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103feb3176954967b9067cc856f57a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b82d72e47bc0bbaa652d3d5e4e0ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a5d729ea0c368342421f3eea1e21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871d8b066e9c5c7de42ad4cb5f81e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3cabfaad365ebad853ce7653e57b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f4c58b904685cd26f76df3fdac318538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f87673f61d655c1265afcc605d675539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218bd2a73ad9746c627b7446df7a50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac281af14b6492986cc194e929ed2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d6f64c1575deded96dd482454fdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1957c566834e5d073a8216a06d5189543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806ca4eccc8acd421a2709b902900d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c58f25ec5a96ab82e79f8a0ab6a537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266dab34fa330f0a86f84967ef24264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfc53c789d4c21b178e81cf0abd1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082032b1a7bfcdbe0069a676d590b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c3a2fa3cd4b263a94cf16b5714a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59db9cb05d6aa0d8af867bcf86f401a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d52b92bb98c62a75d0aba4aa5481551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87e9e061e5f27d2982713ede3907e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bba371a5b0b2de72a75a296466503553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8906ed5ae21ccaf60d0711fed8e00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95a8fdae334a6246b29065ed459bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17a94e6e5baf0057078d04c644252556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb2f317ef6695ab54a47ddcf23967557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d803b5842f3297c4da2bcaa564121a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee4b4527c0d14026cac96a92693c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90c586a19a4e22be12b4e187f9a5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060068101048897248dcf0abeb9620561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae859a90c31b3ec64e07343b1585d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c516bd19c95e2dde4f77769146a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257fbf63ad69c1507a3cc9a8745d419564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d2a3cac7ec716527d57e9ceedb3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5591168a93abbdf11a36adf1e3236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affce473f47d85e2d30e0e7d3de0eea7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958bea2fb2b633a6ed837eb817f293568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55ebe89f19816672bca85b923872c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dfa62887a80c23d1b2fcf7aba08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a81cfc8fb94c491be9f7bc27e1dd9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50517eda01db5900525947aa3e925b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5466a6925d08b296cbc1c6b3f0aec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21bf8e4e9349527492a5905618377c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec616db464c67e3e7730763933e59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a89359aeaf3859c3078e5e112c1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53fc7a81f674aa277a485ad89dd892577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0c3d9ae53d882995e4b59aba1882578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227413aca63282510a4ac45bfb4e950579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9556e4c7ac1cf82252f9042b6d67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef59fcef37f0026196c9fcc07bb91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483ec7344ef7c936dfd565bb878ddb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603c2a57556f6f332814969b16efdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84585d9cd6cfa650ae8af90362693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a2abbcc9d2af7a0a5805976e62ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d17329463ff4c64270aa1a364f7ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ce8e9e3e56c7cd1149fd8da8bea1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c0121c0de15690c5b01b61795eaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945f6499c48ee1661debf589ee7919d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ec4fa1c5597ff57ffba859fb06f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aa817507faeb1c0d56bd71830857d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dbfa98f0adb402ffc9b441ff6e5c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130becb5bc0de1ee281ebc5bbed80eb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced1a6c6049389e08d05417d845688594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002b96fca5a947c9c90c4086aa40f8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfcd76cf22a69e1f4fdcc2f0e53b11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58eb98c894e32fff55f0eb49bb808597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc510f9c2b9e2cc0dd4312db5cc388598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16ed685f67fd43b0908e4781dcf9c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f510572da62f801e65b4f47c73d8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62503d1a725eb7adf85d538e36ed9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79af2838f9bfe84deae79986ce33f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645fa1f51fe295067ac97ecd5d0f9a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263346c72671e8c9c3085a35c5030d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b775cd26389bdf640ddaaaf95885d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec1823a6868daea54ac92914fddd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353540da1b33d2b0e7eed504194d1e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604926e6c43c455ba1340f8f08175800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb524b48c97fd7cc4149729b7841696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de9bc1fcc65408f271a17bce0f7950610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cedcd646d01514a4f3d0af7f1dec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc69fb59aaeaa1a913d2100910a1ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2a2d27c56b614c3ce93b758728d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83733c1171870f93b68dd13e57d42f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10210ec2a60a2cef24fe1ae283f06122615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c7322bb628d81788de367de4767d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57baa38c042dab40d3c7a60e7e7214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574252cc090f7d470df1300aaf15658d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d4d7f0ba852c6748f4a36f64f7e2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c192718ea0b6691dd6b721b6c25b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077097e3a0374f01862bfae5df06e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad5c980531e79615d74d9161740f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad5da18d4e7b22eea023ff2cafc9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3573ea8fa747f694724e51406ee11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc41e29a6ee0aaadb1051cfe8bffe05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56681c059fd91f08a7d7f5294b12f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe28fc7258df58c10776d6b3ea142f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8b18ca2ee97085cf4ffe23ce7b4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd6dcb6a8c36c71fc6a32a3e2174b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48caa46bc332279ed2839065f9bb52b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1b00f6d8052018a458d108b84256631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0fa9ce76654db91e07b8db00afd70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548844a467c86b348e2514adfd35db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdfa6eb99ec03ca9f9f12adba1d6ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d6a2d0906a68c3efefc7c3b801d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1617206990581a439419cf774a374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902279f6d41e5b616c2a36db5921e80c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04763c302c21a755eea9d878ad846c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4ed18f76303ea217f7c6c8c4f2cd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fae9044fd9e66bb109a0d2082c18e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff64f54107081dc34bbe67d4ff7edd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca48f960f06133c56de2d6db133aff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd38ac993668fe36944d7e452865d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6ceaf0f55a8d6dc0cb1e00d2fdf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff746b01ed9b6cf813eed6ed14c09e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a99521af64b75025ed1499ad1c3f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b8568178e87da8b77678a41fffa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922510976f5204e0246755bf803915f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b0f37f36955581321e2249bc1941649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7abbac136fe1ce610237e28fac6a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7f1f04ac6038fe36c8b48c8bc519651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163c282dbcd1b7eaabb0d6272aef7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd010e249462bf92c79421b0948bc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2042e81020a7b5644defe29a414839654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869020af2d71ff3d405800d90305a079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c33ede0323130309f3b33d982ae7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035052b766c127a69b164a814bf4f68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c463d37bc4c341be796d6eea6c5e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5957b35be102acfd3e546b0f41a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc143e2d91cb89ffabab51db18dd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fffd6daf8a92b34bcec0f11fd7ab0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e294ed892197518a089bb9389ec5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825e2cbc12a973083468d19ab9b8c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263d1504ac1f6df29d9e37fbd3e8c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff49bddfaf93fec58fd22f30aa46c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ee2360d039094d562c50b4770470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e352638c7d7e96c87e1c7d2aa7ac8b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f209b803b19f1f0b7f98d62fb67e52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057070734942d483f300d824abee4fed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3703245259fffff8a3971ded3b50d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd043e17f7190a7261e45444732a52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649ffd90172b23848c25ab522b136a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a167aa7078d54dc55ad42aae089f42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df380024990f5a189eb95127dd2a13a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e87f06391748a65b9357005bc6279f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1836d49fc8962501a831a1ba97b9e2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264aac8087a245f5d2f5f0f1ba9c51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663cbbf411c9b05ea53c136293f5ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97111747615645c4e692e98d0cde1de9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2131830560c6ea1500b3442b1034b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f070d90c2dbd3aaf4ec05754d0a8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91c91fdc36cb916391f17acb891976682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6face309ca7c1780f432fce7610a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414d3456542a0fb4f0a770577572c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fcd36b22a09ef20df5ad74901a8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213920ec1d634475318e1773d68484d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ecec408020635276ba564a5b7265687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6e790138f6919c3facc2ffe19212688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1732e1334df6acb2e81460087fe4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96246280e73be5eed9f857fb7021a8fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b837349c35cfe0d6a9e465e80401691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b52e2305b8aa4fa0348150845244692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce9826dfa76ba04317e8d73eb5cd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80e8c24c9945f63cac156303280b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302deea5a7933c3bf537442a88245cd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e5474ff5b298b85c953d279bd7cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05972ef0a5745200ac30645caa3b0ad9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080d2664d41b653917fc68d7ff0f2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dd09855f0865e15a901e6f76059ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96decd6aac746430f98862a535b82cf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b924112bb02a70575d87c9893c84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce3cb0dff11486776e0669d809039702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f325b05df67fc3f5313f380ffb673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166184367877f040d2bad8660b9f6e46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317975547c6b1bcb9f01b3d2b17c81c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e189958e5551581a02edbc7df98fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682f6d588121d7f22cd96ee59b3e16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f44c8290c87fbd3ff5efafbf607c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a12d42eaa65b0b1772b00da6f76d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65b13d6c82361086d56ff6a3b0d33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bb98f2b77a8925192a9a68872618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205246448b6699bab4fbc7211bfa0ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a59ec76bea30d2c26cbd9cd211e81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7e7ed1ac4b3df2f1c2887df84bb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3ee88b10d67d31ac7cec7b8a0471715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328a7fb458a91640d13ae9d4fe5238716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea5e142203183d75b28bfe2699cef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdabf7edcc3f9046777d6521b70695718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6492d99c9b34a3a23d6edafe3782719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22913ed7c70eee777e25fb9ab2f415d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf5c4733922bb8bc68afbb763340c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf206be8f868e0b25998b870a017365722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f4cae54f4c7371bec00f458d7eee8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fcbe90253fcc7bf1182bdbe614dfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff1cbe40ffaa4553615d1e44cfd35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82599707e241ff2b9fc31dc13cfe4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79981f1cb3754cf6b109cef106780727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1311b0c43ce55e78b5db5a13bb76ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e70ab5fdf73bc6d30218e42be993729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de53840eeed0790c5acadc78f6c87f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99132f2285daa46d10098ffd421b910731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256aec7647ced3145269cb25976e585732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3b3861b8e627e850427bb57df2c62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b507d13d6ac0c18fd37e4897ae5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a08d38e2cc88eb83d4dfa26ba75dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f5378c37606a49c769f2cbb04f5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878c7bcf01e940a3e92ef7b627db74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339ad08ce005ccd6e8aca9256d4ac3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ceb8ddb5428f08332212ab79b0243739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fe2f48b32a4b324456237959839e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7ff8869ce5a8ea1c8e7d3bfd32b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e40933969b201cf3cf5f93b16097742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1223c283991acbc2c1f4df11250db0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a944ae481727a8d72b00533e223f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210793445f13ad1ee1fa6c22bb8a9423745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c0543b3b61559521a7cb5d80389b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864908e4a445138e9b30cad463f0905747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0392bf7a84d033a176f140d341d49e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115669229aa52458880ef63eb0e6981749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb717bea5f05232bcef0a889e5dabb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb24d1365d79ae737eed71799b14f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261bff2c4eb443465c0494e137920e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27de8bdec6e62473e1d95942dd167753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eee71338fb5aac8cf7a718bdbc0dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f7de7d39cf4723a32707c6883c4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6a5904f3af444d6712716e49e0ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3dae2af9edea5062990edfa6a2feb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3616571f802be3c9203d881f6470b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b266ebe070d1fc209dc0d0f0a1fcb1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862b57f4c873fc5b5608ace6f293fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a9c17b76496dcb69833aeff488c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4fb59878db831738ea469ccf40da762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d55350c248685c2f8364ed67ef77d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85958ea61e903511e1396ccf66804a1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497b035403ac75ce57dc6e48c3d4052765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c6dbd030a06b5c86af99f7c271c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905331e75bfbc66b3778ae2370b3c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa6fcb3e5ea35d36e26551fff45ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1ba9af61c6682f50ccb7ee5e48c64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398631bf07c0a0625eda7a55075493770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2eed6315c4e761ac1ad4ffec5079f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147f03329ce219196cbfa4dc8352595772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9242ae901e6a1dd1cb9b57f68a3a2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2affb8fd91f3b12679c89646ecbc30c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb758fb3dc22e002aa242771249e87d5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb303f4a567c308af9210fcedf9eafb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d6cf6334bdad637a53c495aa177c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52bf24e7fdbf529ce49fef66a1d8a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e272653331a5c7d38df5ca7fdf6944779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acda5cfc05e72fbc20dd03cb65e380780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe7da4868e183ea52c5736ed0a8008781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35921f2aaba8ba0c40f585be7bb8777782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc0da8c404aff05c22fcd1842bc55783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305e0b8d00070c240886727d769dee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346dcbdcbbb545b655698589a1d7306785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee800ba76d0ec68d8f1ce11ff5ca40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef8a34e6a82ef9c8ca47c4507fa49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1d1336e4c5d24a01338dc8e7cb9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed50590c0abc372aee4b17d0488729789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09f3cad3f0de1cdd7c456dcdbddae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2731298b44edf6dbd5362286e15559791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782817b1b2cf3b752b6f93575a41e934792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c05b82419601961a231e5d781b97793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058cf3fd4810a3a94bd6ae324c443b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ab2f434899d80f4d4c203e4474b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b99c1e708f1d6c5150008cfeffd83796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2dc4e3d79569dc4a2a784eabd5f10797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77328d9065c9485c76c1d42d081d3f69798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b65bc6420a553c7826f661d1244e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0267d299f3c123bc2f775e56067f49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403eaf36c4969d7a657dc4672dec259801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87778a887d7998cba66bce00d3729802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504859daec97a9e721bd00a73f7bf29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150d285507638d58acfe5ba0898585804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a5f06f783ee8f7a390250b998c96805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8844d58fc9653b1c5f1f1f493819cf3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee06e7db052d7420d1074aa341836807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0038ac24337d91b41629972dd56afa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feea3ec291239096bfcc50e3a5bff09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1010731834fe28928fad06afb6a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189e7dc8647e4313387ceae6f711c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d792b9225262dd51302eedf7c9d45812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29427b8fdf6784c360b4b6c85b863ada813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15bc7fb1df703e94c4d48df0f59f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac308999cf9ba6032f2981dc62bbac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa60e2873451ea735c4b6cdae37b3f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920441c898d00acd83aa8b513d25842817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a16b430fc09f4ae13cd1c233478891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff710cad32873c3a827b8c4a5ccfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf8140bacc39e44fd52e066ffb09d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db740bb67f3afe496dea308d79bcdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5432d2414cfc15528ae9811cc960cf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c67dec503a0b6c72bce327c935a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1334149005b872288dbce566c64845a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da941778bee6048079b453846be819008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1cba36f5661a0ee42f548ce5cd6779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a60f5f67a7d3fc7c6ea89cc2a38f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4c0fa23edcbabff7bfda2d5cec90811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cff604ee5c9ea6bfbc97f1084aedb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d09263f3f936b1c79ff1474ccde613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1695fb2b535bf8f32af395e29a18814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344993ab0304df50c2964e5bffb4d63e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b7f871c49ee1313783fca911900416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901bbc80db4d8cd9743c2a9c3ed29e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e055f3354e9bbdd0bbce41ff881a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0876b80c00e89b0450fa4ee67fa2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8d374b806053f3b70a07d4e2a81420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cbe727f4c2833ef99099e56b6f56221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0ed11feccb6eb6b4a8fb4faa7ce122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ae2e5d0b742f26f22c60196fc82323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4f123463a1a80d6aa1805d953a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460032fa414dcb4e408eea6c4cfcfab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e9c3933f31ffaaa8475afe7bc81426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e706d941883ac194626efbe8f64927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ebaee73e978e676788cd3847b6e8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548829145dbd50f92a54273a3aa09c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482447891ff6d8f11c7894f62d265b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f6fb04692c6ffcc58caba355cee1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a243d21fb949e3c1398e55a8b048432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4063f619dc72298426ee76b7532413e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f235e3984251bd83b12e7fb302e1cc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f47f2777abbf11c358c30e2a6d02e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f9d4c9704f04614198a947fa6144a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2897ec9d919349713209e37379cd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba3a650643098f82af02d73616a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809b35d0ae4c9c6d57433ea830ccd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751ab53fbebf088f9a2fbf38349cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4da476d71d5e918733689b728bfd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a12fbc2ec41ed6dadf2a594d90eb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb211f50cf27c71660e8904cc7f6eb0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344238b9749e4b644fb750a1600d973b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710941cce66b6f193daf6d869c55c2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdbbc58b97f0454c4cba6dae43caf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7fd74ad58f64ed4988be52a334a2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4446de7ae10e0dc393d1079396644148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441c08310c937ef24fd8878d38a65949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b7479f39800d55f2b29b5fd5e2f2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d420a9ce2cdb80adce7eb83f57cf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c874e7fe1dc3790b03b6f60bac779a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b400ab9055318205127a10a30280ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef40fc0e1503271e9ba6cd8d19336b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bae84300a9420d142e9633917526655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a894d2cb316d52480f029a1d9c6a51f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373c30810f9a2780a970151d6af67f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761bdbd5ac606283bb61d3e800e7a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a0c1c0c0f65643f25db12ddf78a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77cab354d2f3dc7f551e69f24bdd8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37eda53042e69a7da69528d64f98cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60cf22b1e75219b318a5fec12231662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649391fd6d667e0206e214c9bb3777f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb79f2534be3131f5b58a686bbb37f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efda4a509abaa5502e00678e9751765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206477b084309e316dfd367c7d3786a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2700f6fe454a3bfdbf79c8d9a9390f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd56337ef58ada9a24233920cadfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c459a92c15ab192efedfb8f3e4f37f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf4e7c6bd110dd3d0657caa9773a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065179c66b6cf5776fedd91eb3c53b0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74877977f334aa97ec0ac334fc360572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c16c25e5f430f71bb521eccd3d302f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445a8ce8a6a839a32933d1a9ebf66874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69201e48d1ca60a710750dea6c3d3d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900588b7042c2b5a9e170190740cc4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a303be94c3b01a1e81cee9dda583fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534836c658480f3b564a0ed2be033878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad64308e5e244ffddaccd5efb5f0c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e37d98cf8d7472bde4b75876114280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536bcaf7ebcc40246069778967bcd3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6ea2872e0eb5e42b6fe464f2f9e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8575c311e5c355ae077ea41e9d3ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550083be484f99e3f2cabfdf99a00e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb372c9d9ff41fede0ec066d696b4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713060c16bde8078efecfb0c0c22abd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdea87c0b1c8b242834c11dee64a7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355bd4c462aa3c7e494cb219e11855888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ebdb5a442a0fb5ef087aef9a91f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc86153d21affd5658e451c6f9a0ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e1e636c4c67c2d58b1e687d6ecbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ff8a288f21c3a0b0235ca8065a5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d615b1895ff157e12660fadf7f736e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aae963282a23a06f3bfdf0848041094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a1335144e15beb4daf75e31a2560695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba392cdb7e3ca47d4138f503260ca9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a47a6dea0f4dea5f488562e81d9a3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a134551bbd949795666dc98a79a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92af1631f3e87e9f01e46c3f01225199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad6e48f4cbf6995705f0b5942aa4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24c3277db9b896de539d79081281c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c7d7cf2146b351527e60392e9eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13207759bf20a32801a18f71a45eb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815edc5af8469428da90cc350b447a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392666fe48a9079a807f0afcb2d0f062105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd2298604f98713bfa60b5d2b55da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccde914a3ede0bf24988a3c2971548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859207c6cb56c366e7019c3f7a754c88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab96e16faabaf4674d3c97714f0bd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce27c8fb972fc4f52182d18e35cb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01bed6b81b099a127f5151f7e9a89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151162cdc22c78e0c54e354b7e85d6be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be7882f5ad234fc12f64b5e9ef119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3388bb5d422bf0516d0feedf330a2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006541d0edc0b4a371854175dd6922b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9193a84d46ccfe1e23ec7830a59c66e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea21d27ce9432e9be9151b8193dd0ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802befd0569ed4886297cf265d1f80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fda40d2a4a6ef89b6a6331721d3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf9b395a870d77df64a8734fc3703c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b5553086aa9d7dcb045626c01c98f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379782bf5fd024d4f4aae0dc4868e07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d296370671097f9bcc8769b9fe2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da3d8fcd4c0c94cdba50c97599847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888f087410b84d25dfd31291a0f3cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da455cf6235542dc881b870f12d777126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdb08ae5c562348906846321d7b91a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa039d13ab2fceec694de3e1a7dc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa22dc13aef7d31a7dc06d88646cb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed4eaa7ca81f3b233cb85f0ac84ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d74156d62826afe55d179dfb4ec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f3629ab26a2b9a54a4c86ffad325132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb0b2a04472c6497dd3c38278b97b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee644caa51b9975eb7e87caac62e35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834a88d0e3f169fb1d6d07880309a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab89d17c269c1224007582cfa37e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc6266d5786673c04ed3008bac869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156bab60d07f6f180c08e31e545c5bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28936696840a2fc6882a7a494cfe7e71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32759f88ab48bba1c92c88702a2ea078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db1df638946cdfc8777bee1c0e3ca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7acdb4ba9567407e55a1e1bca8f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0942a927ae0433495a68f8c3bc8847143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffeb1488f2262d03ba34ea2018a64f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e8429f20b132f94747a211ebd1c23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed029563bdefc42cad9f23a7efb335146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730b948b6daf61ee749e73be6647fb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28ea1f13d47dbe3a4c8ff868f6dac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870453d18daf0d219c722ff7bf9f24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3ab96f25e7b3f5184d93786cb64ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b7445d603ffd18e53d9a555cbae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a0f58acf0970acd34de5300ca5ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2ec0de95e042d931f6e9d189f703153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73efd1a557c50e75b1a7ce2d803740154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b374ac3c236dba8b4b31efc5bb270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0add6ac396341d1a2c56da5049b0b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09879c7e99cfce205f53bacf30308921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149bbff907be2b2fa73ee7b155a39e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c1ad44d4c0122b5de4cd735a85f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acce34d2809cb37a185d222cca5d87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d5828a06c8dd0bf13449852da002161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b66e1a2a028b0c4596f3c8c2390c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a197cf55d6292149d98a70cb72806163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86ad94113f369d8110c15e6d6bc13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7711eee88642ba20ab29f1b8edfd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dfd92d29337d339b6f2bc3f149b2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8410106df69265942b2f14836773059167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d8533a4acea24c4446f6fd6e0b37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32298cc375d3f200b35e7be1b752b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da06d20b01ee340e9b66343858bf9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7e8b87db64a4038119f0e5ce0a90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f11fc846646d157380440c0359429172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d587dcb0da8da0177e4bf6188334173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97d61450b707bc503bc0ab2cad77ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f1dfb832dde830dc8c99990bc997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc409b583539baa6c391ec733279b30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9a229ddd96a7813cb5bedbf0747b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26be1c4df9a2fdd8bfeb2f78ae3b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c01c56e9ce7c8d229e5c131e94a102179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c6dfc22621c912ce26e435dc7ffb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1571553e1a3aa21c18272a57ab462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413840fea4555e241495e3b9a1db5957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2166b983b3e1189b0e01062bb1f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ab715ab2b70ea5a54f86aa8dc4ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b20b054092b305c19bdfc0144d805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d0681a6ea45e196528ff543c4d707186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c16dedfd4ee5abba10d8894e9ad65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67473a9c91369e9f2f5cedd7245b4d7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42aaf2a4e25bb1ad642d6909c6ed7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359688ef19255aedad00fb99c8889f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9eaa650c222292b8fa855383b1f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184f7ef14b691b59c98607eee27891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d3e4b1c0427a10d6cfb1fe081c63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175a4e9a35299cdae1d0129df0e653194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431259821a9950dfed939402df260a9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197639c9416c82a9fdb1bcbfa432970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cf5024d4ff8173b83bab93d8f4c58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a92471fe6b438c37333a7847afdd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766a9d3cb5715537fe9e5f5cf35d4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7ebf7d1600a7ddfe824491644ef5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a833fd06648b9ec4ad12d86c8d20f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997f242120d9730bf41d2c3a041aa72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf76bff90595029106e8f8e3b004b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aedea090da06f508a08a23a3154ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c65d12eb9f5ce62909c5d52423098205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce026a3824841ad145b73d0fa1b84e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143fdad125c41f154716feee4be60ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4362e2a4af967685cd679baa61177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee23ec5d4e342e37c5060f57739b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ebe8aa81ddbccd99e92af41e14010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024ef0c208d349a9ffe87329a85df6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55b17728e824fbab4a73305eac68b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f15c52decfb2bdad8ea90d5a2a25d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff09bf999bf355ee050b375d8445162214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a9bd3ebdaa5ec66e1a374f310982d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab781e93b4194eda7052e5977f59a23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f46aae546a0347db535dbe8db2729217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1bc71cd7275df1f01bd3a96d7b9e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d65494b7973706e3570a1786883294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2899253d17c25525a30ea256e26eba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db85cb7820157452798a1ba65a0133221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc6f83195fab4d2a766812312b194222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3b44c67975e7af2a3fd97b94d8e20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d402203ea39fedf4680818f3194bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7dc46ec0c731c7b39ce542dc2cba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b32a9979bd1be0aa55a370d36202226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccef8ec631da27f7f66bc7478da775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8f689410fd24df979e6b7a069d91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed27275f6cc18036bd8d37f007e58d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5be70bbad48d57120f73cb10ac87d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868efd2746e67669e37b9bdcfe02469231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76581321f99f4c89848171ab45c466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6e1bbb27fcef40beada994c3af7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0738a2c923c46cc2ca36252b16b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136225a733a8457b2831ffa61cce212235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975befc383e1cc8e6a46a5d26b27f64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba326f2fa773eec740d39973d5c2684d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527b75d4a807182f81f49ad926631dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5e3003df92240db291520a0587f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475c80aa2587ab9fb7585f5fff8dbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c3ff8a531872efed6ce05fc494fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a244ca7a462d4cc412b44af9c22fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc786003485c066a6c402d29475d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506cf6c93323a6e846d43e4736ff0ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509a53acb61ccd3d9c73a79d4f582d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb142eb4f74cbdac84a8f7bf834fc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ac9b33e71b44135e9bff9136bac9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6891d6fc13eb1ad76c412f429e0c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d0bb63a90a7fb1ffc7c7ee1ddd9b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b914469e61b73ff5c30a7c8522c50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6daa868b38e34d8225f1ec9b1ef6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf1ee7d6cb4822cb2ea0026db43788252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5300d58b567a1acea322414c7724253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a16518bb566a298e276cc6d106b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03582c4acc750d8d56f0386944df82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7118a31ad452a1d1fb2f88a84a61c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97c4593f169036a2f554c292f2df7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b8ee6e292ca62053a5aadfb89f0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bfe6d425898510c3f11230ed547fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9822b92692fbcd5bddcec326eb8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5db29d8a5ee10062248e357019a53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eebe2bfe97a80e183224c404a9819262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58182af1e165e16f2bbba440ef634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41923b1322622a209428676fe500f90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9a3456a0e0238cac224b3f4ca0bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f618cc4abfcfae312495430a5ae0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23dcd2f6cd2e3936812c34bac86d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8baa89668955541a32a7f7a42901e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9768f5285ee653a9e3a076532ecad9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9627c12350513a04d002086ca7c50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1837655c514e116ca9d3a09e03615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a9676e15ceae880036ad0e236120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc5388f863ac16d6077be057f05b2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b100c242bd381e484b1ad48cf07fa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278abb4cb1d6ce80706ed05670971161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf84ea27328c0e347962df9820c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43ab1ca4418c5c959f1b89eb9bee6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9b709dbf0e19a0dc66c549ad6d73a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca73197dd8f59f96fa1afd86a4f5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49829993bf2fc9f6501524bab2da4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138780ac6bd9872b84923622f377215281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306fd15ac81d5e675fdcb10ef342a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b33bfb216a41d19277442161a6471283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ba8c639e76d2bc87ecfabba5a045284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f312e3966f4eb2ee6a2849a7ee713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720825081d81996983734db3c466523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b90384be84be45e4b423a778e8a8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282163ee9119a3e9322a5778f48ccf37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed768b80807613f4146bc9892d1fc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acae51a252ebd1943915aaa2a7df1e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfddaa323b47f923568d76049f0fbfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874502e157e7945ee67675fb5fa7edb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ede057426606cb984b6da27ea723f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10df96883d8d60c38c1c96d56e98e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513af6f9d125f486107bf0ff50a2488295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efee8934b0e6fef3c4991a1ab73dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051ae68dea8c8fd3cedc9ccc3a63c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b87d3010969a823c66e6500734fe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449606854a60aba739eb147dae4eb483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030231a41e931adc62f0b3bc9c63aee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e6ce9823961034889fd4ef7b6728301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d726a6f7aec3127b084831f6a5b46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d4ec73fcaf534bff1f330188a6a38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c45c3bbde28b39672636e755b57e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b94c2b1c517a8bbee1a5e6e7dc1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74637438b9de4becafdefab657884306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505414bd63d33f5b61863f67899d396307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca567e0b8847dd520ee429be5db403a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd0e30e0345f8b42eb15bb2fd3eb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ab5094f1c6fd44fd403cee881bc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5655a6e994493b3ef1e8440f28b10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476a5056048c89e7af6d60ac4ebc65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674fc862ec62d0e676e840a5b9f68f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67fbb2998a4bb458ac17b55ba5b18a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ea1106a2b8fa7dbf565ef25c97e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ada1496fe9f871d4019f7eee079b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9547f27de927bc7128da340cd4802d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ef83de871845ea606aeb3a73a76f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4170ff124f0a31e43352b420325fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19eac7650cf25b6e630f2ff29bf2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734471ddfe9f010d662203c0aeaf021321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3758caf8f1aabba37590d74e5053322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd9c67f5b3caace0867b9639ff0d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3cc36dd2f51e4742d70b4d5ddf3e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33881561971075590383fb1df3114c85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de339d22d8e7015a3987dfe2f5af36d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e6ec9c8af38bff30ed8904f709191327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842edff482896b0adbbceb12e09ccc92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b67ca10e5e2342d0690f03679a81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbabb71f1fc36eb059050147aa8a12a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3dc6b14beecedfde04f2347d3ee5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7a52a0a8bec494731b6597f58e86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae1cc4c0d76e93d584326dd48bb863333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b87c10eb37e779fcfc1350bed5149334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207b69ef162ef5a63de7032bcfb7180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a67081f70102f14616520def452cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a065ffa635eba4eb7fc4fa4f72cfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cd761c6b5277af8f2f6e1044a948338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1705c7291699cdee694438812f696339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62b300dbb4cf01692bc38803ddc6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32164b3b25bb12f796154c8c32f40d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9a83663dd0d8e7f9f1eef42830164342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dcf1e82a95db98cb6c5fd2bf1c2b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e3fdfd9593a0d545a7665087c784344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931325f917b4caf666347d7ce8c74d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35e787adf4eb9d641a17f0b8c48d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bc5ff948cae0a920f5a0354147346347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de84ad23fda928ab0aa2b1a1a2b23d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d44ee6971a7cac1c88228c18d826349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394fbb01e19d8f65d04ae3a40fb64ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b45c4c10d8c537f552365af377e93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576bff694de3db5fdaa1f9d65f5a635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94bbaf06ddf4f98bfffe48148475fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486fe1290ec934e74aa40ebb053585354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6b1344bfdc145d01982e06edd186355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a541adcd47a2d8d99d47563a948358356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e93008a1b4930f9d6fe14897c644357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d109f9c775f0e1b6aa85112f867a1a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734d863827b77a5f9e660eb0395ae8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10879973d48c7233bdbb572129f65255360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d328eae80bc74bedbd243c811f1c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc051a8d246fa8a0be0c7507a3d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5199a03a4c265b25e81cdc362bb27c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8dfb779a3389d919700783fcf7e1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee8858620774651e008319428dcb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d1964ee4f4496eb387013c724f88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231feb4323faf2db432f25eb01a7c59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903650c0e4ac153996427a57a4dd78c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d8291ff6793d3676092e50da2ffa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21a9ccac08157c9ef8f33999b18478370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de65c0a8d047b616f3088fffcbff8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a713ea2cb7ca15eca0e907cd0e5f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f4c4d5617c91264649ea4627e4cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228af78b408907929bb4da4bf5d338f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a1631c4829fa8d185df3df2f3269375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca36b7acb063737900200bb15254116376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c847a5f99b3175d649f4dc77ced4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e7268601fe753d02f0ed53fa0135e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f92a28c652147c1bca136da9b817379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396755a4b420552d79729914cae69a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1c4a4ef452fc6a91df04f78112a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31ed68cdcd7208c63ab10a2f14c7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e50da47f68df9afb1f45c20797a53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d588455508160615c4311aa8e1d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf063956206fbaadbf1619fecf9c42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a15ccb994dba2ffe1ad3871da7bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da64539cf67a14de7dacf3b3ebba37d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ea11f12eeaf27fd323cfb5d3ce9e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53036742c888d09d8f8686ac3f54515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e4d1c84571ed4d63d7c697e8e7d62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce0b59c8019c1113257abe3bd29bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fe98116da043beec119c8a3556926392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e59657f23bdee399314da76896aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c450933554e8d7c063b5005e5cd596394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb3d0485f9687382260113d6dc59e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8dd634bc0b916dc77825bc7b1df2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302fdfd3a299fbec06deef235b21d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107a388ca032b567fbc103cffdbd02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b9e4a342c6ac6f1ccbeb7ac8561c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fdb2863cbd8f1ec5cb9b3758ccd18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd404b48cbd1303ec32c810d5b952f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def2f368a7f3354c3c82197874e7e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbf9b1c64408eb5b76f1d40961738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35038aff0431d20f37c81183f0b9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1517c60a2270e844d3e527c380497405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ac33e00138751b275efdf24c387b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f2eab1507992b6320d030b38c5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26c665a56d7234fe300638ed047a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c735fe8af3cbf3625a1e8bbf04df273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973512a07cd81ff6dc5938eb1f76b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9dffaec01abd7b40e0a494117595411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0372019d28d33f2e26e09503f2822412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a157c71ca91e9779ef34525fdcb68f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b987f97efb4d64dc353fa367d8b7b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a98fd84b7c0c914964ec57526683d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cefe434871bd2a8e17c5e414df6345416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf1ba5ade016a05dae21e57c914d67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318b8e16097a74b9cdc015e142e1af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578d4c285416d3465dab857930cd2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbdf9bd63fabd17339ddcb40ddea10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb4ea1b5951e6e8accf1e6983853f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31484a0b298db625f0f2a7ed19fecac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e7507375d67e5389e8f7f71423bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aaf6b358c0fc44db582a86f3af513424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b23fa879780aadf722a65280e1972425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c44631eff09d935eff012d9dc7a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40b163c2482912c7988ec1f12d4ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a88c80c5a2cfb3754b978004ea9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fd1c57772810c05de2a02379cddb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee7253b7baa262addf1e7e5716015430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da06d9da2e8f1fa74838cf65e1002431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c77d39bd440ebd38bae65e1a64133432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8256ce961aecbc9ed927eda032ecec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7251e2e2315eec079a7001dbb5f2dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e4596cb5eecc9d5e826f7af05bbfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd72f5cc20c4e4077f6e8eaa1398f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695230959f7dfbadbde199d94f8216437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720057cadbeb0d55d9ce5d5eeb5ff17f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776a8e2021e1e6af6ba15e572c623c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500b50f1751b64170f384132515e02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad86e0db90244577a4a7570633154d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b07b4bab8c5885af0d50b2f67d3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6cb28fc6c77adb6531b9ae8461bc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d3f8e1ab12fd9465159278ada626444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2d9c0ec7cfcc9a8df73b167f4220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7618c92a64d65f0ad54f3710a6093c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429cc5b49fc1bc0a329580808ccc61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7b23ac128027d96cbfcb68acd5bcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f3d73e8c405301655e216f6b831a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533e43d6a71c12ed3d45d5122027ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f546ee3dc4c38d72016cc281020da0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f36c56eb08b7667314784860e49fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6387fe46d5bfb099e136140cb36d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236382fc973bcb4cec92c0d9fca7283454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5953a2db2238a6095dc569bcd0257455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ed8ddd208baab7957e41f3b6773e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493569399e22d59029cc27be8db12a69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467981968ee1df4c8f55aaa283130aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecafb494061132ab7f88ee4b4ee5f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a620cf7a7db4e61c327c78cd3d93d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40125e8f0200d853c0d3dc79dc9dd19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebaea29e852ceebc4d0f4c94eb0853462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798adbd957f941d45dcc8bd45817bcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342dd25364ea21aa1a86c5d3f231c16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcdede1f99833fc4313afecf413df7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708dd902d16bac205a15d4fe13dfdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd8e193d146c610872f4d83001ae87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435280426c1a92598ff4161a51473b44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee212d012a681f88b38a4735ab445ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a23c007f17b6349c42409879fff74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73504a5c2227b483968e8f2eef00cb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabf658df8e2dbbf7de2ff35674813472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857322942c541c38ca429c48bc5df161473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d1194270f1fe4bb33b33be0de2097474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa05601c4761c4d5adad1777ddd5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208e31e092e485ae54e5c6bbf35eeed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7557db981ae60af1e44938624a5c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070c3aeb729c87ee4135147a7fbd69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f84d732f9bfc55d6134e65a5a6e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc53d63df042d7fa693516d21ab5306480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7e3573e028c02527ccdb06e24c550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e80f4b3a1732306688420c3800c34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84685dd606e9b0af7270fbba0ac939a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91ec7fc8fdddd8e28f2451ba7348e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678042e117a22f3bfd26f9f028493ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb04fcedd7d18b4c6c8fca1aa76ee68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac3e0fbfce5a22606275c0a7b299de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca17d1e0e680d9478da5a9dde045f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce7164537efbf577b700d94d5778a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203084440e30ba91f6e2bd97789846eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f750dbe41e3af45503eec978ae172491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf97db2f8a416283d60b596f9a6e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4d08067d01457ee6ea9789e18deb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35589d10b84d74d4f9b5746d6c93c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86edb5e9af8394c0f78f9e450b74d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0e9580edf9f14958cc9e2e111ddb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b99b0e07356b2ec5e066b66565fcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84ed7edb3ffe05fc41c1791cd45cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c50dfa4b68a5951d47188e9dfb3015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9116943c8fabf185a9f5ab068c859b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6ec2c7ca5cf4128f91deaed240393501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e8647f99fe786b12469d909f27ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557106b6b31532b4794f418153113f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a793e59998baec05a4026f76f77830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143122c42daa14aabb899dacee4c5a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d96b5cdf4b5302b0ccd8888fed510506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08dc10616668bbb5adb13773b1a67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b014215e8872c0819b1e451aa0a3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5393099d15fe23536c2d1fb4e055509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8210c85a87b307343e152839bb7938510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df62ec4a97b7756f9b991f6bfd2fa60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57671d92f6adbbc39f60c4f0980071512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277cf7848aff0440f47b7e0068a484513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766601841ed2408286cd67e311dba403514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f23d90f9c4b3b47f04cad80911ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9323476856a1982d4fdfda8da5674516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c80ca43ae5ccf59255e6293c4d6f35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a96ec6061da6b0aaf0e7adbfecef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e630b955a7fa9a6b7d9ac22f5a632519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e5142c047190801616482835f9d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276e3cf026c9d3b21d6b5a9d2f0412521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360f320160976ebd135059b316221a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960aa6a368efc8fe6cbe64db7e293a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674719519813de0342839ff15ebed5e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0d92f10b18970943b6a98f146463525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d987b199afd5a4d60c7d1125b12e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf236f29e3382b6c7af6e19c9e07fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d1cabf3c65db43846603c01320dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e32414d6a2227d6116582ec43e314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8a7bdf95419c65b09d16256205196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c472416e0cd9f1b09f8dcc0bf6cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313597a28bf826fe91bc19a566d30b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb954e329058adeca947710764f6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b481eb4bfe1eb958243b0eb27b5ebd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b63a6f840faeaab9a2b7423335f5f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ea2fdf238e148a02cc2fc91c8cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300466794fbd6682296c10e5c68faf46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2418c53efa6d8697919a056aac418d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2a0a04bc7eb6d3409a36eacbc0ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932eb57d2013f5df1be62ed88cc7fcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c47850eeb19ae787106477be523c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302da14a67a928ca8ba3a1d4d23ab0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637b837c9e9d940588ab0640479c7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb62d5c3c37d250205308f56cf331544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb402aa48d1e543981b387973c1b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f1ebfe014d9b2dc6a625bfd797d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0bc4f37791333a64e515645c706e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c892649458320a87e2f04604b91b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6bad44ee90c1c17f363bcfe5b930e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3100e9fc34becd06481885762df8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e346aa57277a801e3c94b66337ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151c0b407e753e3cdfa90959655865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625126406695a1d764bb290c021f2b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c005f9d1b9be0556ab08005e20c27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a5ac004cc2d26be7f6ab6aabb445555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2203d53a808f7e116a37ff155f8ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490c5eb9cece4b3d6236275361e2b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4e82cca5fe7df3ed923975ee1caa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f2c9672a79c45d2b0120f1b10575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b1e01caf9fd78ddcb8356e85fe6d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d3cea47119326c7574c47f5ec2151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115e28e0cbe5991c6d9a70a8e364e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a0934be20d01a738976dbc953ec05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475027423cd1405c3a3df4e0d89135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970def182a94f86e4ab5a50029459b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67317ef05fb63fcfaf8001109ca0ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752630d2f73f5d581f4bed9b7b8a8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409388e7e18056daef866d0d5a5b776568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451d4f6442c0b5bf4166ff4985c16a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bc038df497ed9d5b659f65581b069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959379d05cb26f0698013280951daa9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ceb26be789364e40cb30dfd356d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8afa8d4e9f9b299adb2272eb9986d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678851b33c269bc7b728e5138c1f336e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d3ad41638ff866ac4bb41130685ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc095b6e582ca3a14978b4516314444576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde79810f2c83604d958c236da1903577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914533084a6d4d2a8955da47060083d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3badc3d7e82ad7c65543541af6633579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58cab477fc8eda9fcbf3b92ece864e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d466f656d9426682a89976eef8c032581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac8230dcab86fb7c06382b1a6aa15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe4dfdbb49da60f2a9f56cf320988583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe22d2bb20b43139015a8717db9acca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276367b8123a38d641046c96fa14ad5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d362487a36866510ac5061b79e00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a742610dc0c8960359f92f3d14a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931de8ddc7c25f6cd5ff63b80affaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf0511d6f598d9eae7c5335ff50113589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6109115c54fc39969b026dccbab37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd7c3e56cff5ae38262637ddbd1102591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76615034cb5472860421c812ab257b81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280696203e44536db5b938a8ee80d239593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727ada24930b7fc20e8d9be3a9abb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8c6f98dc57e366d7d0b34e13959e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd76429a8a1b06f087c0a2a42076cb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facff98181db2ee2f88a44141038087597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c2e788cf84d1a402e4c31fcecc83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd337e6f4cf50aa2e3192833bf972599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd83b1ba585fc6fbf6ead531919d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f07d574926fe281ac47965418734f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b8645d4a4fbc5e9a2b9487dc7f50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ad26c98415e12ec547a5b6fa9541603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241928fa0239a4ba8af4fb6cea127e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1816b603fdc4a745c4093907a5a02f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f6d5c94de4b5acd10d68ef389ac6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69015573b97f3a1568ab8b7bc89b84c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103b3857de07dfae29af1e9748f80f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce6b4de754c74ade371838a633abf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc379d2907537030f74473b2ae510e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aafe5879a9de27f6f955d57fe62de8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a1e914040b3eb53285d5a681ae48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe8534a822517002436d6ca5c6c00e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe624cc48528a8a071ba8d54c0376e12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce49cf43c2068aa0a57f4904d3d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9396e210685bcf6c5048b05a8932138616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf4e7ff5695e27471fabe9df312f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048495b0720831dacb0f479ff59b70e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8906e0b5962917259ce1ac9a75c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670a9f06cf648a86e52c7c07f509f6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4943ba242a1a2d73d7454ef51cfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0cbad4c47430ebe18862c4730e77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa99a128fd25f015b275665d4393f40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1941868f52ccb3957ffd270d131c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354979f02ae579df94626280fa0581625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da38beee9cee861022314b944a72a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb0e879c66fa3e20413adf0ee639e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a08fe87a151a586d2b662a30f1c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611e6849b8890beb769f7c999efb65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c4aaea5058d524246ecf5b8322f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cd5ad58038969d76f16f161141be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60166691d84eec3b1d7a875aba1e1ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7abeaaea49e090b4ecc944befe12b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3f06712e38bbe2e123ff2e004bdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e07566ee2c46c639034a774ac18f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170d557107c54b1489838f0d00e69f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47698c49e8f9bb6633a9d550c440c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf6c1f5a654ed904e1aae42a96a2cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb2346103db744ac7449232f5f6c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46452cf1436c65d374b91304c6335640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91301d783048b6810104df02937b44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad7581d6b7e17974820a241a48987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9456771ac64f95eea708f52d511746643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb11aa99dcf7619cd877f86e9fc8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18e3a2f315cd0f3507aa15cecce379645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021ad9f865f610e61e59a72020ea27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad1c3300089dd029d9e61767e077c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f950ab667536f053ef4cdf936a49cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbfbb29aa86a73e58ababa848e251a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a17f33309dbe8f9837b9bb1bc6bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9602d0fd53dba5acc68a8c394c03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f23df7d51bc762d3b40d8033d52c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f0336dc8e275d0111d546bfc80435653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb9fc9890fcfac6b76ac373a0d2c13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5151fa306e84dcaa3563ba0865f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6eb4404ef5df456adad2a652ec537656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfe9ad0486c1a24101472821b35145657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc5a611cec7e35a773613eeb872ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa5c3066df143961dd4a6834e16352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abfb218cc1066a0d5a21b4221f115660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9810601a97f58b9267d1dd8bc74b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eb2758fff5c61f33ac7ebda87f1f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1e648d02d0c738a6a49e8eccec1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed6539af8eab67320e4e31c8467495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a2e47a06af66cc87096eb333800b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642978899e1452f49dd112e3e97c655b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc4863e7f14ab13d6f1283d990abc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32205bc5616c060f0a014e58e38c1696668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316baf0aa5c982afb31e2670ca16eb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8f9a567f2be2a1bc09c3d7e39d49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1b50ce533d99d0b9de68394df6a7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f6883b8c47e77ba0a38080bf05ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2d190c043d127fc6e062aca258b7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ec7cb0a8a3a69231080cbbcdbc5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439233bc5e26d8af62eaec79c566da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf8079e33138f5bff5292831f63a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c81e024cdc46efa0e39fddae9705c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d62a15c85a7f5646482e3bb7bc19e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd8c996373be78d2786cb0064a1d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a98934b139a2fd650ec3d0b500bc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5560ba41aa12b1283d3e027a69af41a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61955d6b0b79a6c436b53c338084e4f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b77c59ded8237b25bd360a42aaf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b07bd2435bfaaa6c53d205b207a81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778dbef2b3875ac1ba98371085fd43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb390d5f34c75c5bc83a0716a67f6d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d273681f4a7b7ca05360c417366f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45aa782bb0d9c46b0788d3df592e82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440f2ab719184c8a529ea1a869e4ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c64e1af9e9ac1c67e84a008f313655690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d353d7bbc122ae0cdc6337165c81001691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969b636687bf2ce8587962d8290d8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065df1f94af3fb24b57f1fda604696ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7cdfb0fc7beb5116da258b1f69ab3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60ab83c42323522288c18550d702d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6460687ddadc585c7f5e9c2a750d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c926a22e5e24d65128ad606d39a97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166c45cc046f7f959b81ea40b97d2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf6f33ca69ccdfc04861cd33ac42d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b008655411ad85c88e2273b74e66d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca76f49576f689d8e95ff0947b9105701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6321e7c22d2fd0324f9aab800fd5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860b37ad5e92fecfee07b4ea33d31d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22518927c398c448049b46e63b200785704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96adc8768be6bde06399656d937de7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6991067a2952321520a4dd9f7bce7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a4eedfc7daf79a3b8693feffded7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9d6de129b7a44788e14266e74524708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8db4b954311c8570e0980e4c36fdc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259bf38a86ac38e7aa55e17096a00c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff323b71ca6b91a1e5869ede27dae4d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109de15e00fac130896fb1b3a6b155712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f54b038ea860387ce05b3183fe48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0bfe8ca5d2a08d24b11aa0c79f79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027f9ddf8b46f5979575e58b57de36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41635891fe9aab57c6ba6a593ccaf42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1069a60621257daa3e84d47baf3b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd18e5bc884904eae849cee4b68cb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0950525c6a1d3e94ad95086db291de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292afd6c547004c5fdeb43081299a1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092f0b6df82d07189853a87e34cacb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcddf647bc701f0f5fb27238577b8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc695c60fd15531e1fb7166bd8a8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed999be01f9ea4c374c5ad51d8da54c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15068f0b85fce41127d1f556707c0af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea5623e01518697b923236cc9a930726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef8ed4ce11677ac5eae12e98042603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d11b3a0e7ed16947a7a01e33aa26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca016efce16a0201c60c1a3ed19d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e884b0a373e04c34304c21c167ca6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364372ef9ed507616da000fc8e361b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe139721f41dd05748dabe926458df6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60ae7e437b66da44070809afdcc41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1d41210cd7f50106db9729327667734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7865a6803414116d22693f97014383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ece03d17f96329d0d50fc210f4ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b04aac39fe02c4f675ea5f75b42e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c7ce833f55ca5e0e6233131413f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d555db9fa1540a8d418cab202e6672739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6da0284a2f59a0562737852e73c0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754715e81995edb13aedc2b0f88c921b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563f1a4846df254054f3689a6eb885742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d66e0f1548d3df6604796d0810974743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e1b7b19e2a32c444188a157dfe4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a54b0729344141ed5279825d650c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5f21792e5240a73952e8a3c30844b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526962a2ba2c5ef630d968adc2f8c7e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146181a30789b051872df1ae769f909748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840a1da808df9d9b548b37f3f2c5b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b41fc634f8490f122a7663d9d97f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65dcd71d539a8ee9fddc8c341b9da1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177de14aceac184be519c76fd2ded9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f9e385867786ccdf150ed5f3f9f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee713d9e40659b76d3a5e3cb1a936e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd077ebc1e83f7f4ec172a996bc6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967f053a6696ad410c4df83b6176aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b2e6136268ca573d1237be28606c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c002250d50cf08c4099fd2e09b54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b296cf6ba187b91e876577835752fc3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559b88f5813560f0adfb6a744d3fd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932025d3729763c2a4fb952ba9e011b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf2e6efeff1ab24438e90a73640b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8595e287021d991ecefdf7d4bf6d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68e89b65b19e6449e8c28f90edc23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789e25a9cc6d0580f828beaca046b37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5908bc5b162470d32508693089c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb7134899a6f6067c1fc9b1ba658dd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>