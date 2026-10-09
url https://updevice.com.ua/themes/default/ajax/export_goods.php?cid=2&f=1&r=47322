--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a3aacc3c9014f98255224a0ff39f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167df2aeb688482529aa88a696a5d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fbe4a621d3a6fb39fe6b9d2481c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3b60d36a3127126cb3a898d0e66a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77350ebbecc083c7727c4bc8315658ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73de1ef0b218ebcd6210353ce8ab4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dda7fa9c34209d8a535d2463fb2147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726999b2e73b0afe0ef83ebda84ccb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bcbb0846de236794009e9335e03609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62981819b99db0825512ee7a767769cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257a277eb1e3fb811ff89e4cddbeb1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b77f879a4c2b8ed8151362df5f831612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe996e34e849114330f96825ff4d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472f8410142d736f9843da3193422214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f46633a5075fdc33ab60eb4c01d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b10b37866029541145e4c16f057516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdbef44bc1063a619927e7be6bd5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745438f4b1fa7d7aaf5d10a139b2cca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a7cd432fba99b11b2e15fd64ed9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b325bb509af1e7ea08ff306b58f0df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660d7b1c89a2622c1d90d0a4a9b22e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd4d9e868539ae56b5f750baf773d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d08f1468ef3fa1f8bd1402f138f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe4301dda11ba034c1008ecb66e7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f93e1f791ab91e9e130c397bc5c2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca81b44289896aae01c744b0703380326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f212b6b218a0791c1c162df18bd9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742c81a919dd483eab284b30bf1f0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e440c6f58d52e0e3bc3cfe567b7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00966b8a0270d08ccfadcb30224fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9daab4fe60af87e54be3cc9bbc1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ab1aa989ec4f76ff572772e7949b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9813b3dc7a7d14022c36f1c13f77b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c174fa87eecb1e57d3ef268a0bc64fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c414b8db2cb73bcc685560be4a9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7ce10ad703a32c67cb27d2c4906336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d79de6714075a73f5f8ad78c5926a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d9bf761cd1ae99ccc2ce56b5cad738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816215a27136efa9567cc8021e47d2dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f0c05eca45f1ff325c13958457ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af3a2c1100871217a4e63ff356c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc735fc0a55f6a60e80be61328e5f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02cc36456693ed580ba1db4aaee34d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f223279ad5b4335212efbc16b33bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655067be56922906a720b0c0967652b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8ae21062d70c8cdddf8fe7aa769946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9699e4c748e90b746c50f42bd54d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e41fbeb673da28d1ba6dd2baf59348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f572d9030c256ce73cabf0efa5f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635fa1b8ab5ab1a50b7a093fb9cf8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab52f6549e316c837a41f60ab9c0aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de021f3979268f5c9034449ae1be29852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e622d1304b2bfced69cd845078e6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e1db802c5eeea1b2b097ec3409a1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf11e33ec640e0223fd7d07d4b3f1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2903efd51aefde6def10c7ad133ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef684d9bdf344c53863c42a2d2d1c7a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1063e5c61b6e757a2945aebe3aceba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facf8f9d905a477f826affcd3ae80c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6116be5b640de9533647a58fd978f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd2b92b95edc29dd4a71a0d92725c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649f263fdf2fe586f01676ec14eda862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903738a1c45594ea6b49d893a05e99363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874be30eced83e0cbd56b9933b228164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5470a549a12525bae7689f3663619b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b1d8b2c9dbdacd3d0f27bae09abf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd50b0c7d5f5bff5d17c35cf8c8b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f1e8c86f29d0f19aceea83a56f7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef3fbdaea844c6a1f678cbb56adb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b22cc8810b870a84ea7673a900df370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a3850bd97a48172b765b02a27b3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328501c61b61bdeb2ac69389ebbdca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388374800a39125549aac107f3e531573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb5462f3afe9cc8d8c12ef4f9756074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b1164186330aed6b43cf08a5197475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf569ee5c5d039d362058290aaa9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d9303429fd37d69db233fd2f998a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85cbaf4ff8ff9db808d3110975234578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e1715f328cb4294b90ee983ee1ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046bf1d2ef8ba5e7829c2fed79247e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34757fcb1ed7c7e35785b8bd1f7e20c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3675e84c5cd4b0c2147a9834f28ec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f17dec7fcebbb7c192769c5e2f57f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a81ad9033e0f2c79d13a81d65b0c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d77d1e15d24de189e5caf7fd2db82985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3286b814b05afce7018d41588d3a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5208ff9307ed3903d7f47f4acb8fbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ceacb75b5273c494e6c1e096f78b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a9502a7f4d09007b2db58e457a3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba624509173c152510d7c702bc7b1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587a8ae865520bcf056704be8bc78991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f009e18a5f7411aad78733a20cd02d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43cb149e319d96535eea9cf5c260393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f73924b460329c9b005cd2aaa026b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a0bfff0cdeaa4aa83278124af05b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb3727698f96e4401c2824329d73896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5cdd61bcbf76ef2f4491b28fd5f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1111245193825032192517d27add98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c45fe2a21e70d49530bc81481b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf835d8fd31c01e5566c1471de2a2ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa44485502eeb6176f11c47f28205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1cb40693eb85b671797c3be272571102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d256822cf43ebca733b85a588faaae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb4e5032a58c35af051556b7669e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a2b72c72ffe1fbcec42735761d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730395d4d245cb9a93cb7e49679d57b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb8cc22da03d72a003d746ebd534e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc617d3064db41d3f3b2f020b6580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cb7a2f9a3002d16b53624316bf154109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ee7a136c566afd6e005e64895be28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb038aa3097114d898ed2e3f372771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701e5e1e87472edc38442dbc3f6dba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad692172351491406a182b36ea04e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793099818339a7d0d892f29afc5fec23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dffc4bc3532c3a25805516f355673d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3df56b59daa95c94f7521db5dd063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2fcd53e4a8b4da478145ce5c0071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309582a24dea56b1ed475e05dd91d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865baea438371d7d25745a427447a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5254c468227b4bc210041389d5cc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1861bc2c4988195b0d2121131cd958e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162517d9377318348dceaa0e78882fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b3813e6f1bacc820a37976b956df0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f316d6608e0d3256cfc825451fd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea287a2eb429c8e04d0fa056aa80b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8becced7dda8cf9b5cae5ad8bc35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8879a3b70e614acb40fbfdc74adb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76f25b8a8144e485f4d757541f11b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1eafad6baea076d72c60ee71060f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f604bb4951f7a1d98edc58c92b94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db78681e4e14a23f01505b3471272131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc37e68e3dea9b3e1ec9588706a2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fab24216b1b7894c65dc137a481c20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3ffbedd45d745aebd9f4eb2b65d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543e5ae2f2d290ea8d71be75f27fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ec188ba03788c074400a92e7e271a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467572420c689f18297e1b78506df368137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8855c79451bd7ad6e23210dc44f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734973a95558931f97eeddd10e460a59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332711f6b58ca38c90070cd35720ba2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716987fc2f1ad6b57c04c5be65752a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9c0c9439fccf7b19afd3ec1e8b9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c61e5163712ab6577e75a9f9b4941f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b565774539f868751d40594cccf1c42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426170bc77f086533c8120230d3c5dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeb7f627a5e5e3c9982121c10796c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294b4540cea92325736270000f27c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b9ea7c8a2074cfbbcdc037fea798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc61cca4b18ffda387cd0c4cc0d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5cb81f95a4073e1f556ac23bbe90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996073a0c434c2408dd3d36f45b2ccf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e79b6d5bb7fbcb2536eff705f153e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37964b6ead23c1889fc3938b5b98187153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb8311533c8ec3136682a9f89bc9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939267b184a466f61f63961a10ec2efc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6142b5c7542d6f40a54254d936f75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b1e060e6f03d4d684ac1bffaab02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8c59ddb9e3d2b8086360c1517343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52904676434c4d005e79e83b44d5cc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd04f954cf896b9eaa58a690b89192160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42a4b95a43033988b57fce997ad66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d714e548faa1e1604136d2cb5637162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8450dab4c3e50a87e27eb1c0786ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2c76d41f98f0901afc8a0003e2c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabe28dcabcae6fa1fa82f137bce886165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c981b7c0e7c8b0d20c509c7a3ca94e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e2e85552ad6e4236d32613772ec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04eaa0e060ac71f3b31137e67b1bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a0c551893f3308cf07ee5937b5be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7377f331a5092af1dcf3fab244abc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2a2593607c8f2a6c25849fbe1e81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001234a58bb8d34f3f7e1c1930a76ef2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d732936e171e305377ff3927c936173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd129693d5734a12f6dccb5bb502ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56afdf80a300766ee037fbac64a689e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5168c4f2e152b43dfbb71b5f896c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff98dd2ca76078954cb9bfb89400a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452915d7e0be053c7708f1516df928f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa053b89fbecaba8eaa0b8feed28ee2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff47cfc3b66be9a8bc84b8d6abd3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd41ace156bab27ab0160f3aceb82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8a76784e0433b17ed513f7d459e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964b202f456fa29b1c1c6a547ec734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ec84620f4764875eb0668da238c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258887c3b30911604642bae9408ecded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae4f753d7cf5c07f1150da1839ec0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b96651f32d9c4b71870974b207e72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea5e428a0567a27e20b5ce7cbdd3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df81c7823957188cdacc6874e2a5fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0fcc914b57331681d6bb7763c828f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945981e81ac7c4906f4915032e1739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2207cc7c284dc88709b5a65f64d26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06653ed643756cf0a921bd8fe6fcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe645551983e8fe34a6e07f4960b39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289dff4239151c2c7cd302edc0814b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5a1ae42be72b31de36cc2a88b4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b0bf30e90792b8e6d63c7641ec8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b44c1440937d43b0a14bc084ed6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f832df10704320413d8fb68bc6ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd821698378346016d6f3615bdf02e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02091db0dfc5a7cc8db1649da4a3e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108e7a4ca0a1f6ec5b69894d7618b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549843e7e30c391a6d154b40923637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213897b6225bf8ed4c1e43be9194642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d51cf695b06b9e2195bfc89fd6c5b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d3bb3d3fa128a32d9f05d0b96a4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55662421486c14ab1c75845b196f5287207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b05ce91b8a2d5c97aa052a4778cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e020bf0f18468f6f9538510c1b2bc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b96b28b68b8558152e63fb5ed28d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee346cb5aaf798f062f2bf49e9ad6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38cc7798daeefa6e5308fa6fba74c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e83e6c796e117fd4059602dc2b453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79b2e8327862a4f8f3400c087a220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20d35252b1d3a7630bd7dcb8ce850215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4b6061904648439b7620e6611a94c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6b160c1adec3232688df151b9aaf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b17325785ded7a05ee031f996c12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3328fe5304fc02de570130602714219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950a9ffbbcd15cababd1c83c52d8d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6cfcb08cf7407cbe47506cffea5dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53c7dbd8ffd1ce7388bff1d21fcf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b5ea33ffd08253aba217ff53ce53c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fe5c84be47d7ece74ee286d2ae7f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107b78b3d271b4ed58aff95cd0d895225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ed422c381616f3cfbb7af611bf23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b287ad264a8df796f481ae812c49b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a044c5bd9fa2766f4e7027121aa09f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160facb3300c973c4ae5274e3c87de6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5bfdb3d0fbece1f92a51d50bca79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a6c852121ca856316e1925bb9760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223fbbf786df926e0b93287d7ef9956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a7fb8e58e6dbb6b27d091c0e5900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1702cabd2389f96d1c53c1964dbd367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b10236e8f03e8b6ab430afe9d621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943534a8891cd66249996d06b73ecc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c4adfd9b74095048d2d468ac12ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde34a19d7dbac7955ab7c04a7bb712f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b6d6afc15b1eb6de450eb9e281f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd92cf882b26206d1d9fbbd9cacc5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34734f44f830e4a2134f0e87a1a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1533a24578faa0b89ea6cfed1929242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c5b5bf5cd29898136a8142e7765d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a721af44cc7b631e2d0e72c90d5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f12fcb0ae22e4a4f13b40da07185d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33005585d9284cab9edb13f1c2d27d4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ea2ecd3e0c35b5f317bbf78cf3ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d1c50095addea6aa5a0278df809b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb2a1ef74f7f75b144f4258e68491249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601239718167aaea29087eae0d5a41b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7788b86700380392b91cfba4041a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3556ef99afb782e1c69f898c5044f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3e62c418743cc9e4f61b20b69948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a2dc4457836c4f6f924330f09e329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadd8777ab24f6e53eaadf30086a2cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758c4167682b17050e4d7f545c42dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458cf90e4b10d9885591af684af8ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81576e2982c96647c94556c3b0b4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40eb77bffa7d2903e77bdf569bab7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded54d371b0764cbf0c6510126e9563260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef521af092d60f7bf7f048d761e194f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4e98655ad0ba03623a6c59ef3c9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30d31fbfe230c6fc3ddcb5344ff58b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f5eac89b7d097dbbac7a3b28232db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6802ca31c4f01993797691a6fa307b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1f827abf6f45a3efd8f6f8ea73d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0372c8386e104c3cab2ceb13a72a9f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa887f00a8cb30d412dd67fb93e35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aff768fcfa0885e43b9b651949618269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0761fb5a9219e290bd9f12b25239f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b7379b0f8c9890f3362eb5f69075271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8f69272aaada9c02f9dacaed4c80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a77fbab8cd8cee8f4b98e1963ff43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75592e1f13ca379108d529e3f59d296274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6509a20dc4031fd81ed0eba95bc5625275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dae101d12ef9bc2d17e7591d4969b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b03314d7d82a5d84e0fb67e215066d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373fd5717ab92814e0757f49b86a597278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be91362981ead43fe3d7e4ab5af0f91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731756543f32d6cf84b013b731456ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67861519bc243a333021dea6f7133b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7197885c4680969521f35216aceec8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c36063257795ad9681fd0b2c39d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270202e14f3ce0072d0e32ba310066284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f9b86503a1cddd3523cab24e633f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d9c04455a3166651d90ed649a108b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df505df56bc9b8d46ba8bbef91728f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09578d8d99989994fee1f102a6c8c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b6933d0d47b0a7ee155071d39c51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f087d92e850c2a32dbb8be17e8827e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845d52130ab3e83c4115107502dd8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf591261d049b8d851721bcfbab16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a03ed73ebb3848d147d01328ca6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8cbf17f2e34e2882d253ff200367294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910b16ce4bec5c483ca1da584dc5c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f07f41e60625d9ec531a0d18e821a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57fe8f5e11b96d6de201c1cc1a29d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d879510bead035a4f500dd583e98c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe284bffd1cbbe3bbfc3468ed704f66a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e96b38ffc2f3b21683851c5cc159a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fc8f0237b211988cad035f6206810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6727e225d3ce9d10a0ee0ffcdba2a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c38b483eecccae8d3d8f1e4e525b50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2250d01b5885995eeeefd64f19f2477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d422c696b2ffb6f676e997edf5df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5a7b0ed7d519380247b1e15d1fb5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6c114c3ada95a8300b23816747d52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7280a6901573dce62c7e9a91d72d5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884ba86415f6c29628717dae561131309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d355459a5d20979223ed7a6dc6546c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970eabc63f3e89f8bebe2ef571f5e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f333896fd8f3a82d6ab155e68d1c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f484be4bf606bec5997f17070835d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a4643993cb0bfb8b55aa7f55f641314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73c2efc4371f3a2f5329b0349f183a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86927b8113c9b64c03e5f6ab03dd23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269490619d0062ad588880a94ce18e9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2873da77f73d508c15d25e99b30ddb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfbe3777c18ea885e725460fa01a67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c71c1010a2f38480b4b0db665cdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e854425b54966fc8574071911b1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17b550eca0f462a7ce88c46b724f98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35d3e5592ed82f102d318e06cd5c05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e03fe66589b92fa279fbd91fcf5afa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac550a752b928ef0dd86a0c78637cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336830d983955eaae4254c6529cf30f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c68e1aae8bfcd7cb1b125f4c997ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7229d8d0d37c90ed36c51fe4d6ed1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151490b15939c9531cabbfeb779d96ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b51c2536e2ca24ec4b1d2e162369a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d2394c2cc271f47a8f91404818e8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ad894c4fe55c19da4c90e209d2ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2d79264bae13f1d632a6f32c958b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae165d18f476aba7f1cf99f330b6c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c4167f970c3c462bed12bd746f5d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a921c2602a5c31d841fa92a19f3715336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825752c2ab65960ee04561166484d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7e1d8633da822f3099f0410fcfaab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529ce254ee01d679aecbb7f20b1488a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb50d575f8a419b7d88237fa864419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf00ba980afa0a8688ed37063fa4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54ea2e1d5d44c0ac737db9bc50a0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d1a3c20b8096c61681fde69399da0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf78af6847683299217b690301e7b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c91d37b8c7b52bc59fdaa7bb3e774345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacbd3f3f5e9a9569e87ef0ff1f9e53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78980ab4cc489805f2306577bbee41ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7ef72715ed9e491eaf1ba88d29c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f19e8bf4a53f8b76136a058dcb9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe1322dc913af57641860bcdf1f15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74dfacc2040932b5dc3f89199b455f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a4050ac1bab299b05756c5aad316c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf32e71b5053a2f22b640ff4c93ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04568bba507351cd504aaadd88f00d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c771f937ba76257fb689706474d514355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544631aa8fb670e1927efa7004c0b35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c904dde9aaaf3181053c39279e7f6fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457b02b6f390dac6edc404dd2c7cc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebcbae7ea1f609eca6343d548306e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978785b40f775ade398eb0184ea38dc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6839e68d93ac2d17726844b6913b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaf5b657a595805947f39bb3332d1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5d7cfd20cdd72568be29b50f9f48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736d7be9843cadbc43137e076d66ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bde634fce1b4ded5bd44757e7acf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f085a91cf5e4b7d8073434f7e220b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8b42e9e33f286ba5d6687a45ef31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36468cb5825259067be7cea559f90bd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d9d53860ab917a5232293390d3912369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6610313fff4bc0368eb45d7711d59c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e3b7cc34321504564e83edf21440f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a64f606d97c9a2a666ce58d603e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaecbaf19e30ae01d6c2673160fdb19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38b559e4228ece363d64d676f302fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0eca9546a33df95a388013101301375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252b42f8af51276014b5b393a219bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a44253cd3af72222741efa2a24dbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992085b3271153a4c7e0821445b5182378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c970d8aa78642c31f0b97cd5e620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a1294d216f69663d1ffb5cbc417d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8756c1ac96372f8809c00c559cd42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273938bf5ca77341339efcc0b5fcd61a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04454a99e5b7f51cb4b8c777387a41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1eb642f7fc252451ed97ff206c4d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee662a59fe9ff5308a8038ff7dd4cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b255fc9d1323bfc842550c60f15f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35839513927063f476c272ff3e879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9668affd0ba7c6ff62fc85da98923388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4616430d38a12c33a904aa48fac445389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2300bb0b0981841ff95467333f82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946abdebe3fd5ffa15ceecc4dbab842391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87038ea2c9a80b56f5aeb326b9e0f834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd6d08e437e419ccb4d2e69456e0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20f6c0da24eae676bf4473e3f84a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cba2700f38f198fb87dfedec00c62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198aee60af5c89255a7c9409ea88f7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf2cce33cd4e407fe5284c16a2e65a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8d25e0315a052daf9a6bc149d4d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e41db2ced0064e8349a58195d42f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca0387b9ab18e30b33e4f85bd69d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508917b6b70d08f19a2a8b8545c8bdb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f5f70617918872d2dfc90056a2ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c834726d1a6433a4f591b35050330a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd259b842d2841b6ff01c473dc1f6c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de53f616e1f7f8a3abec6d8ca18908d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a7ed6191e29dcae541ff6718f58bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df3298e35fae0d31ff63091a1ff9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58bfb40b6c29f47fbef1176a92d314408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3f82fe4b364756ded6fb0a536a43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305674808589500f12b0a015a0358e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c12a2c4db80dc514c812ff32e24f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cd070c9e4b13d7132fc0f8573b4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe460aaacb9298bb1f859c65a337b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df118e77a31318e4dbcac4004b4af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fee7679b27d5dbda7bf429f4bd9274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ec64ec8837806ec7878d9392ec96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc19117b3be4488e1b4e4a0c3437ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d94c80d99f0eedc2b8cbca2006f1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99f1448fc190ab3f65f8d68dde0df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2336d660f5902ce32b38b9baf82795c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0cf83a0e841c21ec080e80c9c68c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115d6110b24fc0072f9b00c01113ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca49fcb8b40863b1835ee21e879d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffea943a16687aac56cc87f9b84bd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a85119315b940388b1ad743d95fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ce06f776e31e2e5aee7c0ac00dd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e13d1230b54112213865f852090e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd970811439720712b777ba3383f990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614b7407584bf526cc7256dd08230b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99350a048449e4da0c84845dde9a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4df67526dc3762d374f2bc3176fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af898924a00eeec904260882fced5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed3b92daa0d24341738ef4061189c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30731c83f71af1f96517aba9292211434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc646e336f864aa3b00e63da29296a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b7a301b1fbc2ef664d814700796d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e0d0ac2315b3d3540b2772a4c813437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1af93688a723e85eaa9f3f866adcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dae3cf34d1098c1dd096ca2efe450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e003b34a1e4a5b195fbcf2f1f760d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468f95a990c870b97a4978d42926ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9fbbf63dd7a3bb3d28519944d8ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953a7f3aaed463a5800756b03947af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd0d9abc13d65112e6f7056b575f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242a6ef017e6dea98df4400f95dcb94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067b2517cc9bef7146fa864c2ed81d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238b9893056cfa64b5922dde191cb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e192a9b12ce5c87443274873283c34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21229c9a6b2e409d1595075593ecb4a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b57b20e4ec39de568ba1b9d3099d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3a9dde8111d0c54cf5f2d4d4aa057451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552bb3c43edc51dc22a1645dd65234452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218aa73f57c0919feca162f9197424453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100142d671fe71c800cc37c4a640dd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa012e76a8054c6915ed7228c0fca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574edb6968af334f7bbaa48d62d276c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518d04f2a1ea9c542e39ae4b19ad1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e05f1779aa41dc33823c5b232672458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0695cd5c2ee9bf89e556ab21d9e09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965e78bdd091f7dc0ef6035e3739bbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc5c0952a61c90057896977d59d1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b904cbac17a2e9061840679446ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa0ef44a47f8983d54b3993324ad7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863de7ced1f3e6a22d7cb5b97ec34c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6f9f8b41e35085073c51d2e1e7f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcf0008598136137c483c08bc8d8eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a427d23811827df7f09190982b8016467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3980cefb71c10f42298e31d03bcb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bee7af14b45d843e9fb3f9f7a93f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11236e854eb7676074e3aacdead76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eca290af395a2add0f1a4ad1ca353471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe7d58a0b8f48574013ca53234e7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d9ac48924206e386b00b80991030473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d292d121d64dd6c7028fe3f4dfc42b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aae85af563001490b19e67de3e49e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e2279a7c082a3bf145072324ec1f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b901e4ea0ff14ca1281226c1a954847477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b226c4b97b9e1773acddf0769b694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b0c2b19323b38604082fec4e15f28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56294a63f774415c1e411580d6de6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a479fb5308173157d50788f49f1326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16bf29b35799c40cdc0be9f6eeae6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c48c7481fb80086ae14513bce174483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b42ce6aa8ce77a76d742874ff6db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d92212ca0258b03e99dee0eb9c55b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415933b8e84991f5e3fb825bbe88f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb224cf0690982a1eca85d4c16500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17523e1362a657f0778e8713553f34b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9684fde94d2931aded47854f8605d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc697b943e3760af96d20913a602dfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1226adf786b8317923082d204f93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad994f504580731a1ec4382468a6c146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de909aca2f320c5ba31a6f8c1f6e33b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d554b968e0065d2ffe6a2b9bf174c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fed28332ad30aa82e55537b0f97cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fbaf19a17289ca9ba305a915e333f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515bf4c8b4fe516beaf5ea54b5664f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d80383dde4e83d26a172d18acb09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695fd1f14d3a2c4a1e796cc40b311d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fda928376aa4f040e52fe49bd8892500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0e3a906408982009f60c343d7cf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1bce158b2c30ccdc0a88344767f20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3556610c0ead2a6ef198fd3aff06f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674714b8b4b2611d25219e50d74296a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aa3f24bafdd69c38ac66b266eb9f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a20b0c621ebaecd752a6fff24026d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb612b8d228d8ff045e1376966e4a9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5abd29312b7f81953af63df897e7a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78430f9ccbc81eb3acd142110b132a30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53727a315aa49d5c39b67f90bb6386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133968554e2cfb19760cc38a1a6854c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9e5bdbee2cc9effacd964048458e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83356d657cb712e81c9786c839bd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dbaac3c83e8bdda9969a9c838b40d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d16a5fc45b879c630d59596fd3e19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76abdf95299758c0d9835d21f4fafe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfb6b8074409f266cb635781d30f24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81896c43aceaee00eec4b3a4ddea30b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cfffab25977d8a0615da5144af05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e2fd3841cbbfcb9f7a59ea30c02e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c06b6d284391bd461e21251ad4d54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f468d5bb8086f13587c9b84f8e5e8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c775b02a8c7f47c344014f7ed34515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf60527d3f029812b6189702c039af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2fdfaab443b9642ce8190ef091268525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a81afb1f4f165a49cafce51dfea2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118dc30cfb673d958ff226e683fb7a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10fc1c5c72419193c20725973ec865528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41f1c328b87b1b436e60d7e49a1f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8809656f3cb07fe4ed1a21ee3d2451d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18235ab10e1aa9f1cacb76f72eb89a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a385c099bdff8ff5b5ae3ab31866532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d437a00a196359fd4571d268a8fb13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8dabc4a2b09fd87742c8a9c83829c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee4913e70260833cb4240757a5d630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5f8b28ba48c61b3ce489fcd50518536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da463b63dc4f8aec06045a91b74faa7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb9e9f91513f047c0d90c1d5cd750538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e5540efa1cdf3a74436d40b7bea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d8ddb97ce1d98a72023892fc4712540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd992a27ce4efe1ca6317f8c249dd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338eff9c74e60f9f935a28892a8106542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401ddc0d07212be34ac62426d4b026543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861fc08c036bf8bffcc0888113d565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c0650154e3b956882824b23d82c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69079bd46c332865bc37622e39e9a1e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6895b9bdc2a295e4b348750ee013cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f81a3112625d24fb30fe630102668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb844a25d4a59e456ead2848d708db1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a8c44cdc3595d9847dcdab794351a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64528709f857dbb04d2ae2fcbd2f39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da69a14c78f66fc577b8087bae0c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07899b94a0ceef75fb82511b39915129553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a158b335cd3856fae29bdf35f298554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51e018ab1e14e45b59871846636b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7034b99b1534c9a2d3d982da78379556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2884c48f49591b99f88ab4bb6f253f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1f5c925081edaea03af8765b746e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56233a495b9c2f0844bb3a94c9f82bc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b5c42093d9f087a98fde7d868c71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d020eed3dedc13c9de019b7164ca586561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f03d209179338a9bbfcd5a4bff1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafea689efef94ff73af2828ab029d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee6ae663fead4259348ca83994c387564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595c7a54cc8f9a74c6e4bbdf9f19a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11aa89b32e4a868d75991fc0f8cd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7326b743403a80463d610b21da8249567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0f0d8f11d9b2cff675aac8db337d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093312708e04a3c42773ac9ac4158adb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71a2d2e6d6b58a8b429b8f6e7068c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c934542a3651be73539f0e31a1cd9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0aaa93425b252290e85e5173fbc40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaeb4957c3051e9a057646ae59e1c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c770b7012bd921a36ea488ba10fbfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4987a0cc74e31a62107fae103bf30d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334218767ad7293c6d45f4d544a7bdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20212e4c6c8fdbf26afb448183ef1936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913243852b544642036aa2aec70899a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5745a2d2f534b596e73f149922cf528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca6cf0f6feb26be16c09c48cd17cc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673386e81df1523261baf88ab64d24c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ba80cade02ca5749e91312b3be35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879bb51f68c0b783642855e1c6d8b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb317569a37d471bf44848dbde0dacb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf9d5e5da971ef0dda64821ddb059585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6aaf8402989d0053b90b79cfc99b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c616d1521b388626cb341bc8ed54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e25025074b163ce708ada3423f9f7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9161715307a9c937b9330b9438af7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a49bd06b01749085692b8596d0291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1c0437d502c3b3665db9db03128a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081fb71340872ee1097715aa16bae49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d9f42b8f16281429bb8aed78c3876593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf11f11ea23bf5262d9b11984e83cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5ad9500762d4daca62698a984265595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14974d4f0127353ef879734e34e3d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c293eddf36b170e80d13ddcdff5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb8921e4bcca717585009828f20ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274bb45a28cf9809f79ad900cee2f1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450bd4b8f0b3f36d9a84ce4782d73af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b158a98d07a33c6fb2341fa5d84fa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced10c03501859e321947f61f1b19ee6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303069158cebbaa784937ae33284208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7e9bac758f9fc999af08e30a35f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba49fefad2878a96c83c44961bd218605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449a2d9114320a1159e2719a49fb9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8185b569781f3365928b399844538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3edf028cf03b879a162880ed16b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c95f1ec142bdb1e25e294cdca873609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81f24a53e46a6a4ca3fc71effe1856610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9152259a07f4ba99eb5588435a52a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cbd12f11dc2b390d86bee484efc0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad042a5c90975785061507e8848fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059d43f0af122ca5c04cbeae1d5a7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ac3b8ea550e289f5b24fb6bc8b2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b8311d1f4e0cd5e161ccd581a04a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ca8ed95114481f59885dd43c5117617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ad7272913846f18bec451b7f63fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45392937c87bc9b6f5ad314b6079d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c2b03c781762c733754c1f254f962620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e6ca6884cfc5bc0331470c8513a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e8a36ae71c6dfb3aab82b48de7b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4c41276c3d379d66463b739428ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af95936e30fd58ab6f0dc16e6897f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccabebce6a9da8d11e324a18d8d842625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f1261979f0487185d8869cc02b796626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f9d702dfa058477145159e4402c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5ab97ffddb99410d755da23ffa23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832f744a7da31e3922e9f38e4d70ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b56b3b52384ab97a4e81c6d50a4ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e08f913b7129a840b62a35d16ca64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79ca322d500f3ec269f4a178b6337632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6c481308ff8b4e109a592d8a5c2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052bb420f11c201da35e78ae52e011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8ef8748fdfa4e1bd3752f03363d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a56f16a06c63a3c65bf4615a8dde6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c6f154997ab21bc104cb64d29513637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09349a9162e5f6ee4cfcb776a4886d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3f40e5e185557d9af5829e409092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b93a96f29363937955145491c124c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb653dc10d00fcfb81a22493cb399b89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa9fa45badd790cdec1e4d5aba82bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c5094cdd4731d9ded9addd19fe5d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644224b1ba9084c30200fff7561fe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc226eaaff61553c773627cf81e2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f370542db291876e42ae2b25fbbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56a140b822fb41b1c8742b8910fc46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243536a2eb44c8e23ee0fc916412c106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346941f58fd82d04961ece669f7fb552649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c282577c2ecf31de1f6cd43d8c0a09c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063660458e68ba1acb7a0ec78afbd22c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db0192ccc5c8111492b03ebbf3ba14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab0b8034e682a1eab35f7234c8b86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856afa663c0144658603f79dea32d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03584c28a1e1eaf3e12babfa18bc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c876b89439635e3799d53f23c6bf389656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d3e9cd1203de83406e38c765b6ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8317d66f6ebd4f616684fc7235be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cd2e4649c70ec4b145059dc69ef5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c20801f6449662bb1d4ea680c6805660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b4ba68a53c26a2f8ba8903dceebf7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c1e3ea05e83d400594c6f5097a813662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171908de9014a9ce634045289f8a6fcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a292f3924443e26d7290e89ed14939664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf57ddc88d8398954aa0126be09ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eaece1160f0242c1a4a3c1d88231a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc081cb1e4977ae502d77ca714566e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51c45d016e46c97af287f1cfe7b56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df28bb0ba306c73141bcecc51d3e1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d73fbf015d100c63aa22f85638dad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7495c9f28fbf2b2d5fa417ae57e40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c5ffec4cba428836f52833213d5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d275fecebc2ab93df9a90e7d14b59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689498a7bd8a157fc75a5598ae3c0c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a59fde96d1ec03dea14813e325ae4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7901137c8945bcafc19b7bcc8b241676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e625c8623b4022991ba477b6ab967e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d0b3f150c8fe04744fe075c70ff56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255aa9582de9167beca5243581e3167679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec7c940cea32e4c0aabf4a142c60b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6fa4d6d2559ef7f3b4a4a7c879cef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb61ada0da7332ea70983f32f15a70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32909a06ed1dd8d794c95f1d2ec6430a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5699b6787ac1b457a0bb736145fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d4f1cd33c949bb37cff8c7847dbe8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ab700ba6a04cdcd579e39e77735d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6d8b530e0f5a54548ab313df7e6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f2a53841f4fdf428d90b461f7da1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c611e873caf8bceeda92ec716d328e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c3fd392db202a8abc481d9dd082bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fdde9c57dda05037c3e083dec2a98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35f9c8e6639d42e56ad84d7e5cf99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1aed2590326e346b2a39188441183693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ef262bbe3aa781abf9eac4c6abff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e68a19f11ecfa59897d0d0a3d755695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685e8cbad82bc03440cc1747e5d49f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3bcce6e97c41d9616715773ece82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e0b383aa305cdd656c44249d89e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba7bf0e62c6f68fee2efc552f66d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b0c97748078ea2cae26dc0ab41c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd17733bc4a56efe19e6fc1ee19bef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf1b7da163438dfee04556648e7ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854c656a6fcaecc209655745a8d637f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69524d4050430964b6140ba431692e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee21dad0b12bbef38eae62657e26d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29696320869d88ddd16418ff929cac8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed88b8f7726430d4e0961829aed96d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c88001d44f4df344c80137869ff0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2aacf7bb6b8472815533167615ae7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de8f07ca1cbe5b67c50acdb8cd87b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842308384f8e8d0c84b64d3a80ac879711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36da446c0f21a8d6ea5aa5fd21183712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ff7861fe685904b0f85507d54996713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ab2f138d03e555b084a43a76970b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d513d2cf42f55fcbc7c66fb75e0818715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbc782b0c8be32665fcfd25f63b6b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba4bc99c6b30bcb621037f64bc98f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1002c8d40485631e22ba7e33ba1726f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee86cec2327510ebe1931d973a7e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051d58760fa579b765cebeafdb9e73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969327a01eef2ad9ab0712d4841df178721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2bcdd5b9ba503d22e3d4da0565db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad021813e5c8d1a1854bf447e49f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e78ea162468d239f752e6fee051143724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a267fee07b0bcde1be3b62287a9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297426b16c92b7f32410bc3c7d550908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94450a09cf3caa9d2c8c9d9bf416882e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb277558fb2a46e0a69edece73a7e56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08055821c6300b0070b011c52c6d35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25dbcf383c82e61eb29d2239ef6b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894b692d4333e73a692db0e031c945731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6fa6b13174c1baf8e78b4d5abf350732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf9164720ceab10ef7e87852aa69c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af4882e3a590ddd3110d1f3be30857734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cffe58dbb28a233c8101a93d6c921f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b508601d66c185b39823acea1970e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401326ac19e7b5c52cfcb5818d68aca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834681a093d6be89cf97539cd8c358b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105625603b2c68c9b727b7c0107f76d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d932c3ae355eecac2edcce267385a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a080c739250959c6850844ba4c50dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b138d2c60d4d99297ef603ee84241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325492c0953a60269e41ecdbd7b9c46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e2bfac09f713662c5110d29e25ed4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52192d993d381a3532a9e9614e69984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35d3ba0934fdaf102d14e1dd9657d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4acc01252ce7525a5c19f0d2d3b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa19ca3f79ecbe6595845ee22a34ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77325689636911c0ed57da916b4eeba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a56134eab55a0fdafea4bd360eec1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbed5b19539ea4d3186524834b2291751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8516e2601d7a5229cdb98bc3a8b2dce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b1b4740654fb48b4c5d3ca386e38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b9dc554c9b9fd081c1d6f2167915754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f7f0ac4b9f1b05fbe7920e3c0a2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9eb04eb122f9f05d3d8450fa9df4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed9730b9a13c9159e68649ebf42952757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f3d443ac9e73e0f0f01e90e41bbd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd164401e2ae5804e9b5100f3598f4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542e68b4a57bb1e18af65a4b4916a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6fac6420c3bf0bec85ff49216d9d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a70ed4cd95fc80992af4eec6587a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e594619f2160147e1dff45464489e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a440fc67800d4803553d0e70b42c097764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327cf8c60feb7384217ae9308237c4e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6dc830418e5f9fa1f795212d0799766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe936aff1ffea35f606e64914d452d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f643780cd63ecca8eda3d352af65db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e5c0933a25371d3c1fbe04bfa61e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c963ddbc6b2fee3afb4d5af5e83ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f91faf4131e1ba052689bc746fe0ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5a805ae5d2d91d8053ce3e061cc9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c52d6c5a791f3af9a2e00c39bc767773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7f85a879e5bf40396d04d8307d2c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e8657ecb43cca3ef68a79112f94a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4c72d428fc926cb19721796a3a09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b495519d57063920276e4449d9d965777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34c4ba179be682dcfe725bf4e9400778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb7bee4c1848eeb3691e5cfc22d2f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a8b59cf78e25db490402d9d6aa5ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc03c6cd7f3d925e78ce837690e328781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b17aef72590ac756638afec0a377782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35fbca958600922c87858d2ef7dfa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a334d7a944ba26976aec45e34366b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e272bc782e68aa38b06936541cd51a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543013a4c2248a33659c262738877bc9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c14447264d649fbe58e25bce2490a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f6be7f4b485bff6f84a3892c776d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67f47052f74400a8e176a93b39a2bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4951bca2650b2fbf3d98f625a7855790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebdc02469044d4bcb12031bf1e4e5e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ff9a3ff0077acac040ff324ae6bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e10efae8508d3b376c865d90b052b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b84aab2854f0ba7aba0949822e123794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca909a9b443e6a08264af515681759a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd88107c8c40e04e963316144b18c42796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310381f884b4f51f82b47e1c732cb403797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361603023abf1944f3c258f861fc66ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991624f6244cea57302d7934b6a77d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597235484b4115c5cc61242af1140a65800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa477a6ea59f7da5b360ad684fc6d47801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9231804a5cdee46fadd041b36361f2d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020193719520017bfc46e6a1a53d18803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c441b1b7c680528a8173f00598832804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69695588d09389c8890ff4eb9e003d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b087e78e4e465aae96c637a671e0a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37bd3d2f6f50f1041b628507f1abb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe191c834d10033733404b06c3b35808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b992a39fd70996e65b9a2123d2a50f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702b1ba0696cd8f5e6af3ec3a5498c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a7f69a84d4e43361ed8655b76eb61811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8121ea3454610e42a082cec35c138812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536cdd6ea4fc51d6b36ec0f3401f36813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff86d683922158f2d22c3cae91e74814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8dc5a8282b650ab6008145e7324a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f0a2cfe4f2625038466ec83ea808816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80503ec250f492a78f4dce21a4e556817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e363f2bdba45f29f636f22ec22db818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fe65f045f20bbc8a0e34ae4b928d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1992b74a56b4e23e55c157ae6d39820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c45af20f3e1fd227e3c7170148ff84821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb4a1650704b5c69cd422d4c85ff47822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418d7b82a8d86f0154cff817a3faec823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eff6f27cb561bfcdb170c8dfbc5de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb596e4bc1114b4459fba663f1e82112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62245a1ec25d6f38f2d3ea248e70e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea5f8833b9d5673527223dccff9cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d001ba243a2d942027b8b26df666585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504d1a78586583b3a5b7a39b45cd0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaacc9434d3d6358b954cc1f4646917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506924bf7af122db9355cbae0a985108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be971af5bd4121e309109578d27a14a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef9394d107edbdb017b20136ddcf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a3be67a1591821f7b99b008e363411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea08f13d665177fe8344a5369db3b9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57085e6216ee92cf9b3cf2ecbbe678e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2e0382d9c552d4edadde63ef0a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8301d7f9b802c69bfecad6beb8751715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194c57184149ae2a4fb0f2f493823116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92a1264459a238816c78ad07be17217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b051fd1414c6bdb4bfc7a90f9ee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ccfb0b80b5770e4c196d8edd3b48119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b3f97ee97d3cdc169745fab9d30a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c926ef1b9034c02721af5d3e1b6cd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a5bcb7e3d007b9bec441cc46781122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778ac62a0e950ce1263fba2255252723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc5f3195314a1f0dd451bdcef54c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8cdad4b904b1e5ef377b0d9d538b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268bf9de72ee1c6e50466bb789b84cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd027ab355b71eb37ed9ca6cd980ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d550715fa6fc56a40c01c8ae906dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011b01ff78c34cd72949d259ea450729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af473e2424251a86ce44a32c424a1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41a85dd94a2652a9a4f09eeca7d3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93a95f64b24c7490d2f83fe3a80f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47fc3e4575e4ac9dd9d8b29584de9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeffd2898595c0f64b2af6414893d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94a047468e4249197215195846cd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98a136df3da6e8b135d3f9e2c568e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b57ab9163b6b314f7924bcbaf46b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d4f7a0503a6ff6703459925ee17d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a6fc7ac2c3b448be0e43cbc84d30f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064a53dd6b470d1e6e6d3a397c50cd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b5d24e4839ee65317f204a2c649c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ad1d36f315409fd07253946caaad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826c214ac71ab739943836d195c16943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebffbc3a6dd79e60cbe56ce4fa96dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ba5d94923f4d7f0d2c87654ec20d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2251d7801a172544aeb54f3a1ddb8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4484a1f5e2c817472c72ecdd2adabb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cdae41f00ce85c81fa77627e4df7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4352514fa934cf752db6f3c7336a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b1d4ffd7480825f040f80627e7aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4cc1e77b3e510133890d9f8870a9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec59547f1ce4e93c9bf9621323c7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44087be231bfe089c3357ffa8b6cccb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97313bc7a612446fc342be12a85b34854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a494500f64d38067a8519e1e68b67055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b9cce9a9ab8c77ed5db079f8db7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763f94c4fcf7cc2570d1644a2fd9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f853897c953f7229f8ddaa64f6cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32cf3784797d668094316992b1b63e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2dafff3393885fd4c5379d843923c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d2822808b30750333dbd62a3b8b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce1e1723cf410a1a6096686ed580162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a8439d641d5b8e92ae337826f8d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7269181c03176c4d28414720d689964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad771f2f0c2595312598148a99bd8c9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311d25e655a7385b25711b84af630766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31fc1b2db9eee5040ce012bb2a2ef067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235c6e48398be17eb18bdf50cd09d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470f7064f660196bb472054deae9e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dedb020ca0eea4b091b34495bb034a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047607d6d67e79b5a93bb7d73c71625371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb103f246328ba14fe13e4ca63432b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5da0734d380402e6cdeb9db693e3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201dfd3dc51d5501a288199ebeaa4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecec1d7052198e4523aab83e08e7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a4ccaf1406a84fa72e81a53f65f3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa4c1e18104f91d7f53ea78d83dbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19369dd7d6f3f93bba682cfbc2fd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f72bc8e702c03e4c3ac1add66a29b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174696bd235d9bf72b77525ba77bfb1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040a60177bb722bc8862d0320f590ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a04f06241d7b93d4f5cf2380923b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2e54e499f82208540d5bc7cca2ccc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af04f82f82c4d0cc353d5e4c69d7c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af8fe2b2d221d5918eb3a414dc22f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8de674679b2113015e5bfd504af0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3521cf24fc5187c840257508ef8707c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c4f28bb1687fde8b10c2189962af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d085b303b107c35c285bb17099e5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc3fb14da0cd76306e33820a6fb39f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a707f15710585fe6fe7dd04b41f8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663e715dd02f78b7bd33f834206817092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e4772e88f9374a88fd16f3052662c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2a22919d27fba962e8f659e322c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5aa1150dc6a156a1da781323e53b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e3f7e8d6a2ab1afabb1a9e99db1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620344f411628003c5ed398d595185697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a897476266f62a063e77034ad36ef198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f741c51b7daca0d24a3979d3b1997699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7212e2377dc470e8d80f0a65df14d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05904e4d74b1f958a3f3f5d389c2ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac217a0941c4e3b54d202c91f18d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a516a081feed40ed43fcebc53c0cad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fee81433166726b7e2f86237184fe3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f2e4a3b32b24dd704733ec58b73e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a64b197d5211d3a56efda3e2ba52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd27f9b49f678ea1b30a9d626485a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1450ef443ae6a4f80902f8c948b7b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99c43c5f184147d9dee604d46fc7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfdb74d0ae930cef8a6dfdfa6d96ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49e667d4464af8b6bfb9591a78d4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126901711333e33881f0cee035cb44e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ac2c5d13c1a9caa25c5c4637674b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8b95f918e7a60d3aacc045eb881a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a152b5acd04e4876a005f9bf7c52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02df4b556df099e0a5b63a08a63fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eef7d5cf4258b73b57b701fd86559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2e96be7fb8880b08cb81a7598fa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b686b71d954e009306de347d559b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2c67c5637bb2619be0583a029f1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187dcb1bd1b617e8f65a2da922dc25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197076abbf019ae0eaa209764994a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77f08679c6163f13bf664983d1389123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218578c52d9cf99a8c24c12adea22e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3caf697376e926b421546b415e23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a5ac491e1ab6c42f7482b2b7d429f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46f72892f6a267f0a00f19c7b1907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9c8da2a56588d1d2c99247981b94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa43aa88aa4be89d1a61ed5cb534a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93095167e55585d74cff16a64a3621130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc0577b7abe34968c8ef68eb65ea8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4cc312902a25b4912b65171c80d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a7b7b1a565cd48a040c7ca602bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460b50af0b5c92e728e739d3a27783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf7a0d9321dcdc8db43c0d49107cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde914dbdd6abc22857bc1a98f23030e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadaa24b259f4c463818ada8449f6fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadad9ad49657d1ee8452b74e442883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9201621bbfdcca2b70ab6f39a9c025139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e895f887998a48708ff529cb0c75f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075ec7c10dc9ddd41390e489cd3485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371990f10f51a92091b5cbaec4bea90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba933f9d915c88f7f7e05192731ae556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d24ebb3295086c31ef344bd9ebf8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d69900c19a0e0ec539baa296b6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b1d07661db3e913ac0b283e300ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada37762a882bea85991714f0c46655147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ced765fc8729ab4bd4acd7224902b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a2ebbbc4d1901cb244eeff3fb5ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541da828101e1bf9d09daab502a1fb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7b2d321af1d77fce909eb42d0820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d76afd68a217dfefea204651f092f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0380b55519d8e8aa528e181cc436d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2555f7cff3c781a826307a3f97e4fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e66186b134dd997b3220863d67590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fbf3636a1098666967e880f7ffbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b84b8435a7918dea441137aa57eaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91518b54a0532278094daff8de9569df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1d52cd5187081f6e9b365cfb5d8a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f63fc866bcc143a265b0f72254735160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf25a71ac9db6fe49e18e08fdf85de2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c7db14be42f9f738391106fe783d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17636d3fb2de87e7e93396b62c553c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b548f14f0e44efb2b9146994c0324db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaa4ceaa45ec43497b970f71fb446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f6ba1da18d17ea57d7224a27fe36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e17f03691ac7370aac65488657c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc98a0011e5444f9b4d8f0a6e00fb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10c201ee31fd1b44b52426237f928169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf2b1bd3096d97324bc81cea22315170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b788b4372752b7c69a9ff2f8bcaad5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f8986bcbf3a76641c7f823d0e35d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a50f1655f2b23ad9ae7191de86cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e62bf2e4c635d8680003932c4bbef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c56aa928fdfad53d220b446c4f14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875582f368dae358ca1873fe1345d9b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a06e548f4e39ef98e5c6944d9be0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec104f5c1d56b4ed15b1cc3f1310d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b643201fead930695d03865c79820179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51784bbe77439297ae01c9f2887d6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296433e57e1034d6ad13a7fcd43a329181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9038e96a2ba6f92650e002fad78b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68243612002dbabd5abe116acbe8784183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af70b57bc331b582cfa28f9c38fc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb413470572357440ae414f2d6d41e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44346ed90ae4f5ff0cfcab390c1c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5c56842a0f10c619ecf5b7691a934187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94cf8275debfb72cd0ecb58ddae08b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd803ce36a96292acffb9ff34225528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370be5675a588e23e92a6a02599f82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc613454bd95cc06cfd6cb7e7b12b4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acca7e8cc415a6cc17a48806d20fb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa05a48787f5599a12375c7ef4e73d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c090886016000af0754515a9f409194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba6791e532d39f5c6c692bced4e56d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39544b233fb4aa7dfde595271ad37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a03198b2947002feaa4cf0e853ac50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570787ac83a42f7e050739ef08eb7e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe72471bf489f27a6a38e7833d373199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548802f6f43a74db0f1c50ebbe064859200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7a38d8212a7faf28f60e72d2afe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ddaa71b22500024b36e4b65f1b117202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5b5108f3270a394797dc09b2581f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931f70439901334aeb8b6698e217b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83d1e26b9e0906f64ca618f63e4e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ffb067376c8bbeca9b20c9d126fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd78cadf0924c1909a9927bcad30e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8eda15c826d4253b814c022b713d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab3e79ca90310cd3428903f9c788f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3ef4503ba7b9e7185527ab009616210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d364c23d79fd4d4c54a81650bc65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021434555013e4cd5e39612a229a7c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a0a28f40408db64d12624b7f920b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013f2197b4660f7dab474e8187bb08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fd03f2ee4931dee57218dfe6448f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665cad5a07fc500d212230bceb2e2a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21517eec3cac1efdc93fa2caecf057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434d565a74c8bf212dc6462d46985d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19290d1f6757a0f6f0f4ab6fdff978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59084249caef5b3ce38f43b8dbbf7d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74807a6a9af13bc088764ed3a27110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345bfe18c89eaa22fc489f6cc5fe982222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eff14d12cbbb1ba275dab1352f7b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f22f3873ba16d3b2b38ee5ad3274d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50ceb3fea274d694e587294bfbfb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad800166e78328bb4f3eacbf4dd92d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6372682ee5a7237751a61481be8daf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9da2915786d923873d1ce103dc7d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1cd5873dd02ffec05f235f361c68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b195f5a84ac11d7886a79d628d03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0538644037caa63b2be9f852df1d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced490dbadacc0363b090785477ee097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fa2d3e18632263be5c6a65c20580233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b5ae84e7f4da97e6c3d22e52e436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d5dea2a8d5c0b5906742094ff5369235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532575213fb0c2a7b3bab40483e10d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50825067f28c6a84944f2338cd7381a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615b684bc59acb210c904c6b2e7e47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f223f6ec554eece8801ee906013d299239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a87220784f8c2be60aa3ab52cd380240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d197fed38f7a1cd4c1646da795de6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c8734600b5c597dbe4bc9dc87dc08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cc5aee4c7a60b8c5f4fd95f1b2cd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53befddcc9037755a61aa70570a4b9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339075080e19c69300e5172ea496a848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654970575f8e3b58a1cd13ab23832f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612bdf112b9e7c45e943f71dd6c16a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7c76437027b380de858839ca156a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf84611cdc6fa6e43e65ea3061e5398249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914de3f8a19e75b0cb3731aaf032c05f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb8f00ba4ffb736a1191dc6683082251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923557918a6a9246fc25d3ab1546449252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3705deb44b0307196c45625ec7ff17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31dafd03097ab326d0da8f79f18385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f010b9c01c7fc07c2b98026166a236255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ea8eafc840a0ca009e351fc6877b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2e817ddc3b87c796970e9e2f6528257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c276d70293cbab6868a91d2d6cdd08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c266c78d0b978b0552671467f46a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12c71dd19ae6dd13d4188f9cd7b67b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ac6e6f8a9a3f90acf9193d325598261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544291380178672b3787b8b97bebda3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd43ca892ab7a733aab2b5dde25505263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828734cc02d7a51304c013a754c408bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4802779d6dd3fefebdfedf35b1dfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633d6434a54806b88495a015a51b0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1637788170770a031e499ad19c2f05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822daf4dae897af8ce1587eacd01d32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d68ebc2bf044e6f1234c60010ab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b69a2c28eedfe2810544ae1f650a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb9ea48428f38aa632400dba6c2d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab84026f2006a46f1ccebccdb0d97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e332a3af5b155ce11c65e6946d544d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43639e3ba080753bc7549a281563e42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b08b19705a9f56953acc83a42a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032897a8d534b252f1bc19937224da4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a11308b35984b0ec43356a09501e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1a23dc0a0d91dc42c37446570a44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e2aa04b85305a42869c4c5a5b026279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cddc090ee85ecb76d98daaae75e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8213e7f7bc172a19bce9f2c3f8509281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb7f9fd4af077c9c947ed19475eb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d7ba26c31553fad951f622f5f8195283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107876f0f2aa16a39dbc7d9c457973dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2294036c67b392b27b164410b6630b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c4368923532acf34b6f85c3ba1b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f957434401ca52e2e77c3ea0b4efcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1d9acde77b5be87676e72287f8996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36a250c3b6a59dde17a8f64a1add9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea636b76c682423cdcfbbf1bfd15948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ea73eedcba340d8ea1c8196511da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589198ea30b8d6356382adf4e5d1ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485b0d3217e0a599dc91f41e7235a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd081e7e755445f8236f91a5a1c31c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a196d2404721cd1c2d7137a6a250295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5a34891edd3c4b8f2c72b2688ca9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff627373c44050de4543837a547fdd11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5c4cfdc19fef3e92eed83837e4cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507e3486b1bc00288e32efe0c690e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970c8a873657c4f5481985f48ecc20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a0df2c16ec903af1dac192bb82e41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e389e218137ebaf1e991c632cb74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d258b0689fd698a988488cfff7f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8cb38767382da7641d8b19cc0e3a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85f01bc452fc2f27f99a0e072e8ecc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965257d3c32a28f6892832aca05271306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b89360b72ef1c94c1f33457b666cce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f72956f9c975cf4858a2e7f40a3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60221f561188e31cd18435ee9e4dd5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696989cf0cf7b1e85b397e0c2bb93b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63353044b3ef53b4f714d9b89640936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a0cb3c4c60a9f9369f2b2cd94d0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d35805768846a5db1f35458f4b13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52549492937d20be48837e525d462c5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c05fb4c28c4e42539222ec017c16f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467fd9ec46d22db7bf07818cb92fcd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e49bcad7a7e31311ef494e85e7d49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30fddf426f71b5e51a889fd5f90208318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef946e22f51d8e8070d79fc7ce07ff24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4287d19d31749592d96e47bcf2b66d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0995bf244df710c755687c79606ea6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8789fe3d2860170cbacbb5389e7dfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26725a84ec36d8ba328600a840fa2f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ddd9c25e77c0a51d11c33dc7cae6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbac8d63569527a100a9aaf1bd541b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc31a534a2979e7e33aebd113716c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43fc6a37b571aae991139b1c4dbd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7558dfd8739f3ac2fe7e27ef863b05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7bf8a6cae80de61fcc0e2451297b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9403e108ed50e2af820c7cf729294e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9fec93ae5f09f77c2a93f6a0a7223331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ee32e3810c2b934bfb9fd9ec6069332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b201e5787e9883503d9a24e3eb4c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5783a1091e2fed860859b423dbd41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3b5529c6daee51b2d3bcec182340335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84919d964e5b219fcdba8cc50142c389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7dc795af4dcc342ee15718a5fd97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68634afae2c9875cf493a8289d2906a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f256b5b77728d52525d612b50fdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45612ee5755e9821979dc2a4648c64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ad5c69f7eb44e481970a41fc95c77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f2f16051a8e2fd7fbe879e42c3e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9d19176b54c255ec01801fa1c9606343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbc0f22e794637761cc89d6d1474b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c9a7b0eb162f283627c561f201f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933121a879fea3722cf8c68a0802ac55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868781a40fb4a5a1d4c626f25c2a1af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75bf4d89df24070043cb4a174f3940348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4325e7734c41c4907ad995802efa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60b2bb5ae7d240012be9f111dd100350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4099b7ec47b7cb983c156963abaeb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16fbcd77eb6afbde0cc6a46c2888f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908682567482b59234b7b21f2da900f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1bed4102180b6795c6a8c43ab9491354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc7aa2da179b3b79f451a637d13384355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26aaa037dbdec47389071e14dbc7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a331ce5d82103be39d56525bd116f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd073d1c36bb091ead9b7ff77c1f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225545a5e4739d6e893374ec203afa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8d75ef3197215189be6e49f682e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578229887c0ef0eef869b703c49a1f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954803511d23ffe69be1bda46f232e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab17ea533ff5d2d9786e07749518fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1d2e18b2f89fa20511eeb15fe74f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8a4f9ab79fd313eb5a3ca34c3c79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee673f736debf2b269d2a5f8f611fc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3f41af5c3f979f8124fa76a23b446367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fa75ca3e3292e4b3c44004b39a350368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a32bd160fb9f2661713d352fcefac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382dc03774936e5ed644e71495ee4ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155792f596c4280f8412d0e8eade5284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a06cf1fbc287e012263b4a9057e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2051a7eb9b35db430a6bcf72fc6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430185af4763392c2b5b572d682e954374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91646487de8ceff2f349d4b2e7e61e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bcfcd49980f4b7861b9b8e36f9a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd3d44a128b4a6613b7ac9dfb6ef9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd331eb2060618fa2057629629203b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a942b7f8343035bc9c3f866862fee1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d196514f40676600b10970f0392f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d274bc39b61013d4e62252acdbc377381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e9019dfea058ddc691ea4a8abd23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2db0fdf5df3622cd8841abb0230bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55476ec0e1e5a9d6b579bb7a71a3a591384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641fc80efd5912a2446d73f7c9bd18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab0cc20066246c48cdd63cc42e3b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b46c0828a5fdeb26795b94ef272a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcf92290ec0749d8dfb167126f618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b0d7ccc5cbb5d6ac52e8cf440051389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3013d835f645e84c7141088d663b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f05f688ff6aace82d1cc0fdc695b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca8f57bd3d6d38fe40881e4383421392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147045aa59cb5b3f8225eb00f1fe5c60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fad39eee35dddf2fca38572cdf1f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9b579532b9001a79183bc9dc78be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a701afafb29f7b02c8522db846421396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc154da4280ece34b123996fb7ff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925f67ceae510b4aeb1ca0375cc5da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a7addedaaa4033df7ceabab0b39a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735860328560ebe1ac8a0e412b42381f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272385d95dc974daa42c9a4201b1a429401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76d92b9599ac0fe73d36deeb2b865402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7fbcf765593c51c3557671ec7df5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ec95e4f344947bf4782d8dbeb3527404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e2031a7b29ed2d7dd79100ee3263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beca560a325483e3d06fc83aeea27e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333386282a27e71a6b8dae9b62061f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3d4af6b1225c2d8f78fc44cca4ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df315e1ad791882b77523093a9860cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dbcabb24da90b987aade8a5a4a5f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb68e1717f7edc8d50fd9f46b42c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c247348f0bf940cde630cd98c2bb3c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28b5c15a5f301b038a554f7d15a04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af0aac972b5a5a516913530792f0a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71401037f3c8c82a04ede91c03d3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49050e489b141e88b0c96896b320a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4095748c4f831e3ffdb6ae8b5747b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f6284629aafd52ec2830bd1622d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747f9caa2965a8ba0f6d924fc6c71f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882dad649c4b159e367ecf62796f57b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31319495cefa2cedee0975c9942cb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77133543bbea7bf6a21acc774be787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce06a0d3cbb86708fa8054391aa5aa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f1705954c4b79746b68e89ab0b6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a65cc27aeed86c4a2b0d18e08354c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de63d102da181bf5b86927e41cf75d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb01ebe12167bef961f662664bc56a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88414102fb439f1ecbd2712cdf887428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d95f3621399ec77b230ba576c524429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cd1ef7cf25c9715a78424c3093b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c80e32626a60265581de2e2311990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a347ed1ef20a79d0963c2e002a13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be942bddaa1581e3d874c01554edbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d8b3f82a71080407a12af448bca2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800d3dcdd7f70409e082c4eca1b589435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394fdcd19c8b596220a4eeda3c41fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d636cd9efbb433746fea2900fb4de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e6ef7b1c120d6f410b59b0ad4543438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5150a44b25839db1b3815144f2dbb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4caa9a7dce806751fb2b8084d78b2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc82e644bb0bce31c245a44174fbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927d02ccbb7d982f8dc99ee19b0f53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf5fa6faf35064a65106f7d5bd917443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62de748701bf9776df3db7d39ec1ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6524cfacb26c5ef528dd51cb3c7cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399e47028f39ffbc383b2357675e59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01150f65547c285d6f3f8a914275724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958ac25409c91c1b69aba20ab8f15f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cdd86a54775b413275054288a71a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7856749b116491909b66fe011ea254450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574ff5f633cf7172216e85b652dc509451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bdc75269e28cafeee3e59e4dfb94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b206fb2b3f9ddd0c4a7207f6d6bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1eda33b5edbb4d41365359e3b0d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b6c1ab5336e6d5fda5abb801a819455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045fd696857cb72682685725fdef1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f10e9503dd3b936b2973591d841b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9103454fdfe53b328ac4553842731458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b6e834023a9ac96b3553bd975737e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533601721de999ae604c92795bdd34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbaa51ebeaa7598de9ccd94cc5c85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7ade0a331a47452d9ba8166d8d92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d40ae73dfb5b192bb1e8c49d95a68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82210fb1dfb8d7da3446dc6390255464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6881d42c6cf84b07a634ae211ad8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8091c0cb445e4088b689c99281741466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200408bafab917522de6bfd42824aa5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3071dbdc4eb96d2abed8fe323ff29d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270e0ff7ba4c50786fabeec925a2e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7fae9bcec109f2082afed58e67a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820823b4b042529d4cd56f0a6b77339471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1207d413477e894ba9aa1f0ce3e4e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190d4beaf1e6c1e4ab2cf70f71e93c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206464d47f90938e36ea86cdabd0bc98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55581eb7bcb73a19485353f9eff04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bddd0bc853ceed23c9d430bd5eb9c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d25510d1d59d87811febce8107d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf735771f264ebe10f217ee2f9931478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f9e4dc339bf1cdcffbbe16e4fa71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b532aa2b3a6789c9e4396a1fe30b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2728b02aa39202018f3aa83dd62298481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc885c9ee58100c4c0347825f695f6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ee9140039e3f2d50889186161a96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006beb343dae153a0db876adfd1fd08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114212783d645508ac41e68d700d6f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246ae751cd822a5963abbe033d3654486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dffbed486d8a0c04ae9f7142a4adf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba8f659baabf7b39ee1949fb2239b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f83ef83d59866b35e03e4cf36731a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc6b33bdfd5a19fb25cfae1a5b974490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6216cc3f7ff7a347920451f163dff7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a4c4272f5e182f563475daf6465d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f58962b815222905e90fc68099dde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0b40bf04df75fe0d71bb0ade9a3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ca03a649cdedb20d0ea8b6bb47a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875853a47757bdbfcbe5022a85d9b97f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf1ce89cc9b76730e80e83b7182e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7bb8e4200a1fab9b32ad66f7bda7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ba530c84fd5c28adc59cc551fec1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d885664b4fe1a7cb5b8924fe7bac6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963f3de0388dfa7222305a28b6d863501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3453365cfd0b3f65243596b31e81c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f908f4ea94b4ffa483fb28f1bf8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfa0ecd24eb65d8c6516198daeee0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3afe194c1513ed5811f06ec8f15b31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998896dc04c00b4aec800ae2a83320506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15623e9490b940f67ef91ffabf3ad70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd3bbb019a8c597dfb08928d5312d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5917d2d0d06fbae74df90df79d21a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3545228a6daad3996488c98c3f5b473510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b053cdfc618d6e954d2d40c5615d8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126529581482637a93cb35e92e08a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6da04a7b0fef0b4ec49062784afe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9348ba00c60ec33f57e59d30f91d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e63587f9453824298c5bd6db9caa3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e682ea6ed0e6516d7040da4cc979516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5d825e62e09ac44ccc76e2fb7253517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4840f71cf015b2fa1cabbd4f2c1e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0cf3d641281aad6b180d2d28fd70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca1d280bfb0c1ff28b80174fad48e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1693553b6465d8f7e1a239948c745521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a888e814ba10f0f32a6c32246c7cf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224b55f1951e781bc6ca1d18eb0f66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b68a11578494222931d3e68a7933524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842868d19ac7cf090ec2373e119b6ea9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f0069e7b3a318356afe177fe30c32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beac505510ea5dc3ccf322bde8ed58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d7bef3117f2c92aecbcd9f4fbcec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651317efdebde517230746745ce62b7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2def055780b5f50bf60707d26ec51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a3c990d3f644d819d7060157499d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76010f705824055227d09ad42e710532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fa460670c01a48535670bb490405b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830968789769724f475089835444ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a827dc0dd9bd177ba60010512961dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76e8d0937ab1508a1d4f6be72ded7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961895ec3141aa8e738d3ba8a3577d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d9f8584a2945d05a4f9799e423b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74545857a7ff444a408f38480859743539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0defb41cabe6aadb41622b01649f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8ad256ea71b0df91a030aa4fc357541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34225cb25df24c4b0bdf272542fdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de53383b81db0804180c5fd718e902f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa761194baa1009b42a5dfb2e73b1f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c74c66e3ff800d0fbb4cf13c3cc22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c3087c0ee7c145d325258f7c082a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef864882a7db2ddd6810d63709901b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8c17dbe489d97c8307074d61917b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeb05b27dd33f68bba37652d413fe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5968900480ad802e0a1091cc41be7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae6558cc835b0aa8b3aef1532d9a46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffdef74831398a9184aa78d5d59c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1404df4f9d8da6de9f52e28a821400553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67704c9cdb317f48f816229de350c67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d6b554ef4459c24ef2398b396201e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325922c340509f6c05218ecd1cc52fb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee25a1b5b05086138e879a21b12f47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67fbf4308e2f14a9ea9384c42b6800558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351884329e975e381bd36b125c4ffc57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223906168083c0ce571b43be7e5cf89c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f223d82c7dd386a98e4ba1ceb6489561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbc726c3891f0c651234747ccda75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd676be567082b727dc90476568a810d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81aec7e2b26a17efba30f71f5cb8cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ab0cb0fec3c16c33100b6473c7af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff7cfda9c70766f2b013b0fa1ff66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc01e734b62b27c9c4cc99942dd5c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e60fbf46aee8db2e11cdff9e256d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d242b7b33df85792e7f82059915dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab3e69904b674690367a80cf5a3e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76fcf8e3d586a3fa32b95715aaeb9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554287bee520865fa584e7a2f0fe14da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5981f33c61be668bfa88d1288390c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ea546e0841d5d49069ce18bc79d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d617825e75ee2efc677303fe291eae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf560f439aeb7d9a23a3640738490576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c93e84effb7fa95fd17acda734d2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac8327ef46eb817b1a571edf57e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c1f2609985af8fca2b41b801d5bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2b7cecc01a02a214d31b2eaa7b77a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65a5509a5319730aeec41083b1618581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369667b575b2be62a8d45ad9537b32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0049962295dea24adde58649afb510583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d97462e47ed62744f0e7bc9bc37b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a4c02a564dd2e02a9f1118e22460585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3b65cca731afab15512b245cc039586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516270d72df44aa3ed6be6fc325ff2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7af1b1098ec456996b550cb94534588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad69ca7576c18af586d543c41aa6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9195355fc3b45285feefb3e218ff5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e38f6669e3fb023a5ab63022b2bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c35bfe79b13c5afdcdb2095bb22558592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8be5f7756b845a0e419271d0d1af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1cb5cb0429c856cb3c732d9a756a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa798c162579005dd34ff5b786a8f290595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f662ba79179e37693288199485ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b9c9a5e368a0ca70e02961e6daf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b2cd14b64609eb45a6dea5cb9c0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100983fd83ffa0b49a5c37aff0902a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c571c3fc5c4b098cf5a4d1fe265dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4fb4207204015eebac6bb0f30ee4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e780f5679560bf50a476eed0bdac7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b50f2e260459ff7ba74dc4bf7f4a30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b19e1caf61c32733899462254b56d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357104e5abb64cb0af889ba4783521605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab35a4484ea9d1583642b2229ab4dd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5d57b1dce35e16cf9a29825bb2df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028b9cfadf6b47dceef8c5bb1a72e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f341835824ddf9e78858135443f50a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f5b8b046ba9abc1d60be849c64d2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699a0e79fb391d1ea9ed706a3e2688611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6196ec6a5e16f4d7f26bc8144d7f554612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c503002d9b367b113c6bb22233efd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7ff46ac39135f8b6c9ab52d72d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9149ec68d08de5cb518efb0d8e79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd940f242556f81a1ec1ad054c725fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7230e7b8ed7e0c414a138b5574fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60ae2cda6aba69dd5495a4c796179d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a7acd7d5c3767f9d28a7b1bc1d9ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac50543a003e206926838257acf09f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ad4cf9fb075f513eaf0494743e1e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c0a95f549d7479ebfcc3a337c8e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549d9de49227d2d3c41203b2f43374623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581cc001ee47c5021de6e18b86b036624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d39e512b4bfedf357dbd9399d30e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267608f8b51ede55ee585b84961b18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227a47d47a0516337df71cda98c148627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a5e3ebb75843b44ac506a1d8a2843628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a5fad8f920c318f6cc66d87e5f7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d00cf3eb173a954c2e6a481b8a75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a87c5bcf8d2dd04961643df6dfbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc462ac3390926feb9e4b5ea1ef322b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636638a7d00a7a4bd1fa33f609d45fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46050ce3f6408704980f117a3b3a0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba2d6e517dca2cff5b1f027f814148635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58689e3f50389606a76ce9f0f0df3ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349efc3ceec7f9cb3f7ef6500630ff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5dc1e9fb2bd38056f914b4a69677638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a15f804377ef555fb1eaee0fa337639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c5e409bf081a8995ea04928814055640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf24f7cf38f5b93abece9111c30e38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198082dee307fe2dab159e3815a7e1fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447720a26e8c0e824bc23f6570ad9a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb13f6c0fcaaca123af960f6e71e31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d8669f6e250b839b6303a6fdcfe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5178adbff9ef0982f79d565e78902646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bea93b6bfdc30f29453b0fa2d9ccd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e345e009ad29a7495c1a6c40675ad0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63c0bacbeeab10c52ee2e99ee72c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cea8203ef56b8a77d8084b6cc5f138650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618858f57337f28a81a54a7e6225c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8242628d7c2f72876b814eee0c62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c6a782e5e4a9c98aebd014dbef23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee554ccba6bcd9ccb6567e925223e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdbdc916fab525f38c56852e3dde0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688fdb25ea134f4624208da49fe595656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a100900f84a90f501ed3c5179ce25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e5666152baacb57b415fa42ddabc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84434c5b56d119e74c421a5ff28c610659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce857d26f7ef4967e95245217e480660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d3d6f294af82342cbe416b119fb51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85235f34496a7e23cbdd91970d4e562662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fecfbbe5d062187d7e342bbc3183663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401c5f9e92a678366380ca2099b8718664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500baf5c1d576cfb6c9e20ff6401fcb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22cb8a8d108adfdccf106a32a29a1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750c8ede4529e789f5e43fc096fada6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddffccc3c0a3b4fc9161fe988abe89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab94588bdd67c1aa7caed208d56867669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ebb7f1e0cccb6ef3dfb54fc5a805670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479640211595f2f610b3ee0a452b332c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dbff41daf728f0be85ebdef6f6f64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ee59e620813662796d8cb261731a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ceb23c1449838d5f092b5f266fad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c86874324b4f1b2fa0b9c9ba241ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76f3878ee7545f3a9a5d8f83c7b06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583fda76b8920e1b668de354e92e21d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c809c6bbff50cee45b4ea730399bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4946c27d285a2ff82290a55a30098679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b04787f0992381b470c6631b561b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab22517757c722413b1210d504f99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484203b4427da6bfa65d852f0c5852bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43f1de19a44bb4a06d9c70a08f571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d503bf4e8fdd24913100b72ee4290684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f218d9a8d2307eafdac7adf9b72d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd781b50d6799db28d5ec098583d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308665681a2d03672eb21ed5e71056e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78122171cb9acd77e7f9f6371e3c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d1c5daad91959a97249700a71860689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe32e144708abc635f5c80a9de57739690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2a2b233cf9eac804c2b151c816b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5532159cc141eb4e06d05ca9a272df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9c406bbf73182310bb4baa81c496693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664aeadd8dbc573510f9073ab46d23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28a58e8f269a2ad29da4183eac31d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7cd1d820a171042d7ccfb3224d2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde8f2782938d05b377a8556f15c7cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7e78fd74566d2a3ea21b4ffb8f6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745473def8118e64e6b2dbaedc8f2059699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b68f67e1cfeccf08804afce4ae273700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fef9c9899bede5d825330499de2b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626f5b6a1b1cadfba978b2d05c259d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9bf623cf814684c3c50575231110703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e053b6204c0f4d71967f07b64271c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df8a60388dfabf04d23fca559ff55e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a464f0c0f28a62c7f27a8b879ace706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556222903b39d2adaf14b7e8e82939a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a908d6a2f10f7629f7cb7f72306771708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7662b64ddbeb186ea808fa656130709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860114d835d02d28277468c25efc81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b208dea88bf3ec03091f042998c5d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d922e1650d63f0a439c121b77e0d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114923678336767961a6040d3fcfbcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada592d93fe6108e87c585f850a174714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3076c2e0f9ae53864d117d7866c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3a2532e29770753a582ee55d7d86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6287560522db5ade24f83ca38124717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b47f8986f14acd2db8f3961c597cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d66cd1da6b266ccc1439efafa738719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c7ee34943a2a0b36648873a7a06a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1d82011b388e5801715a2078a74f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983649b31c97a71dd459e2d767c3777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c7b706f2fe78491cfd9fd2df73221723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7bde9f577b389326c6ba9e78efc5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac715bba310008ae86f51ca6f1333c23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e588953617fbc7ada9417e6e3292e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3189e93ccc58aade28afa5b7f2f688727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756395a49576cf3c5bc36f4901abc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30273b620df64929206da3b5c1dafbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45385b0071b3295d08b487c8c51e4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633bf2992e3d06efe4961b2ea04247d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167d6a685e779cbe5f7626a9779908732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f199ca0d39643e2f4922a8bfdaa4a82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977c63a03d4903de75f390cc06e51e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab8be9f33cd975681839ce7c04d32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2b76766d4f9677d489929b19c86f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6f65525db121e24eb794838f29d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e788c10fa8dbdd273bb013a46dbfd6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed70f2705e05ca5e15a81de610e40f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141316610d783989aff4fd85870a115740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03604264b0e9a17d311a576ab231a3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779099c45ad4da1f0092e1695c5e407742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57409e73fd27c4d3cec33c47fb017f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c7e0f3986de7c55f6dc91b2f2f0d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28a88556b03acb43812e88c0729e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55d73b8efa40aaac8a17e30709c6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ace84665ed7333b9b401f00c8143747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d63b7932704cc0e226f1dedd0078c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efad75edd66b022635b3be409eacd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d1c75dc143358b832f8319c818de7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec5fbb65483d601c307a3de7efdcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f9012d9e3cab35af806b0a067334752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7ef8f24868b4e7f6f77353708e28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1facf142950f1ba156d75b0227b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ecfecda638db0ce6b11e314153a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f972fe708191dbf8f612ce8cd21b3a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c49e4063611a00a99090327ed172757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812fcb1d28d206a92d17efde3db5808758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e518307754af1185730226f568ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2092daa759ff96a36966f4b58e11c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000488845d9f0807dcd80d8086e2d1f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b89337c84108aa96f473adad5fc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93ba600853229db31940de47c1b42763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ee67a79ee83f9785a1ddf109184f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97564a912e852e5f92e238df9a3a67765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00f1306d4b27fe271171dd69b0867766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44faa9cd2d6cd728c1661a811555a72767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>