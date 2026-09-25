--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
@@ -3613,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00183f6547af956bab7c552eefaaa1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b47196aa02f2f77f396007414af32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cba38b37691f522d15f36898199173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215806cf306f91388959fedf0220d0fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413b5e09f0c302b979f9877683b9b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfa86b12d2ce0916802b09125f12f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a660d1db26b5df354fd675fa7af3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b37f8a3fefde919f73a3776c4bea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e3daf499bbc8f5d3f198f9c30a76e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940daebaa9463d7cc006ba4581d6ad9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358c792aaa4ad56f85758d7568bd5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c4f161f880a895a2f0915a7ddbe6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6175e313546e9a824f2523e9d823313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a063fe69c47435e44d363f5a4fbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac9704b8bf2cfd0769edae7cccf11f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba76d762fac612676f5083e1994809016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7577eaeea98018c482e5753a5d1b9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca4c731daed7a3678e12f8165d275818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3beed5933b8e391720272a8119ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356393b0c1c3d7cfde0f9f68b3c9d7fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078154e0fbf296335540c8e832756421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0004d94b6337456c5a4510a9de4c5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a77554ce9448e34e509ec8c85930823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce667fc64721be768b3a2bea446232824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def5a4e086d2aab7caaadad0aadfc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324787d1269af82f1638303a1522b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317bb2a89a3087b6cba4874d9cc8eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375472d03633e65003e4b12fcfe204928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fe4b976bbe5763a721b0900d585529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7944281014c187c8165947bd7d2d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6770405c41a93bca9dd25085bd67e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f93843f50127a673c2dee37c78fc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2b89b3f0ae881d45ff52639fe961533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f360b05c2777dc0d2a29bd373637f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b61468278274edb637492774c56035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7889bba76b2190a0a211df3fbd4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26244e8f1d591cf6b9db7e1162f1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa9ddf464e88398d292043e2cb51b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa304dc531d68f7844a5b0dd9b6be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8faffab41b5802bb0caeee5ede3d0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935f31ebd54ae15cced495cebf420c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b3fb1a654a7b8fc50133c152120c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c40704355c9ddf8a5112eb309124c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281fa86e09d5472f35b08739437d34c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11626d06a5301ce1f7db01cf06b819f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63182509362bbacdb0d949b197cc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ebfa8fb177825545b116889f0bdc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be729a7dcb5a5fd568c38fedda681b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbdfa9ab05035df1f1fcf9f48156a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03047621a94f610e1b04efd2758c75d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1196f6579a7a1cd94183cd824ad3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375414972b5182c177f10e708988d14e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ee95e12e8737a726e792178d94e6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b754925b03d70c4bcdb4097bea57d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176501c59a13392fdd1cc21c29b997655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841110f895565435bb9467e354c580556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bc82b040cf74876e1594b79c502457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deaf7f04aafcc13e77751907179eaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe9506ceadc49ecf35ef76343c40bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed398db434ce50002d3e8c4e49a00f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c60ec4ca5bae8055854621adb04361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89557acebea0ea765059ed173bbed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83141976f70b63259f0afa4551edb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e54b63fc1b7714f886ad3381a30a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70872e905c22e4ee7855de3060579065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b377af940b9f113c911b5d5c6b02ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984190861af5e101afa20f77749d6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91d9bbd84f5aacb79aead22a4920e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9815af0d705e249e78cc209758a4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779467796464fe6804938353ca79ea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d4a0d2677723162c67934d021ecd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e7e5a68ab0e018f0897fe3c433fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d583bd90d9a87cc262d87048dac0b3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855bd6e6bb2e4e70770b1fcd4fbc00274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68f06325854a44e021b97a22fcba775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47bc10a84e77c11d1f9955457291e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f9bee78420e2a7d659a7961b901677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b43276425808e2d0651a42a941874678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58999464a99103c2079361fd089c0fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167e40c672fb5d2e175d431a205f4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1f129ad50aa893e89b561811546681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949e2ef89030304b71100b4c02f45c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ff0b1aea65f20cfd7da5870c4ed6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07110659322b96338a03bc91cf5c58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3abab517c0e587922b344cce707685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626531036de3ddba165e6b02841b328d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a24a815c683dc215a278088d0724c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d1bdc4c6868abe4b4b768a65ae6ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08996f1f1ad5691f1f7e77135c97fcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440be83d1e633ce98722e29559e81df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432311bf2df3b1d248e637aac9ae4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1867c4908682265e065057ea5d1ed392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1da29a8fd73f2ec05fbaf92a13a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b696849a6bb5ca36b78c70d14c6f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed1777826092a8943e568c5cce10d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f824e5e2a593eeddd31e7be85674b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c4d26ecb7fa3be2aa1b87cbd8ff1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2912d395b1940d3dba1a20f7936398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720208c123b0ebdc4c313cbf90b93ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ac5748e3cf3436a83fe8368ce108100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128e5a26ad85c6f56fb4d914af3acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f6fc0e065b0e7085f99743fd74e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995a4271def8cc96086db3c879482f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024202dba8514f26fc57feaffe2128e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27cc93c0eed02c3e6797f7c2ba82c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822c90e94d10c48af3ab98ba0ffeee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88278ba841a9fcb8885020a3d34f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4c172d091bfd02c3e288b1661a65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b60c91263fc0dc4611ea728b01cd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6148922f05ab6b4a0a16bc015b578110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27884660cdb89efe29f9d6c15096083111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24caf2a650e69c25b17443f84fd37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955583a24ee3db9c19b89bf87e19ead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ac43bb71220e90433d250925349b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44babd263aa0ea0edfecc201d268bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1fbc05bca845d4409f409a182d2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c141bfa5bf75b085075760bdc0401117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa382b347fd1e66ecb646d2e46bc36f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413594e78f5374ca72f30fcbfa21510119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e6701dc8269c0cf08e48b676436d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565f7ab77dc4699ca6cbcc8bcfe90b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ba48fa3bae7812736c595fe3ac59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749059338a764c8faaeb813bd83b71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ed90ffca2a9eca8b1aaea89f4bfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f072a3448d0eff41e33bfdeee561e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2ccb0e653b76cc94f66e2559feac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07c053efc5bcc16c50f896715af1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb57d2759c27c30cefffc7df3326fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7639980131b448057448239266d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b437b7a663594874168bd44026984130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc73b39842cafb43b692921620ec1ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa834a96a9465c02d764ed7ac9316b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195d96064bc3030b33295ced53f7b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1e0b750a938487151a82b3f25a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101793d0a20c6aa332cc28261cd6f62d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0359685aaee8abaa116c4ae7a20d0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af676e00b043d835eb3d2f9001649e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b30b7783f18e43b3bd59d138f0a59c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b9121bb0f50f0708c978d0029463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306aa23189686e677addfd682d2a8c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52444204d69dc78de9869870ae51c05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b32c5114edd74170c34d72950858142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc25bd8cd4adafd89369c9648c11c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e39699967922ecea505a2a480ebc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974105207eb4a1f0a15b9804f115efc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575c5fba040d1ade6875cd782a4720146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7e1ada466946bb217355e65a6e65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301eaeeb2c7f171e0f728210eba119c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357d3b328e64a6506bba8242055ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd76de2138841f91d470ee7a1b459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29379cb0d2a2ce4644e3f93c7beb01c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709468196f0534512e8ba9ad6bacc2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8034b18ebb5503243b04b34253fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d990ed6ac7eb331b27b4e34ac4a2a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44466520b28296a239463b460c5e54a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d49868ffe0436ef436cdea8010f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f09936578a636c057747631f764f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c432a08417b69b984578125d39a8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e4381a945e7df906fdff2736284d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa13179e0d9abe821ee7d507d568d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7db6a548061541f2abe2c856b3ccc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61537be4cdd6a91173c50166ea783162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b29041a5d9bfa17ea9c827f152ddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f0d4a05760039e2872190188f6b27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05063e0d7fc74e3fb11b217a095d9af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f62da0b696ae8cf86c894544d0ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882bfb1491b2b893ea151ca38aacc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d14dede4985e4222ba106bb2bf1cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdedcf43181f8acc6e6fb30b0d4675a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09579013c551bf0afe6ffacf8d6cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7851b84effe2b6f57f43f16141b481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12b0c5fd041da9b5fba3127dc72d59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef9e98c98f2f3e149d41c4c8d1adfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467c7939c3b81f8264ef4be152c237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598304e4fee80356b580f91858dd6a84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3905e5ec96c6817f51c57d431fa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1a2860f1571f4c50d19131879fa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2655d811b47e4ee9841a7dbc5685b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be84933fa0cff68a0730dccaa650b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a48f46b7220516b984831dddbf714180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f393ef6bc16725a788bf7684df14d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d812075436eb3d867c6b23ea29c66a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9e6bb7799c9f0b09bd79016df1ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d177d74c0af3869b191cdb5d1a5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a479f72515968559f63a056a7bea1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c6f2ab95201955da6ee89c2ac1de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c176dc85890bb35ebc3003aae4b43c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104f01ea07f8251a0f72a1be4af6fc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece9eb5361ec75f1951f2a3b72a08c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db132a993cd87e71b891251f0376d330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb6be872d6a842de1b50e761d752b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288023bb05f3f3388bda5acd39a05dff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df1d8f8d95853a0fbe628b53845d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd51aea564dabe9091a1d6d2e587e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a35aaa9fc124e9511785baec5db4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da302f57c9de8c001dc14829241992e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8119b290f9a393b8a5c402c51693e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8c3db64a704bd35f60939ab81332198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c8dc90d81d5762bd88a47ab6c9b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef7103048ee409760ad2fb0b97e8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c56e5337715ba1e5d4e9b9d2e6b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f22275c469adfab56e080a46f9428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1170daff534e9b12ce4ea8f365a17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e8a0675a1d9c2ef214ca423f63fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c85962a8af9e502c0a2364e9aaf480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b8c57405cdd624746cbb53c8df03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46988efddf9e2356c18accf6cc6559207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd1f80b0785ff1c6df029a929b9ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ea4287e20bdbfa0749a9c9e4adaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0dbd0243a1adc379807fec760e05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913680319feb8182be23d779e96e6a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2092a49dad2232bee985c14fabcf68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29470b00a6df066018e95d83763271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d345f44919ccd0233ca4738fa03bdcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf578ae145e89011f8fa06ce45e83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d2604dc4d0fe776f118600074f6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f9ac16c1c2b8ccd30d957c8a2aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a346c150eff99d689ab1d20a597254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca5f00d1327d34fdc440cbccf8ba5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f27a2d713a94483c0b29ade44617d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7cf09bcda3f8a9152782a3ddffec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a3873a0c0f6f42b70d12898092cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f19f040a3d7646b35bd72579f5dcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b826401b550b3cd346b8e38e4ee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898e36924aaa6f70a423769d758663225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae7aae7ebcde4060b23fcd789567e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c437c78aa20ecf95260bf544803d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ec9f294b6ad1f431a2fede1e7c0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a119f4e93fc54fbb430a276d0ff7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b29288f43ef1aca9845b6e65bd2dd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870023f9cf59ed2b485d5f1d7647b58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc8a24ca533e61c19c6ee61b027b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2994c4ebb62e02679ad5aad7502eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74782aee417d358c93c8316ef8c60b3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff40aeb6cce5c14f265a342be72467b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c44af3d3564bf5a0577481fdc82c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628502c235f28b6c79f33f3f25618ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f057cd28da27defe95ab8b03de0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f33c7ef4baf4f7761daae29b4820d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f10f38a4fec3dfe7e1f5ef19663307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2a18409461c7e9011d106dcd5e73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc70206be4d4b2534ba9de49d2134e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd97e8bac04e3e03d902b6fa163929243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ac3d29682ce0dfcc473657651b1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030c229ca9f2fd5a759cec6e5b2723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c003a93c9d367718c797a69fde61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396538ee06fbad8bc77f6dfab55f089e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe9e3a7bedab13bef2d97db118455c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b852f92ed1632b613bb4fe28d174249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45545cc40a694e331633d276e5824137250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462c8b88ba8f4545c67592b6b57e36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff8ee9ae03466b64ba5429ddacc7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b0cabd681691c9e41459553e81a08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e083d9f4f560c7edb7cae9cc1d4c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd4ed187a4300be0b83a8717f1eab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6615a1475842a89d1c3e2a08f479ce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309d03e20deea0ce8f046cf2a37611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f14aba3e7ce6ee1d2c68548cbe033258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a8b814f73aadb4d6139f56084f0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8c56992ec9d38eaaeb54ec17340a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f3e2b118d2c82bfef6c2a074c2ce7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0a80efc3e621f6eb52120f4b9fc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05b008ec6795c321b825a4e97cc04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705970b1bfc930f092ac4dc5157554d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b02836dddaa921bd2fe63c9d2f5f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54f309cb8c626d8f7a6d6c5ab7eb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85844cde9d4f2e44113b5985440cc0d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504136f9e865667e892b8e10e2cad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6038d79730d828ad7278cf9de8e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb971ceb2081c7d587bf8e98460c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d8464c78ba7c4c43284318be5134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472045c41341cfd356afa031abd6989272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974e4d7a10c8a9c913d74a0224c60ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df534be416628398e37f89ae37051a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484160028ddc4119f76d3845faf71c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f06c151519c0f0c77dd91633dbc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cafd4a97d7347870386b7f18391c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537dfc79253689dd6ab9841be06e81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb292ae58dd3ac6e1b05b271743ffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533769be0c2f92f02827334032dd0915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ca116422ed8ccbad8bad8093b5b62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0a6564706d7c9b1bf25210bba0a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47987c7f95b7e90b928c00af0b845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6221f536efbaaaa804644920e02623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c105624b85a1e172d1fe6d5f4b6c3d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2938fd7ec979bde43a3898454a53cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb885e818944d8b405393af409fd4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6da242635e21fca3fa22cb5cc124288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bd4ddc5b6f71c2aba03140af8a1b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde00059272142fb1ec720087a0e02a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf84f8b8a938f39f9d6c3e4e16238291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7085f1bb5cfeaefc1ed8bb0a675a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65064ec63502914056000cf1adad955293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e434e7ce8f9e5fe590ed32cd83522bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0a5683b9256209b72d18d94f0b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc069e951a37612f926a8a146eaa277296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66582dfa6f461fcdee798762fdc955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a16458114288a86ae5434c76b373298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f3dabec8d22c8419c24c101789f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634103d67dc6e45b88b2b9c029251f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0280f12ce5b1942cdf7370a8f0a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8461deab03e994bdb0cdda8058bd5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c9f34246a9e66727d8f7b0e98da46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eebdeda981b19dee25f6defb9c9f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6acc8f78db1ed44ae2efefecf6c39c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372690b447c6d94e03d32d57c1b449306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdeb7c4dceb9e589c47f5ad8346a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167115964f48c3d2011e283339e443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fecb42aed55f1ac7f31488fa5a39c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606122d08f35e89dd8a9c78f1df83d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb597204ba3cc08697eee036fce60cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e235bcbc61dd25d04275d0e2c63cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e9fde82d5443b26ffa0ab2444467313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95094865711cd80b9638f54669d6a73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46848635e5c59e461f78eaa87e88eb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ac3b3cd5d90bd33a98ecfc078ddf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c426066b9ab254daa053438abc6017317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa9772efd07b902ce5b03e2f9a7416318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b0c5484d702d3bac9e594af928eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b2a336b0fd4bbaad51d2e293d494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac692cc7f11b5bb19b2bb23d9387c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370c4f57900a1c4de3ade385d8d872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316ea867af1a5f14e98ffad7c9775e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8fe7f0da6877986ef48737abcf25f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9b0e38f8ee88fffca990353bcc35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052715e5c499f6d71bf21922ef3c638326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23a8b0ac6cd7b540529447cb391c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027dcd0e218707705c5614b59e2305328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2c69906f3cfd39429cea0ccc57b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d16d8680335b07b17860138dcf229330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd4dcf3b7d7ec00b18633783b9d62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f17daa52dca6cd938687721a64ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac6dae623e8324c932744abfc47f90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51b3fbc83f06a297043266c9d63c4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7173937843665fe32798361342691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07553c2dbb3bac1250fa6826a37c08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2917f9a5a8b21c54e1f5f43dc036337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045bbaa6417e1d2f2220cd857344e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e429852a9ddd92f077f1f41fee3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d18bd258643bb5d91387791295f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb7b8f450fa5900afb6f5bed4b955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17ae45f3a5855f6128b1e31c151e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2c48d5a826f9f4dd3ffdc3a63bee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9543dcdb14c982a6d111f3becdcc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d44432990459fddb9aaf69e361a3eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f78678f7546d6fd72ffad8c0f9556346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b8577ae1b05a804f0a7b1e06fbd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712405b71631c6ba57c7d0afd8898c05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c948e7d192241a3148249896b5e531349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788717fe3e0497431e5b7a17038ea53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601a3ca94c4a551f8dfb260bb21af92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eb63a877db6fdfb84b12946a2de98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326fc3fbb8190d4515f4fbb5c00b18a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17df36d062e143f3ea06f20a1b48a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170afc30a294ab785e0ca40b9aa3a8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d81ed6409b58c98a29a735f7c2d5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1ec1dd022b78f7b16f94abdd638aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64fc7f57ece4d0378c29e9fb3e2602358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7625ea1ae5406d8049fe8fcc882014d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf90ed4d50b89dd17ea30425f76bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ad15e81e77c43958526861233eb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ffa70eb2027b97735b1c8958293a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd0a5e48a1e202840556779152f70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3f6456bc6543b8830e87879fbc237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13c4089aefed43032804e53cfa9f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c690fbd9dcfc5c0311d04dcc5e7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52292a5edc0617c7602eda9bf55e9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a21403b19d831c59d803aa8277a09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774ecb4ec32e1a25c07f7d42cf21ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f78dc0520d56d3f519135440a918d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649b85f6859ba2949f8d0f419d3c0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e527703eee68fed5fd1b281eafe85a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288020d52b22d0d035536237742c148373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a37f3734079858131b71f3e2fee6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa411e755eeefdbd69b79e20fa7da3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f763f0c6a8653377bfb5ab017611f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93051190805712c4b5c5eb95df6eb16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541512dbe45af7937c3341b8233258f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc87c407d99cfcac2670cc52f4981379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb18cd08cff62a38c78b935636dca10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2d98ce242c2a100d38da12defeb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854af5b5531d41d1db958100cf79c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cbf708b660ae7d58ade00de3a6879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087367ebb475d756b81341f013fd6ce4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a916971d729dd51f0eec4b85259c91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6fe4c724d095c02724e2cbeae639386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332ebeb734813f8eba137d50b360ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87383c7396db779dd63a13a05eebef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68c6d10ddcbee42514ec33d8b66ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf187d0a074d1b90325c3d5c5b4aa6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c11dc87e64b7eaac93be9bbc0bea8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d1cd6617ac54f179a0333e2412db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d3625d29ce9002331d335c9ad48c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd71648554065fd7289c32dd301833394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b62ced1782541385cc4cee2da7c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19deb41323258e6081e3ab7e01aef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d5fe3c63a9a413f69a7b8b2ed754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b4a9babb4d7a97dc17f9d253dff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8f0bbfedaed0cd52d0e75644a4d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d38b2e3506fb2a56f6d3df9649346400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c2645b31acacfe2da9ae8e91ed1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e147bf1ebc433619319737eda3a83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b18ea24665e5691a9afdb3b98fa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5b6f0b9314aee3c85ab72732d671404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46760595e512df1521039b418d04538c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa32b4c3347e89a03d7760374f94c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e7ab8432f959efc701947c74f825b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a1865e03088368d18ce05bbb1095408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4a9dbc427217f89d2e76b68434bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336ea740f3d1015edc6eade489ab9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508368896de5f2c24386b62fa35c8a95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ceef05bbf66c97229940966884f87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f4c38cd2fbe1107e22e1c9102aae2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0b68cbf148837a06ab3fc83342f21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2435ef0d006724495e5fa12338324415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b4299b3acf4f0ecf3a9131d32411f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621428969cacc6e3f60133d9ddb43ea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d10bb540f0efcab45daefd9b1f7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e6f9bf1c522609b4891fabad51ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c29fc2844e3b7fbd573369fb62743420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199883f40dc13c1b552e4ec50b9716421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0dd438397649cd551dc639ea63775422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02a685b5831e6c9ed82315cfdc435423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4683e2f5a38082552223556c9a7da7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ba674f58b21a1da42446440a184c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982642c763f18df94d0572fc7e9d5ed4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ee74647492307298ad341cf50326427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046927349b51274dc7b6ef962d3976e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c03e5b9bc3ab0de71901c353351a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691204aad75e42b2e3f71616f24b7315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745500a3f584876b705fe5cc3361b656431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96686eb6fb96e628ce67081a20af17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d3d12ebeac859c7036ff2f05cc17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e459755349c09d7e675167692436770434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a08398ebaf9076b060d036a71fa3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea42c40bf724c678c050392d8e2b35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057de1535799260f6f254d7b3ec866437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61fa871ff395561744627b3880219a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac436870b0604aa059763953dcf42a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c8b9bdd45b879609392da83517a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb91b086bc2415b2544ab4245ffb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328348291950ce39691330fe3e74a785442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652672a5d0f10c0c5883e829b9869e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a943ab146fee842bb6fb7074dd052e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e419901af89dc50c73b78ba0221fdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bb35b330834a20bc4c6f9da26dab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae10ce32bdcdc7122de89abf7c64669447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ed90fe370ddac94f94ff99fae68b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909d818b3faf41562e347359c103f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb278b86422548074bf5a8885fc99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795119d329042fa8cc9e0b8265fac2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545000cfca497953159d0f6d01f47f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db9478ad1f2694f9a6e3bd1de55644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0fd7f88e2383410ec9bff1dafcd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054eee7285489265a8fe1f18f70b074455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2ffb90de260e1e917220501d0657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb6c12837a80ab6f2bd4d3dae6968457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b53afedc2bdf954e0349d02a3a7bcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed254adcf65630161ceed1fbba4c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3080162b69de4d77aabb9ebb346b28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8cb3752ff0ec3db341e35e4b017f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43a69996c840876b59d37b01e8f2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444cfd7bfd7a70ee86c79af531cdbeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b321a9c63d20be5c0e655b4247bf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec512e178ebcc2595da617714e58b68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b3a591652dfc44c5c69847d2a843b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791cff94265069d672e4816a872f2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7c2c2a18a0f9953fcaaf6447b001468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b3d798da02a17e0003c44a8721d05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02738004aaf340f6485cde1c1470f0fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a77be7e4ceaa27d9c19939a06b88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a58d392ea1aa89cfb6a95bede1c25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e02eb481e0e42cea052e0830a7d0d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b555dc58b418d667cc412950e2cd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96a09ff871a689b4f6b2bb729f520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb5e8be0c018fb32315e52269b7d9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20acdcb14473a692765b7bc4fc5f08f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e99ee8ab33a14215c87637d01a648478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d54d96e2fce536408ab611f6687d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ea24062c7a07db268df992fdcf48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e942bafea63d174e5c3cff6930e4cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19351b049cdc4d0b52a38b5787226d15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d481bb372afa8a4a0f9de2d09284483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e4c754f6e6e5e8ab1a07b3960502484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b128e27c2cb5a32b11084b6e3ba48c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fa7c48aecbebc857ba585471f523e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c607c94b9146a941e52376ca6f57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b025305be17c888cca2a654c664e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2c3bcf8429c83985b3f55ac4ee2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8945d2c172f26ffe6542a06f3b37f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40481611c78faceb82a936ef323ecf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc64e873fdb6a851500256951c2b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486263bf273d9d9d8a9f5d604cf92b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeffd8e9fca8dcae9ca831f11cb82a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc581cdfea8ba2f86048b378520a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fccfd5f834e9c5dd269882184872496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42987a954879c7bb598bfa1571a25d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349eb2b066945dcdf617c0142a2bda1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590472041ed9265a7a2c8980d218affc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60baca4bdaa479d49a51c7871d5d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142568895baa9edf1a6d94ddbbf5aaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca21067cce55c72e5e92ebff686cc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645b378aba5e7a054b150cf2e77a54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe96e352a9cf1e2b3ee28d8ec7d395d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a52d7bbd315adfc9eccbb822e4d77b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f9b3064b0564f5e21903adee04d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094738ea87e5fa3b5ff1d86d56ba1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc3011cba954e136c223f15111087508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964cef7a5a6d883250a1957b0b5a92d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16d5a5313ff508bcf843562317baa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c097c91e4ed98aff9958d434d11bbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b430cf44f77185022a176b4ec250e12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550012a565631aac6084165ff591ff80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1503a36251d017fc716c0e4b046db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b214b0bf799753a4319e57c95c0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfd662970dcd5e5f915f2d0a6e6203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5e1ec84ac2a3ec3299bba6a94a24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436004e8ee6601710611c27b2c75a72f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0f3137306b9b9374ad9419f2b1e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee4608c93d1aa841cd06ad70036dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b68763432a47eceaf76c8a5c27998e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c0a44b18f06ec10527dd28c4273f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d94e8fe3f6a241de3a0fe9935ac3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810622050b0882862e3aa85b07a8027524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d70661a0e786ccc1467c2f2a2f1c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3008c17fe448295d4b0e118970374526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458d4225bc24fb36003d19dcf434ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153975c8ecbc6ad1d96a99b923c6287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f1b69c0da62192cacac245853118529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274d8087271e53e2469b26553ec087530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeacafae15ef20ffe499edaad4fd5fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb7a65c28d5367b6d97e9320784e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822b35ef7f4349a2af04f62ce62c2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc634f8e9e4206e2f3c49c63ce769534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914262c91173ac0a5047a5f6674b8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e1bda9ee351639486b5c60dbfb49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9f226f96168954ea9ed89ca0a229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2093bee0edf27657984cdc6a130c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55fcbd537696efcd0930b2a317941f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e6d50a2b2ef589f637e81feab7ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea579e89cd3244c9e943fa0f0ad6cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32ed28dec29ca24bd75dbd505647f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f6310af7b7f61813d48af0b588857543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c455ad9c5bf4548ab3b8af5503fdff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a943d70101db3821714fa9e1f2b266f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957bcca09752974959db20c5631addc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910c12e02873ab3ea21cdadcc52b7ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574cfdc044fa52178ef8cef2c97267c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95dff5cc774e711d4398b5c5b3061549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9cd1b517bd14cc1dfd736f4e82cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212b4a64ebcd95e4deaeb9ad96555f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d370919000520706df3f480989280552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54537e588985b2b609839a3c0f1a7e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4182df39ca45e882e3ba316c8cd8bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922875e97f82e3af3491bcb2c63459555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7276f1135568f9aff97e6f9df11d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29398827d75ee77551a798f9a40c63f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e8ad3af4d32be24c7357e873063d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1375b832ff26188be143d21aa4f08b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924076e537b277399b33e2d63574faee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8942e2307c445fe6cec10f0e60fbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe51a367544f089c117eb9893be152562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8606749c5b28ad0d38dd1344f95a34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda1101b0d8cc904432add03fe83fa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b7ce96dc06f2c3a0b47f5b8b8292c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef970685c3a9bcf1aaa2156d5923b29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da48daeb54ec6edf70d2f73cdce6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8bae4e63ed6045075dc38e69e044568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f51df9362c950e6309f1cb2c23cff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b80b3bd4be7702894c04f3b1605f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9167dcffe66dc8eca49f6f452cd129571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13342a5efa47fb7a4c7840622f22c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199729791818c72afc4ed2ca0bb5f6ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b948e1defec4706d1e96be7ef98b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf257467166306b155ade9bb3024b7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b479e8409440691dd47958959d55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86880a33a711a6feaa29b51091dee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e2c47eb04999494bd357fa6b509b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329314bb835047b3c8797b9cf1a54c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae2b029474149352ef3e5aa7923df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92759f4889f715bfa86723185c9b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f6edfc1014e52f0ec098fd63cd75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd169ea0c9ae3444f75eab3a766d81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2be6291b5f6f890ce5637beb39d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44ceca9b8502647945cc080ec8a94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e832214c5243ff32be143859b3d979f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949092d56bfca2f2595eca232e3f38f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771a3b78e9b79700cf1877f3fe6788588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a5f848a43a4581e67a3d3e1052f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c54db4821b2d7e26bce26e848ac491590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44ea2c0276762b163732d4fcf2a73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5dff465e3f22daa5adf777ffb278b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd40ef9e0354300f42d9ee669b370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b162c969e04b9f6d886ca6f6df1e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5a3fbbcc9f63cf212b7ad1292f46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2eba0a1c1da77d9dc7740d88aebf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1b4914e1d0e8af75ebf37ac1e8134597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742af21fdcac0a8a2976a39bf0983d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed84387b2696627f904d055d7feb30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243039054b70286d0042ad68e3de356600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68242f40bf4023ebbf1ed087c0be303b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9cb4e1091457fcbd4695eb53df6ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ff9f8243c9cf50ff045acb646d7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226bf1d19f30510d5c4283ad0ca8faa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac24407f2d9caac34a748d2e310768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80563cea754fff3a3c526cbb449954a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274aa2cda70836b5020fa18c497fe08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3792c5914ea852a571c73412a995b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621165e7c6e33ffbc57630ccd8f5472609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5483169eab9b967c94e32743992e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66727b4106b847dda759bacab9ca42bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c9a309019c29a076c9c055191587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e589f66cd7833ae0b7d27b545e41e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62532d2b5bc9f750aa61705d8c7ec2a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ef02adc89d346cb7c17485e743081615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9367753922169d7bbbd2c90576764616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9581582acc676962f90cc9996700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1f1e2daf5a5c60c802b1190e276c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a259982ca97cc4aba75c708d8fa61b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae114339e603d88b82fe615c05f33a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6640127eafd69d486691a9c9de0f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a79ffafe8799677958bd4f6a0bde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0f72a4bee6dad7ca487f13ee29a11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e515b7936c670ebb922a6337210c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dd91ea297589fbcae29252930dde7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2b70d9c1d85de7a74a3773b0f8d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86285f05cf85803e2e698e4e35f20d57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ee3dba78c2a4fa002771c1b02990628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da22d8fa2930cab03064621a6bc9bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ba781e4427e381f7630308e6e902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f750ba9b76242e91ba6043526427631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7995a36531b5d7426af20f94483de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a7ea20670529278b459124e587c11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8985904defb8ecb2b706e08831a1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d7d36ba30da375c9b835a5a8677f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cccf98832e7f1c668c0ca75e5ef95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99a01d0647d2509dd0cb3b7de1048637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b41594da37192607d238554dd237638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb238cd5d1f068dc16f58126374ae59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf111457b45dd719c63fa2b3f3bb5e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c407fdbddea0cd7dcf0a3e70defa1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be644176b6c301b33cef179a262ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceeca0b0f987e28b6e6d12de892be2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326f986f44787c8908aeb5ab3c1f15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea73d4d08b1da93acdc60cebdae7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c1c94d6d1aa14591a4ef0c8c36ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e37613efa5585cae14a7ed84a5cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc9f4c174c2db132cb9ea6b3480df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930dd810445eb390818cd87c2a5dc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340ac4dc14d030a2bde6d6427a316e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb6b8290b144a20464e401d3101f4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d73193440269b6c580f9662fabb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96ddca41a11d5674c3453e578433e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060ccaff78536304609ed86039902b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9eee784dbee00df933efcf53c18f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd554434fc547fab7b6bb2abe0b27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eea765e7bd55d1faa5659ddfba337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109114ae21f6ad31b14b1cf768e9a7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948645675c274b0263c7486834d449659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0cdd952a6b4e35959319bad00ee19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684251ac2a647d3abac3edccc1d02f62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ee453355a42134a889ed8b7a0690662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb7110d743dff40da438fe2b9d788663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0d898c69c930ef1fd545b8a7778c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea472111dcba2b7610bf945a87b7abe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038579a54543d14951e42e715e49d642666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e08c7c9f4feaafa7faed544242f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312c1b5227eaf6c9618f6d833bd63b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002fdabd329d9aaf4f2936df10e5ae0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f559526326fa084625fe502489f478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01ed599cd5f74c6fcabe84b689497671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5888fd7dbc4939cdc71301026a6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e56a3dad242f35c15d4f3cd2ae52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a63869f243821600f938afc59306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f66274497179e1e0d1e9909abc4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac7633a1ca2f2f0a43cfff6a59e1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9213a4d40cb2262381d920af08cce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1d9efe3bd0a731293d07ca45f76c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478156d65ff0d5be4c8eaf36be7d5259679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d532834b204c44a93186a144834ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d205a2d89aaefd0371aba572b0d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef942acefc9044d7fd18c91ac6c42b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e6db2d687ba597064d65934dbec2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72106de25ed2d39a0d8e458a145877684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f84c1724d5ea8cdda486fc5101c73a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb7d3a31623e7f649aab9d1278d8b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8e8f3ab011000e3b88a468c757a67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab88423cdba1016b14e9164065807c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e52f4a06080ac433b2837f138941689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a05e026f4118e06f327d75d352113690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598023dbc3c56e2b38fa56eeee430371691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb02e6e3cf0ab7f3e44f888906e364692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8e82c2c75b9a6c5b8d55738037feb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7650fb9f713a8a1ece9545f0cd6f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33969abd740129e013591a1886d2306695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa8e749cc6d0aa2b5fe61cf5b1c530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d81f0be17349abfaf27ed40926f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456b3685359a7243ae7538944781805698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e247bf70724c9900b5e301c83bfb5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ddab45c1e894fbb1c5c2781d99838700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d0107995f0accb597f9d05763f53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4c187829bf1c74e6fc76f25c1198702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce77e81a6cda19cbb0361f3b80797703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3f4eb7c75056651234f0e703073b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68e30b7ea56bd75fb205755849854705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7037f5de6c84bef673cf71bfdfdb3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d7af0ebb64486e756991d7e5509e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c927cc5936095bbfcce0c2eb3143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842b42197d6b93b932f8d898db8523709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf34a8b4570080e40cba38495347aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dccb4a391bd5f344c9906a79b1b10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335696692f97f987f9668743ccdb2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806468587bb035149cb161ae90728d46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26724d58b5189f6d506462d5c80f43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfd5c8e701b69b48197fad8495eb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe9ca7488423122ad7686d59d3475716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744397323e3321ba8a13d2f169619b62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d53115a9947192c574f340076589718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6b77b54a63ca28761a37558908cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7dda80938ef92eec044f1c611cdf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca69b7530a8fef5f64274c6f053268721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c842864cae8c0c3f4fb5ffdba0ac01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887acecf3d40c00467f712620c9ec7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc31568cef2c1f6f666ad5e6dabcad9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecde06add66fa742c95b30874dda4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e14a55ee1fb97d4d2a29dbac92da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9533858dd916fdc406cab46668536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc597ce6961bb3f1575865191ee5bc41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ef6011e5e2f2fcb33423372ea0f52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0470a3c547faa2049685edd02314773730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423627f30684acee60bda46f9a65dbe7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a15d84a471be55c8954fb6592f0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda972fa6295bfb94a8fd835cabd10c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08862fae8d6a5fb4398666d72c564925734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa21b4ff758d1239d35daef75d108c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6820e23917122ed604c34df430d1c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86e51e4e13030a83e366e382baf4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857801b92c4d31ed6be540f90dd201738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d7289262a775cf2954487cf3b740739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a737445a35b96304f61538b763c35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9adca43d9685dc65a92f4d7d8938b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c8bd45d7655328ffb4d96861d1433742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b3de77345554f751649d6d1c337eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070afe93a119be4f32c15d05b30b365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864c21eed304fa2686615108f37ca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a4e5705dbe2148f4df23a91d0d2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8444edcb4089560cc9870dc2a00570a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ffb7b7c61220ee7e15bfde1051b76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0708e141c6c704cef46bae6859c09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71367cf52659886f60a7a3035c2bda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e6a76b35f1f1ab29b5932c069661751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630b7e57b723d87f342d0397ee8b7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17221265573899a0d78fd917adddb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963b12c60b5951a9fb19c6118a0ef7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f757f3f88319fc44844739a39c60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742597a0fdf6f5e62bc7c942b1879a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e14d4436065facd49075f0231b0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57693fdc0e8efdd4781cc65364917c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f027f4ebd25f902b42c9cae55b9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c54d1f2e2c10a58aa6f2db226e365e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092178ad87f2fc2381852a8be3121b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc933ebc4b690975171119d777153762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d62106898a7b832ba2810df6fa36d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70515105a04233a9fb1901800dba1f8d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e8b49d67ff4db7a3732d888019b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fc42007034dc039cc39dc0b52ee32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3758931953ea88d795cb00c3b7599f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d582e452df8ccb7a2b656f33bd3345768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f732b477578c0cda66744f73f062b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d80875144c72752f998ee919e168770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003f9bb1bb9586919130aaec5b4ad1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be987440b0ca8bcf043ae2a3a2c56d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87032cab8981e98d6cf21aa4621f20b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a133ef3b87b5c7674a8053812c777f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d126a82862166d6400eb817d2971fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2382e190dc096861dd7f8d711d5af776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c99fb8d3d0241b550bd1c83a3b42777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e096f072408bb4e0877bbc071b48b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855717a7bb1b0343cd116bb4852de1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45185698b1bcc33786300cf61666fb26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0996dc4295f90d1af7a3002fd470c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544f4ee9affbbac71f5fe94d0ae9c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd2f1a4b4c830e3ef5566c04ab78f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04015d6ba6bf5c424bc0d4c96367df4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322cd6f1364b8afec39712a8a25e68785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375edb4b527daa681e47850f306d8dc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734022c4108e671e9a7fd4a862529162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b917c320722205cb8229e64de99d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7bc4536146d46733c03aaefb36b384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265ee3d6a153c8932e45840d8d2a0fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9127474f456067a2f0e29374eeadb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b1ae8c5cb550c7626f15686aa8e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f95118107ea469cf0cdbc450640d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b687f641fe3a0c06f25df97f41dad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83517be9118bcd92e0d6a43e95bc55b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c0116400ae159f200fd8e94d6c7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd67f76d7433bc8a3b201efe14ea1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fea277f6ffedb075593368e8abb74313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56db49b28508243903fc35d5598c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851d53c242ee41de78ba4d264cb7cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05507c1591331f6e226d189cc3fff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011cd4f3983f85cbbf4fc6c096417817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8409b530fa78bc4c868e6598f2875d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e49d17fd051ce8e59d50f9438068019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e64f2bc7e5139d3c4b7fcb324ba5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c9441e1032994f6f9cc3d43fd7c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65031a9627dc27fd346b0b637f484022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e946491fa45310f0d049e35e23da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce592bb2935fd6a2924ce31c5455e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a5ac0a82bf558d16d51c77afa6ba125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9c0d2729bbd89ee789bd6206a60c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a43c7e4232c38e82c15d0ffd263f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d71021a52e77d8599f0498a55cff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53bbb17fd12af15f3ce3ff8f4dcb7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a36197b67c32ca3cb863edb2419f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330bfd2f58ae229e2e65852ace70ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f570aa75dd3b7a51194181acefbd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd23a0aaf08683ecfa1e9390645fa2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6377c64b57759b349efcaa6e793fd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0f47db5191b9a23c4a931ae5c14135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5e297304e47fed0cc8a89363616ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ffb294cb2939924f0d39922126bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fa45cdda53af3843b9cf215609c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b581ccfaaf811df474cd9c72a30dec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9552da8013330c52030e51c24489740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33baf57bd3327ffdb3a0f9f97f268a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335cffe3f8650933614e7b9e0109cec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eab8a9805247616697a46ce7acf9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b26333150640da2ee1b69cca4ac2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ef22ab958f6d4848cc802a0d21c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a89c059c38a271cbb13f0034a45c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eba2f9ce6a38c00c832829654009847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6bb1751fcd4007e10de627d0f995348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b160df497fd8b3555c99cd52fe7d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a594370d4651cfbb04e54e4479e0c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663601336eea7f9f2b9b057cfff3db751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403873f53d61bba8a8cd5d06a77e0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5974e669831d6bd64dfe4fd9539333c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14af1d4da8a4877f518b9b49fea4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9870b4a46febcf0442957108661cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c7bdeeb5b25338b3c49f8a936ad356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea36e56d91b3efc702beeb34c935e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a80e2ea2eb79ef60ab3f9365b8ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8584f27f5997704103b721e43f64d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19df3a7ccc6dee65cf3c33220d1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559609df129645792f183658cf22328261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769762a284f96b4c7c3114806109ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c48e123ccaa0f5ead6b6d6c33832463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e2ddbcd826c9e4499e7cbbe08c4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a658978e135029edb68e268e6828d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa8e1886fab5898be39aa1265631c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a208ebc1b880c1ee9b42cd888de34d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc9f98e2c8be377e568a1fad1426368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf15395de14f9aa3c23df51d9a30c9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba90d34f769947fd3a1cdb95ca888670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d570e834da44d03cbe7b0e6e31c94fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119338549568659b7125ffee5fa32c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b503d03af0be0998f965f3ed7292673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72454fdb7b7464c84541d192cc55d5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f43a5a1bd620095761946f7b7bf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7538e3065dbfcbbc2436fdc5cff3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27bae9979c4a485d1a917a6af048577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972e357bbc8325c49c03c3f6613e75a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe558903bd929e82ce03f4872d3a7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc049e46f37ceecf220b0c2957c3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b4edf391ae7195f68481da62111181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6069664b3a6ab480c091dea688a9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0f57dd1ed8f3d3d208fdd47d318283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b3b50b3f700897b4929bd36bdc49784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7421c44c48ed3a82645314f29aa5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f15a998d2d8a264a8b68afd26cd98486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d5265c7eb838aec64c86dc7597a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d03c4ffb1b62968978bc48994beab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40601df2b829c482c0b260a932ff28789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131afe03c61a01a43bd6ebb70b3517990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658b8d61c3f6aec7eeaa1c14debeef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7e0083e70c79b66b55f02ed86a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96ed4a06673527c983682eae4d47e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db012ef07905ec69d6fe8c158220bf1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15963fda870c6139ce60edce15e51b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5c855548d8ee8e70a7f0433139d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e3e4e7e6c23dfee1cfe1e118a40697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a229835906af64e045ec06a68454198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e85c7d04d0a1039e86410ca7f136599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f76c98f53620c40b38d4284dac941100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2feeb1f1a485498932798352f1b00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca169d6e6aeb24d115cd4fa662c24b63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332499138f9004233afdcd02eaed17c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe12d083b90be1242672fbb5d4143f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680970cdb5661ed5d30591f5159c4d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa9e7a0204576846726fc9b40b6afb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e324c03b6a6fd025c630f1e5b04390107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b253ab8c9bd4291aba90dd60eec4f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bf07460d04cd65e0ea42f2b583462109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75288bdf074b9ae56a7ff9b40b8132110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376de7a41c434cf9a3c13664d393b53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b965d4d5e8d7401c3b9afcb2954593112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9560d4b4dc8e7b15acc7e05e435081113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f480dd463395e70bea4f356bdda2f96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc15c095e20d5a3286980c06c2d7c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ec4cc0fddaeb4e9cdce57b30ba79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac988b730638f9c2f416fbb08e43796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe4f342aa60f07a9fc53066fc83f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47853045debd06d694bad49c817612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5488346f6c88bca6d3aa1af77eb6277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae378c91b43891c676b44bb0d4496b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742868c5d346e3795941fbcd24b6b42e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1d817004bccd58b2564b5b98a07f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cee1623d2b6558af1ace70e25220a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e52e1c07f72224178b7a1d4ffca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce87425cef225c2263d51e7207fab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33ea251063f8a11201f2a50addde26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66737497803c4d1b37e9b0fb18e381128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda102f0134e847313870d04a5a3ccae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998f078c1e57e82ac8c9f957dd1150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730e05f88a8ef35d2937275b53e8cbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2109c7b056c4b58dae9c543cecad9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8fc0c17f8e4540bf735c99365bbc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee025e2ad179ce0a74a8f0c77c3a8f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5c6c369d3ac2f705ddc96dee1e84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a3f5bbf15ecf3001fae5d45625d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e53d5d9148146167ab284fbf1692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a9a8033aaad3644a2fba7cb66769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee66a4adc09776a5c546450a89b45f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402350ef33573b38b55df86e322e89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce8ac90eace82f859b80f1a13f4ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af278e32d79f290e4b394a3b3d63bb4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc22427175130c20b280acecba82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd39a9bf43eea2b8fc8839d6e9b818144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121786a10c2bf77bd68450cf9933db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174648accb9dd79ad068f5653d97b4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ae505ca32b0c72dc2128797c046a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c876cac34af8b0cc2833a367b0cba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7095920603cc94377d5030a0730b4ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f650ef0a5310c1aa7c8199115713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85a08e9ee416b2b82dcdb0f458eb1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bb45bf1761b623346418bd31bb94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7b721e7bf5b482bf5f45f6844a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867b315750ca6562e4b58c2587c7ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415f8e05986a490bd7a8848aef428d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede82eb4c33f86654b7a5c892697c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7070ad8243cc77632a33b8cfdb6ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c71a5b6ce2b1e31739d350f1aa10e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75e545864809da147867c9283b892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d439b2f1d584b89e0d743e922171ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7f7df3cc07b4c7fea8b79a07adeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd038c3d478db27b5935050c2920d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea0fcdcff826afc693f797e343502163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc75208b0dac6612de8589ff96d286c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa002cb756703be9aac72444bb2d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71f6df14a12a1676f9cb42f1c603af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba41701acb3cd46acd2a932d43d056167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4609c45c974fdb0bcd37c1c098062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf60dca580b5b3752336694643173169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b825638513002013fb62a203d92e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360a8b8e810e425a0f29351e70dc5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054503e945bc4c561c53440add087154172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047304832feccdd06713b0735a98c26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c4d4f2a82f0500c5095e494c66f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e866e111714b349dd518f6489c54c70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe669ecc09e8f87ad345ac07651dd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d5adf2f361f429ffda11a625440c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5e92934848db628c43d0b861fa3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f32c86140d534dcb38983b1e1ff92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b22f27dd9910eb4b4439a6fc3ead180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89e4c599100fb01e3fab4fda989be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7257909e9f5eab6298604ca33e1a0f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1928000bedacb8fd8557aee7caa40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0350eb6b6dce4b43bc322ce2641d6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9605a7d70941ba29625ee8fc5930d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8636d7b6c3e2d2aa265d218344025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a474395aa7686f42f1f66ddb5bd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b10ad4d46aad0aebbd231d772163188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25827caea10f7c0402a8545b1ee2707189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c17c37757ddbe469f090f35dbcb0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab09033be50ed054195cb279d4c7ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098bc0ee6518502c5fb8948e9feca9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd3d2471eca61eb24ab245bc960869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e49aae8e5a9b06ee5c4e4c9e8a045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ccc67ef8cb23f87a7fb6a04c1c4cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1f649af50cd0c2712e46c87c70a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56344815b499f3a6639090f43c7c5dde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c076fd0933bd59382052d6d5bbb71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be5b5886cf493d5cd08c0d24901a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a83a72a441774f252d814c4a25a4ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb6dd8c96475321499c57e6a207325201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff592f47fcd1544980d32a0ed88b51a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020089a6253dbb13e5aad978b713c9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31743497a90b9984352e7ec6a0a3de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff164a8b070146cfe9d1295b9b2e6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600482af8ed791c4b373034db6c237a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaed2770c7d4eddd54ce09255b583c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf31fdc05a210c2b751696eb2552ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056760be1ecf65735c8a1a001f956e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8a5edee5e78c6263f343188cb62a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0dbfa1e6f9f2304fed86887a06b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5008d8bb68a74906b0cd1e21f9c2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997676ccdd5bd554db665397124527a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be280e0297ad226ce04d7b5ab1cb80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bb939b3a0c17cd9ef9d01aff199e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5430351fc2f862b7228aec1aade493216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca17cba9a2551ac99d624929db8be2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582f2adfd621b6c4d1bfb75dcd4edb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932f7738d05e5c26d074c58724e9bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7520fd8cbaff50ad225094b544f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a716e4f4713f9fea84eb2f846109d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34932b89502ff7238d00e9cdc9d3e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464e3b59188673ce618348fccc0496223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76e160f901eaee8cfe7fb4de202208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9bc5ff1744a5fb518cd8e8c55f44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5771eb749371641d329435220b9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ae3f6b79a20fed257d79188a97f0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff504593fe4bb3026e885a1b533da25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021d66508cb1d8b77a6394074b90c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a7cab4b392a24d5e9863a8333545230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64d952057490d239e26ff373e49da5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba9591867e8214263192237a8f9a3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc67d06452c61f74d0239b6896da7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d4dbe3a5591f0a0cb908b07db114234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc66fffcda3009ded45c7ad3df5e41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9efd1f2675079b08575d5a641b954236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddb7b7918985ed205fefb73d0c3052237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889a27f2f3b1a55cea27b6b51d7406238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc72f02a7439691e39e254465ef3389239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9913145ab14af7ef7c78072c9705240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d5f1dcf4c32a530b18e2e31901bfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c763b49bc6f9a92d96873fd2f152d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84380fa4e2a3af5e39f9359c2ce53e3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f87e6c9fea11687023efce70d55a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e751ff525df15246385fc08fed2d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216ac09852fa4414068e839f809976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c3c3785984afcc7883d9d676265b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d73942636fa7966ce858ad92a455b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baffe3b8af4e765df1429e52c73dbc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d15eaa05f58b4eb083fd8b1e3980250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dcc0327d192fe1d29e51a91b7ddca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d50ae6c82c37931eb53238b8f9c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6204663bca0f92e4f0494e2a0392253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad7ae71000e50047f34d012110bdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe14942db19490a0be2545165cae89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bf471c885a15234914bce77e07ec0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33526cd24326f743ceb44d1595edc6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754e0709631398f3c02bb55f2c10681258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102e2b9ec61e8ef0ea106a74ac6a9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22021381231c38ca20353202f7c162260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a23c615e302d29df6c812ecf6d4ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6ed32c5d934f978baaecf2bc8bbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489dc4ed3e87c2e1a44930b2e2ca6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb4980d2697efb06a302c5cda42c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784947e2541038b92572f748f76c3d14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271dde4435f801dc3b70b898d2ea885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe54b8f55f51a4c09e0264866e9c99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b21b2d499138175016e62dfb70cbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391de976cfbc800dc7a2ccf0963015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21aaae209883d42a7788ffb7dd8c39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d026a68129e05fcb45ee9d78e31ecf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd301f39ea17e57e60f5ca3ddb9a88e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f65a7642e295f67a9bbee6430df8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9757e3b40bafd49ea4e6c24e63dc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a58e4631e69198a309a4b4f034088d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de34de748d3e9871b5fadc40eb6c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ae595c9d8dd0c847f402a1d4673c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61855da7fcc27cfed64c7e8ff0a00c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f7b27bbdf36103337eb68e8501e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c5d74b6f3f3da973533d751c2565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8cb1897334ad5cb804aeb09a92c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5325fdec1af8d875b1df16899094ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724cb5ec7ac24646896c18060cc1192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5671604275093631ad9e303a227c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f95cff24f8adbda3c3f911199e7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ff20f11e6fe87272a5325095a262286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f9d6a776867f5a75cd072cd3504b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9689638794dffb326fe98326cf1444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d453654cf51c70b29bb74b8e4c9d95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891305f2b674025af9ade4e04ad090290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851420d7e8845f00de790b5f038e929291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44f26a8b4d2b286b679aa2c02ba67e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c2a41d0562d37395684fbf7bac63b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfbb9a6ae566eb75caaa66398a9cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93670d404caad495b3418eff9ecf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fd92338673c6db78ef17880ac7651296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b583050c456343dbb846f19e5f3a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde106eccdd3f06fdd4d3891c5ee352a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b9f7599c0b7d616051a8c75b2688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738781a8d7d389adfb9437b4aed21cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e5cbbf0f3e4a3a93135565d08a164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99067388bab5976215c9db7262f77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eacc50419e36e9c47e5c9ed5c9d8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07076d06699199e1f56bd79724ea1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d8aefdce2d947abafa705947ad6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ffeb739af3049ba00eea4033bc2f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae60e8d585a32d4bb4ca3ff1efb5b1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11535edf7dd4d113af10ecf65e58ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff447c411ad059b2d27c47dc3d7801a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd2c0ce64575b85d6ad22928c65f00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1d42ede52d01658b8536a077a058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd3f72a14bd946d20869fbc93d930e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508dc7cec62ccdbda10bf1d97cece14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df7466339751e242c530d05d94553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21321feea9679bddf3819b3aa5ce16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2111799685aa33e6d027109c92e84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f90d506403fe1f3a311759a80e59e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5662f53d2371991c4c922b90691698318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727771043b044c78edba7800bf53db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e62daf6e40bf536eb2f9986d0254c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a95a2678eaeb57a94b103ac43bfd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af37c23cc37ce87d9c7b8e019512d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a9050222b409ff971185c0c40dfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccb762ca1ba7195e9f736bd8b942c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14e70741c5e7d10eea4bb2ab485f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3967bd6d098469f4506602276256f8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9924c88fd613619bc4da18e27c88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652d615835e31fa700b3005ef8d22ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd87e4416b1e6a87fdbae0676296651329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec5f8243a0dffc7afc1599c8f13a5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991cbef0e5eb763bc9c0721eb663459331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4598e98b87f6e449b716cc2a8f56d91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661febc3f2df8edd59e75cfb12f061c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f60d7f6a34cdab71792128aaa7bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2df1303c6c9ca201745c8ab7a17229335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34665574e7694f23bf916ddb3101c1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf468a2588c8ec4cd9d5a25ded4939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb4cbfa7519252274afad6a762fa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb33e36fbe6be0fbcc0e5f701e50d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed236734289faee0292208fe92d08f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0dd8739b2ab681c19c2c552a0d56c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa29d279860240f3cf7425593b488d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb382d7d3bfb7a44c7af8fedb4e9efb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c7e00e2489ea4a2672676342f580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25a2135a2488fa959ca4d66d86249345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be49d1b73184a8d0614aa661a990a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895ae74f02185afd61573d396209a49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fd0c4c34ba9dc8b03e1e6ee875de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0834bab4a799da08260e781ecb4304349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7873e30909bd49a299583d0292e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d1bb6f9f139064ac8ee5fabb1625351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56028539d199f065594e7c63b6fb285d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be0cefb753afdb0943efbff888ca0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b335732ec342309ab3438ec9db71f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd90fd393f120135ffbcc4b2b5723355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c077c0999ffcffb44aef0c9d303ade356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a263c91b09d073e11decb9f55bef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7b2c7af47c908d98ebb0a53f3a29e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3021fc8a9b7ec2a0e7b345a57f0b66c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46fc03654ab0abd910bbae868cf716360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677a692b97a7bcf1b6a3dfab327fe6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de959e55c116c2306d9df24a47f4f8d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7b6999f23bc49cae0b165c4e21bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fa0094231f04aa8866152d903094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753dcd215e5b7e001cce06a6921cd87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626d7a5c9725c1ae9ade542398b444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530638c26d3c841c2ae7fbc9ae398fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a2dee3f467f32334af4fbefa31ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b552485a92646c9bfe9541eb6fc62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a3348fdcb13b204fee8a52e0cdfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c33980bfd4c3868747efeb1693d82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995ffee076d485adc39b68dfcc54a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee054a5f428ea5fb79bfe4255c6f68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd683a61f2d01b9467c3a831e2409374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e4d0c347f7567d8ce84d9dfa2b87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778661fcb48d0d38a19b3946b78ddc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5e45bc08efee5471aae4fbd542f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fae2b8d240e47cb7693d20643bc0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de22a391209171056aad051028379379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d6d13577f94bc2fa3f36a01a1441380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee229a0bc5307c5c3a49f925e9a84c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fab0b9f908283a86869a57b882096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d39d96a77484e52c2ca30d8b939ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4731a2929f3376276ff07982d5f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558c671cbd141e91d2a59df2609f583385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbf04b8a0077237de7d550a76ebfb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df02d2774bb77de4d254e33a95737c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b1a9476550ba7da4e9ed67dabba2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd24366e4f53cd5b956f2a1507b9ba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d7c0684abd807ea1e2f5567936f58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964306d79b13b5e54692eed8f9f647391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bcbab193af756514f81739f37be8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbd604a285a7fa2ba46c94a7201bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c02312925425e83ef2607b233db0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef40b47116eb609168d559d399563a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63eb2d6fd9d3456116d7c2aae5f5c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0194766aafb87ba6d33d1d0cb8a52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea947d0bbd0c4ec2a3aed270c4b8d2db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214c9ff959f9755cdc8c0ddb3a2fdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9d4c77b0619f74df523044d3555c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af10b9f5e5936e33ee72987cd56c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6d398fc091defdcfa7c44ebaa1b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344a1256d3c8c65daf358ca0d93485403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b615c5249fdbe69a7a50d8a1efcceb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddf5e6efaf2457d5bd5ddf44c3ef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603185b18c9e2048022fb5f59de6e5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2efd00f31d2c140d8bea1549e94f22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e50bca1e1d31672f3cae6b3fe7d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d049e35d8a33f18fcc83982d2bc67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2bfb15168f7b80186f41c352e5887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7be2b819552bce55acd9060a0f8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f298f29f1a9668f889eee2ecd9d456412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa5cfd4c0932ff6bde9f9b6163732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be160f65899e71c6c72f7fa794943ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20bfe6c6f7ed4d6dc80433078cce9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347debacd8fef9455301c3d35eecc546416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14c7c13cfb644774ddf82f1d9642a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451d8698f84c4d6a9153f6fe843fab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ac7b44f04cab5d60096135cd6778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c5bfa3d710802686013c7089f036420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9723a19ef9278c89b3ca2a8f2944421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b929368901aac4978d50393feeae8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ca60b315dc18348f93c4bc22a5955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac78d10ef939dd22562a98a66daa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aea36e3179cab995c93fc0c30876e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30765b2faf3b15737df67c8df558b7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f36c8684ebf405a1b4c2902d4ad4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d0b806cec5b6109f4b9ad28c0c38e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1dde6d2910ebf49f8bec1bd02af2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e05fb62b1bc02fabfc74432f84f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21869c05160fd0fe80f5c5a8ce37a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3d8935e2a9cd72f4639cdb4fbda61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e9f6704bd30b7205ba414b5113fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae62e3a0f527562715653ab03c80f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf5fb6536889b952c50ff3c860450435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83bbbbb3489aa8322b09c1310bae11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11d37ea41df811d7c1a94310312e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d858fc6fc569fa9c72b20a4b2f752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162129da3ebee562a54c2e5dd64e97f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c3fd5d627edc0729ad2c40382b99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab9f880ef2464287c3b030403a418a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bdca9a1f9c6e256e494c1daaa5219442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb81befe9da0483b5cdb5728adfd5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba0d49a5af8f6865be7855cbfdb127444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384330024470167c04643c973a03894445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f286100aff2d142c5fb86512ba491b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552522775d4e2f9b7f5833bc9b7c34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf5a5adfa43462cf2aa7260f9bcbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb64ada2bc0a8a72ab3e2551a6892449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2f667db4c088630e01d497f4a96c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f772a0f4e70b3defe9d1d80d14dac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce31848eaaa957f5ad33e03a13b9dfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e79fd61db4beee1e09aef6bae48c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db0b24d05bf3e3d336fb1a79d8a94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4aa3a8fa3d231b086077c6a85048455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf69929910d498e278fdf12ae4887456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff1d190be1da8f4154a562b1af21f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde900b4f4cbea089c7f4b65225fb6c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a5d65e4362303bc507f990d8e024459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541094449be50c8351fcb011979296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac558f2dc5b0ac47bbe25539185771461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469a311a2acb7ce55f45dc20749e6d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139565c3e291b8e593bb16c4cd3f1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6075c06be1dd737334adc15f4d30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebdf6330dd86a3e3ad44b8264a476465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa16cfb4b3fd3067d28c616a90666e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aabe0abff1dcd065e5f4a3fa59095f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fa93e3470c6dd88ca28c8624b755468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300afb5b450688c9c828e15daf5e5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0b76545e5f399f29537535b40026b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e8ac45016e8c5fc5ff760450b4b14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5dd9222a82e46a8f20bb23f7a424472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0b0ccbd049912e54699f8a211ccb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700526434a3d520157dfc0aa4100f281474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c63ae490b89efc06a454f0870cf09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38991b0a400b2fdc4ad334ccddcffa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67465e6f68f1f1a3d3d09e769c30043a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc5aec3fc2fec0a825f1afd2c4bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb17269e36be99618b95af996fb4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea5bcd47af4d04546e10dc3bff71f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e5e6a6114c5d9ac64866280ee2b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21aaae983583cac399e6e5e6e2dc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdae269b5984ac3e90cc54507b6978483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706073a0ded74f8c85ec5566cb397f36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a49c6563b1e1693cb8d078b64067485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a4bec802e3fa0e61da8a683a86f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0374e6b194da1615d033271ac649487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dc8be3c852d653adb1934c5df2cc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08b104a56fb7808f007e876b9c6c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a287be52dabf126b9cfc8ba4ac5fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdcba32c45ad41775df8d7713577df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908441ad4f4b9b1cfb5d4d7bc0aa076492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091063dc46486b9a8041566fda703216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1e87a7995af5d53f4d9362bb33e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bce34aa93493bdd34e2678c6d889495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8eb1efae59c02428d32f9ce110e01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fb43b69bb3c3be938e8429fcae0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93efb9d5a51a3495cd4abac13e01c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ae5ec406d44a1b21edb52967ad9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eaf86a001c4837dcbffbeb3049dd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08eb24725f841bc0ae6183a2cdeb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d256630f3174f9a030b143949f5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874eb3c5d54acb3ba4cd9b7b8b10383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055b61cf10f91d33bcffcf3e3df396504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0edca1923745742778785b69eb3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aadd817455f7e8ea324a380071150506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c992987af520341455268f36a667507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992cc73a1e7caa0ce27bd816867d53f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae934cb2cfd21c5572f0da1d2e9bfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073149c7361ae48a7b97726805867144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbd936f53b04d4116bbde42286167511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eadd9a4830cc1fcd2cf4e9e9dffe14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8163e48be4cdaddd4f76f35e7d66c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b11bc94fac02ed9bb40e6bc1c7df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8097d748364bedc55e96224db3d732515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8caa2cb715884a39f006dbb44624516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f4fb0758e5755eb628fc82a54a98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccad2941f10079efe4b995604e4136d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981dd1087540dedc9e96453a97ffde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9931dbab6e14ed3bf862671e4bfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1e607b447231315138fb972ea3d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe931f460ad74c3f792e438c16003c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd636c25ec74093aacb62b1ae9a36d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351267146388b5d84bcff15e5fd2bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771215f6aa15f7f1a25109b5a6490e96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fbb56f2c41336fe3a71ca2a0aa633526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0019dffa0d80ca3e9d340a88ef648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eaf63b4f32a7fe31df473f26de4c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1307e9ebcd466bacdb7014b1cd19a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5332a7a16f4b68c47c26453e4014530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0e9af1525f0549f414184a4d7c74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe84ce7057e92b71cfa22fad14665b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8aa44a093940b3ce84ea42d25d11a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e43c2af8027f4a2acd272a9dff5a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3cd6a83eb26abac6302e7a5ecc2a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c509399e9bb76bb4c61851715ada0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db224ae18f1c7bffd000a5375158e28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba83270cab21b48387a93ac55227b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbe2a0fe5ae3b38d960fabf18d78b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01127afe68e94c53e8509472c6022c06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2db1d60b190099a8c022bb670cb48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7dc57345d2513cc42aa983340ad3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09572a909a01a479179874b58e9fbe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ceb120b0239eb66f802cc30f8787544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3fd436ea6be54d8f2db690555741545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b284d6bd0741f586237c3837541a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86667cbe5c81035073d4262a8e4e8d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a39ce71cf3918a008e25c3a4c51e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83018763b1ec68f36d0084b0a6980543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4480a354c5210b0e9c5b150929e2e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439915205153cda253a2a8e6205d71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eace1e72122602f4c018e88d7afc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9c41dd55917cd6e8b79361fe5866553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc5fdd6f8bd8f0277044d55aa1e1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c3b8bc77be0d240c5bd0d59dfd450555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096bbcfcb45cfbd2f2f49dbddd90b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7fa71b4a55df57d33e53e7d5b133557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489e570e5202e26a3c977d90610d0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a299c7894b33498c9cc7fbcaad6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eee0cd6f67cf9ab3a4f3ccfbde348560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a8a35c02f5e7cb554560d320b45df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58992b4b3d7bed80fc8e936b7ce786562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87282341bc8c09b8a72b7ea8a88c6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851f193c03b9d61770b9ae0203afb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f8c98566893cca11437d17f77365565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ffaecbef1dfc7b2dbafbf82661279566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81850163a06eaaa464e78c5d7b280f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc47896af301c786c7fc9ef2f0c98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006243ad6308ffd99c2c3ddd639905b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b84e92330a3296d06a2a3cf1a45d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a980cfa81adb777c06e4fd560cd7c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5e8691152f57e653dacc0acc1a98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69de15daf2eef44d9d847139adf828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673de50ee0cc5170c4d726e69c9283574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd6ee7847d75c7e4c037257c4761f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce84da796f49228ffdb3b95509b8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e86920a5e7c9729c4afd7ad2a9fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd453b8f5e0fb9c80825c96e6ec299e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d065d74621654d285a65defa6a81f14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6e8ee6cd06d77b6ff529a2ff2c0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a81bcb2419bb97040ebf3e1531d09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb0fd8429cae5a54c5d2fd7fe9fab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696119bccb5b555ef1321f0a531dc487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b58b8d52b8393f17b410eee89267b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c62ef5a76b3fa6f8a4be3aefad972585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac12897ba7e5426af77c9aa26391e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033fd322f88f48689816e30e685ac5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e714c40b208374eeefcd9c2b8a29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48619bb84ead4adfd18b30eec1d90d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3524f2f32597bd6fbcd78b5830bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadbf782b0651d6f448bdb0f140a1df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3dab59e82e518d0fcba4324b2a30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb6f01778aafa1487b14842eab213593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5212e4bbe75a8bee36f669a6ee3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b9ad3b47bf21186f3c8b84f6fd29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fa70bdb266681eb2d8ae68912b89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ce77343243af0eb92b9d678a6b2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a010606264d160ce791b10d9542ccc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261986d9660d8f7a69afef1b83f5f776599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68566b41e4f08bbc33fcc2b2d62538ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17699b3626f5c172b8488fbfe2aed9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7256d50b67707b5ce22429ff8fa4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812a78b0c56dafd63e5c50b0a5c5d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894984d14651b7b0f09318c0646901604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56073ac61df1a9f5b7976b47c9f96d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e47c6ef32d93479bed6c327523789606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed828bc9ca6ed90a00d143ed0fb99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e8c14a52839951c3f21a99a2db9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ab285c7ebdaa3d1f03428bae8d78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa1fc7d0cf89da11970f1bd7f5132610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb51740154474afca1656283d2580d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6e458a6b8372748f71b45478942b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf860f93e52d5962d3e538381f1bd96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fdf8b24b76eab0f7f04ac74b3630f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2f64b983636960dc349be4cb6fda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7890a13156f4fe3aa92063a449a5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886eaf3b4f173d85d4bb31f08b69ae1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ca14d3db38037f3faae5a923d00f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3a997b7a51b60c8380807014a787619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323592c76dd6de116250d507eb9f7665620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fcfcbb8f25c10f65629d4a8435112621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19923787b4f9a4e4e797e7760580b9f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c380bc0b5c56e104a886929b82b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4668dd22d8bc61d2f9a8619e9855624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49855c477b85dfddd99bf04a5ed0ed6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137e4455709e2701e80c9620c8aa8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54752a9d12acae4e4af3361c6005df5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7a5524dd7eddfd27d81e6d9ca5f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596ccf05a04c805eb4d7fdac3f5937629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d32faaa8d4fe8ccf228a95a27e4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c7fe578c7c66c5067c307d4830d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01757081a2e1b966ea28542ac5d7fb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064fef84efa5687daeb8c8bb9e6f3e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6722fbd67c74659ce32a267f3f641634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a773d27dd42efc1d0f528ba6c0e814635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460896ea58afed4cbb4714febbbca74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184cfdaedb6a0ab94e2121eb819c6f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eefa1e9f5969eff4bbe2f22fc1878b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a144dbf662b5592082953ee43c811639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0accd3fbc6773d1b56fab9f41996640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf5a9232a7735f06981b4b2ea670ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092d404b029a2a05c7a99d59650b9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdeb0728eb31e71da39916c8a6755f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20233fd87aad929dffbfd000d806e418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025cfc528da10afbf40b5eab388c050645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095abb519184614eee50e902455f86c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049f566237a03b7a7e2f07abd4ee92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae5a8fe30b5a311d3311946b9efa41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f22a8575191cd5fac38df237332fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed3df7b41da0a870655f961ccf1aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc78c06135baed6a94bf6adc6e11d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b53edee6afb01e481bef4306db2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10118e9cf9eda2d5bd4717d843718e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8d3a8bdb8f2b23377c17964d62c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cfdd0607ceae9c8b891439c531c7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d529e53991e25920893b5fabbf10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab52daf931ba9152fc2ec81ec2eb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf642474931eb02718cec64d9cc25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd4f59eba9b63f7f6efbba624d5a85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc816d7427f4c83f6374d35d9e4f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505e4cc7af38d67d802366c9ebe0601661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2175a7bad4365d3d0be615cadf2017d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ab235ad0e7ed7036615e1199eeb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2044c347e461ea179ea1be8761cc6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a324f3a8459580875824a8e81845665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cdd5a689a2b918e950da7a317067c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a085926938c4b3b4ac3a807cec67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb306c92a1202a5b7215673bd566e07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6769671689834d08d5354d8f902a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be4765c344252a83680d2fb5166ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f4d9349dc50dc1028f1f5ae43987671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0acac966128558fcbf79270f7a39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1517192c03b83563bf624a4f4b68b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa5b9d665b98d4cf3f91b72faccfd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a51b995cff48586c17dd29fea5463675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb84abe03b2543eb460898b3970908676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df8eb8d303d02312be1bfcd6bcbcf7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908353536f29144ac8067d821bd92f27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb636f2ea5104193c8bb5d783a836679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883038bc2247d3744c946e811cc40b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab82ac69b6d488fb124c75f301cad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9654a7d4df6a8f026258bdef88581682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686edbe3109d09d8a52e7781f89c18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15702a0acadeab3d02449fdcac529684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667187fa5ea6fb8d8b5c3431f61d823685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102964c92b59dacfdc84057ba8d6b045686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571185af033865275c8d9c428f7905687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b2775778b661a1deb5b1e5a8e4ada688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3848a6316c8330c1e813ecf1ecf8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a177f6098fae9680b800be6e100d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8ed680700a837263373205dc03dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf6721a5e9bab82b69e6d6be035e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da462e8456a2564a0fbc17f3026a5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c03720c38ecafbf697bdd0623ae7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7587d14023ecb504697c58f27683e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a13b3b33c3556a7e09e404620b1e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660d9039124d0b89a622400941a767697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d00df5b86bcab79ec3bdd34fe2b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaee9f8dd1aacddb4930d977a63232699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff95f5f7d137afb8cd24850668e8e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9097a0bda58be98becbd8600ee42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da057e99963f31019c4d7ba74b1814702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd69e65de1a1560b47ac51de205f6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56899012f66de9920e8c4e918ce2f52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0b7fa2d97612d7174516e42191d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f3e5ae6d05b4f368b12f51b1bc99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4db39c82cbecf67a3129ab0ba5f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadea1812f1ed74983b42c995353ea2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365354e6a27682158c84c9268d32451709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343195ffedba7b41bff1ccb7e535cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc497e1f5117d0d9ee5ec9b7fa52a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b9977b42fd6e52ec491e38c226309712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2d821b791b3265f7a86615c2b96e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce992ec7a1469144a977040bd2679714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948fb9f61b6ddbc87038abc1ab7e3be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a8bb7ccf1abe787c74271964722e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3309bf6798a4b165d40afb1873fd2fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9d56df3ee240ac3abc9f12f6109c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cbc7c147cd86f6687232ed69eb835719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274f863bd054a176a8582fc2c340f46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a9e4eebf0ef20956cc35e10df93de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82402f2b5b13b8de29345a58a41c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56a82ea9ffe4d2e4d1d4761ff7e1b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ca4444f10c3e450c3d113bd1fdba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ff83c7bfd865f5274607583f490f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a190bf66412206ceff2b6a5612399726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918e2d57838333dd620a576257cd6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033251fe210fa56d8145b99124f9943e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148582d7b825acef530216baa7032c97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68266e2115884702e307f67e8d64c7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43f19b679a6efaf45036af579448bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06b3cd48486cf466fec321510d065732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe527c84c3b97e00047ed5e880f20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43008f35d16e8d80aa9f8599315e055a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356ac230291f20318319a863f4e0f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e41ba4423a9a8b233591e68323292736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306969e75ec3e61f67e19d1316b7d96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6208bb321c6ee7c97fa18580ca7de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b1d2232d6ffb0a05fe5f9e0416bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c9a8e9ecd2a94ab5123a87264d48a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b371b800b3f3251c43752a280a17b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52228515c40f6058d024a433954bce0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d047e78b765786ae4886c8aa563e9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b235b8fac41cc8af5d98f896df59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6c32ff703ca0d595790a7fcc0faf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f45fc222a2d8e6526abad8e9facce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b38f3b4f52f2063a7cf890a5877d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da495861d645bc413d2d1e131affc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73009ee9de9cc192d18d5b77b3be550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70b42474bfab3fc03603f3095c6ee9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9806dc140da91ed0bebf2bc8670baa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52735e8ed40352730e08b4557282e19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a707fcb67a3e51a139fcf87983b53cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6759d6f556a70568504c6f78ea734c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a6dd752fd87ce8f4e799f7e9bf87f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b02fd0ddd76bb1cf23776867f61a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9fe5041524bb89240afc01b3412b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972563d02105e4d85bf74a738a802f3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3746aee7b9e9e1bfc4753f694ea05e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1130fe995cedbd41196d8a6ef08e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e9f87349e897985002879e64466f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c88b4de3a0688fee9ec9e4b970b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a73a46af63aeab05b7f5fc9461a7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ae34fd1e26ee3893d62239b89d99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f8725e4e0d1033425b90a753b0f5e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77dc1456d4f59444788a8acab450b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71da569b9550259bd8f96c1d96d4fdf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe0488d583d8a851849557916e76c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad24452b08e68bac5e7b7b1680da9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ea6710a9d89a174bdcf45cded781770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3600831a4d934359454b1662bf5897771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497430ee474417c4fdb779ebe0ead42772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0168548e57c5c8b79768555c03f2df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b78abd1bf2bbf12e578fb2c13c1f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455daa9a356caa57de535df3da78a6f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e913a39dc72a11296bd7f5640b3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a82778ccd4fc4e92cb1e899a2f14f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0578cd30bd3023aebab990053a7c21778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19eef24cad82243e55c37f42e88ffc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dc2b4cef5e2d4d0956b0405c348f0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185d96828db18405fa1ca4a6cd0ed5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cfcc990770e189e5d2af15680691782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2972615dad676f37b2caea14696114783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12350,81 +12341,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>146</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12440,81 +12431,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>148</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12625,51 +12616,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12685,51 +12676,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24710,81 +24701,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -27095,110 +27086,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27465,51 +27396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J395"/>
+  <dimension ref="A1:J394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31041,6356 +30972,6331 @@
         <v>24570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
         <v>7.57</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24586</v>
+        <v>24587</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>11.31</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24587</v>
+        <v>13246</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>11.31</v>
+        <v>3.47</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13246</v>
+        <v>13248</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I145" s="0">
-        <v>3.47</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>22</v>
+        <v>446</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I146" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
-      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>449</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I147" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
+      <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
-      <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
+      <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I150" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I152" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I153" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I155" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I156" s="0">
         <v>2.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I157" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I162" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I164" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I168" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I169" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I172" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I173" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I176" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I180" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I185" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I186" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I187" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="I188" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>22</v>
+        <v>590</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>593</v>
+        <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I195" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I196" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I198" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I200" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I202" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I205" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I212" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I224" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>621</v>
+        <v>40</v>
       </c>
       <c r="I225" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I226" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
         <v>4.57</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I254" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I255" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I256" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>787</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22082</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.75</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22082</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>787</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>22083</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>6.82</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22083</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>6.82</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22086</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22086</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>22087</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
         <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>22087</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
         <v>3.45</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>456</v>
+        <v>54</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="F284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="F285" s="0"/>
+      <c r="F285" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I285" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I286" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I287" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I288" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I289" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I290" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I291" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I292" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I293" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I298" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22165</v>
+        <v>22166</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.23</v>
+        <v>5.6</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22166</v>
+        <v>22167</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>910</v>
+        <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I304" s="0">
-        <v>5.6</v>
+        <v>19.26</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I305" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I307" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I308" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="I309" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I312" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I317" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>237</v>
       </c>
       <c r="I318" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I323" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I324" s="0">
         <v>40.47</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>621</v>
+        <v>191</v>
       </c>
       <c r="I325" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I326" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I328" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I345" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>1037</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>1040</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1043</v>
       </c>
-      <c r="F348" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1046</v>
       </c>
-      <c r="F349" s="0"/>
+      <c r="F349" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I349" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
-      <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1061</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I354" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
+      <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1064</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I356" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1073</v>
       </c>
-      <c r="F358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="F359" s="0"/>
+      <c r="F359" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
         <v>18102</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
         <v>29.59</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I366" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I369" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>12914</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E370" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F370" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I370" s="0">
         <v>7.28</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1109</v>
       </c>
-      <c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I371" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J371" s="0" t="s">
         <v>1110</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>17012</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
         <v>3.66</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1116</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>22</v>
+        <v>1107</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
         <v>6.23</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1110</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>22</v>
+        <v>1135</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1138</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I390" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>40</v>
+        <v>618</v>
       </c>
       <c r="I391" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I392" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I393" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1178</v>
-      </c>
-[...23 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>