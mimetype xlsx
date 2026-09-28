--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891291b7e00eeb1096a7cefde95da691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb119df6bca620a0b852ad15a1f05ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805723763371c6ad3bd977a962e8a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4364360e96a6b1a9ec15f749258a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb71f9eacf3b79a21c06548198f055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1745ad5ca1c1b9f76770cb541c176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a94b43297327765e7ad5bef62a97d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ad837e432baf2e4c5d68ab1eceaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac966a4d9459f4b01e36cdfe4af5669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d79fe8a0f85fd9e9971d728929e4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013ecd95c917a535536341eccaa5b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5333d34a618635ea5f5294db57354b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d05f1872f2798836ebfa3eac3dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1064550885d802796b645aab9ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f38959fcbcf31abf609623fa4a6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeca9612334f62f9ea2943b590d8a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202068a2826f83e35c42cff14e26c6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d06ae323a1fe25e02f8cb7d22d9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0de6e24b4dad10da3a228ed727c2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88a6971c5fe3b258b4e36f59b8c2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a997299ace13919269f87757a7038721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e4e9f251f80505bd13ca7d2af206d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdacbbc495a4f7cecd64348966644b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd28f89835e1efaa6576f9ac18bfdd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7068eb240196a00c8af37d37982625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee2ed16d2b19a2a9ce851becf5cbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45a85c3a05540fe7c9fc064d821c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac3d069f1285ab610126b6c90a09d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7cc57d1bb444db773c259a63ca7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc99a3c0674ce6cfb538a31dfea61d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f96f46850b614ef7e95b3bd09bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff701302365d3a6feb3a18ab398f69832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a0d8ac732629e48494c57d38f7e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d7d085882b3f85ff2277665f054d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b96b55b2ca7a683946ce7aa709b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d32d46d06b6b10cbfc235eec445fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77717b7132ab280ee15185ac86dc28737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d87b34b73063e1b8e7a533e87fb1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f551a50866250b7a91cd7cf8e646dee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42906091512ad071eb38fe39651c92d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c27f44dadd1f7efb415e938a3b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f00aacb9826b36743bd789798171b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d38c4a106b838253787e82d921431d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7d9f298b7dad2964564f1233fad444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659390ed677b463fd01cfa7c6f003c4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072bba8f4573010715b81355b1bdfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771334d3c7ed8e3e06f82e33f8ed6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69121df75e5e26371975e7751efa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f44414a9ca8e646ac4fed4ed136c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7dcfe6ee70e791405abdbfee65c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9382999909a03437b230c95dc436aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e93fc8bd94e3892facdb30ab55e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fbd89f593e5f1cb477b61257b0ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ef2b74bad4aa9e440c2f6ad267c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7a931711b8b5522020ebedd954bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b06c884286235e4be3dcfc05187256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4bbcc51cb655399450999465e839057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84fb8827473ef498d2611c103281c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420928d32b51ee2ee0fb940b730d263859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f983fe3306ab4df3b02b5bb3a24c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f1ce33e0ea429b93064a2647014161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02859f6f623c74dc05e22a9f1cfcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36a799185e4862df7cd3e4548ac8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ed99ca5a28a4ad77ad603826032364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143035d86e3e2d8c449297599e9c894d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d32ac146e0822e994404ae9a69512566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6a4f527afe527d87b57918dff91d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01525930a33b901e96978e964dfe1d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685a504cb7d04cd43903d66391b13569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a5210b85dd9511192cf4bd32e85570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c58c2eb566d3eb3bcfbe38dc0b374b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8df964ec11238e3e5c114c524dfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28faa48d867759cfa907429354f20073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b3e85eb263b32733320eed14a36b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf3698eed81859700188f486a9768f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182bfd47bd58ac877156ec51f4b206676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91f11a473be3a324cddb2be6247e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f915cc68e7ae5748358f3202ac9fc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e88e34dee65112201cbfd2138c7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3ca0936328c0a1d7d743d49f946b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166fba3d0f40fd493e391da9ae24c0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26177b1615fecf99d99602118bf2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0ba2ff829f3b95ced31588590a4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54775e7bd00a7641f3d96c76790097c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42bab64aa3ff88d721b318103a74ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746a5d13cc1255d0b19b3fd81fe5d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4ca8e596cd00f84e035ac290a26487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a96ab00949a7b2f7e3d3d897f7f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8233300c6133ed7ef31ec03a96ff8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8a7dbb1d4c3aa37ac33596161562a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900b220089c1399dfbd7a82493fc98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df105eb27e74c403a83fa19c01588092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b10261139af749d24609f25f6f9b6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04513088a8433b948d9781534614794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f35dbc471503fca84929f22d53c61495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfe5395142f77042ac921d11d133696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313bd56a80b924572c1a41da1e3ac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c01c574785916e2ad9f9cf237a8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a87c08b29bded5c56294370a2b3c6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875333da5ee7e2dbe7a685956d3dcb51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee24f086cc254b8b15e696eee4f3d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f2e238a6907ee5de8e568edf97a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b196fa12e7abf439d31b8b860ea03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcec147b8f7045a306948506dbf443104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b695fcbdd6a359c7931eec49df97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55666f065278e4ab3374b40b6ce325106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b6f5b136516e274e6de28aed751c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948dd9b993e93e876e37b28d2d5e5a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8c734cec97cd21ed2944c6643534f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ff9e162ab4c1140aa1e76eec979c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c46228c6b0086b10c0d4a787fc0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf9a39cbd12abe5543c96a723c9af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59471278026797ef405fc37964cf74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3d92f6976b196d444cd0e5af37ffa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc800e29c97bb3c3b1b4e815c818646115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06858075d3be893c0c197172c73a578116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b25ee8627dfe45ebccc2cd0f783f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e40d373f97284ff8a64ad418c02d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fbe0b2be00f9e45d936a787995ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff59952e892508a9312159e3bed18a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9dbc15d1efaa4162a521f83bbfd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f488101a9aec35a365db9622d2ee30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ef2ee173b9f6481c85f0fe8b519f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3630b90d5861d4671598ef8c772f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc62e59d676f59687fbb1173898c509125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc07e156baac90582217b4ba94dfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386611359c3d4704ed151b21b4089bc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f34d543f3c1e409df0b6f2f0e407128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3919fccb5699aed561ac525b13200bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634f0c99725cd2814022921e3b5d82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfc82c693b3786493da3179c8a9a06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c489c4c70caa7f2c09448370fe327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1594254fcd697c6a9fc4a94864ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91d227bff1e6c6545f0d62ddfd7d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668308c836a9ad0950ba6f11bb036b10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6d0a5fa97e280657e063ad05ca47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb4ba2740844de472eaf438dcacf9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0782ce221c0fb2b5067d98219c1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d6f34b44cf15efaf2bccc3867baf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719edceba2a9b582028598a6b2f10ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b4d6705925b401d372b5d38ac3c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae7a93e9d325b47945d80f87b4b22b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989595c2bea6a82447152cdfd4f10f07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafc6717c6ad5e2a416a75c685c15e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bdad60c55d5e930a92098d89c9970145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c496392d98242302b0b242a0207866146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3533d13769320eaa0f5abfbbcd72d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0933568bf3aeeaa979ecb14f2c45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f820403e9a47e840297709647bf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51089f843c2d7e47c03d287a83d065a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4d134c8236dc0fbe1f271e332338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1b204364a876aa2fb7f3f3c68267152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b3c73c0a668b6d2262b87034b0ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cefd157ef55b4f4ee8317b8739afa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f6369d798b1024e48f99f07a3974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec674f9eb8b767f59c09af6c94e3f91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167579bb8d7ea487600adba97329b2bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07abd2c84426a74b7635bd4d78e501158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8d1e84a2f1481386b76dd5ba72ac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219417e5dff82e6322b0751b283123d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b43d7f816e0ac5092be69a0ee672a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38a4a6c3cce9b303afc5f6df232e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5b9254ddd6f27ae3becfb2bd3f3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adacb5515c825b607ca5ba8281812e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6c2483f790e75cd72871da05fe60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae6a869ccf62701ad80a24e287a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13bc8997b68585b347287e8a9329d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d93386309e790ac9f3aede286773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cb53105d5c5b295b07edfe4afc99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f23d04361a37d3edfd3919414cf81c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf6c0e85046abeca97064dd70b2a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a48f0cdb371f735487d3885b2f5da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648fc7cb6919aa4eee838e82397f513173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc421674f8ba64a5ca15e04d8225e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c270a9a2b30ce12f762fea7258c47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6646962d47d432a625f4ec733916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfd4b521c0c2668b4e1ad96aac22be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0987b315acfc26a1b08bb0cdc2cb1b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24dd5dd4977147d02691752bceee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba7f9f61f408171b82044f7c4a248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da26ded5a7066131c9c84022a94af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dedaaee5ed24e6e61b42ea0b5ae34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a40bd142879b65f6da5819bda6e81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eff7c985597eab7cbc70f26b1261e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105269be1bb3df5962b87e33c58f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50596fb9ec9f57b6f23b6ff6e4f545d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309b209fcc02bbe0efd98d03bf3d0aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dccd8d73c8d32b58026d4614822f3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e043398fc7e579547a7b1b410538189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e621f7412ccb129b07c94b13eca5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db676f0d41c3cfbde8d72b170e428191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8e8c0d2cf89b09bad8832e245a018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bdd031729705fcfdfdbfcbb7439f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178e0cccda32a60da942b9cfe6b2dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c919e50224bce877a706671e27a421195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed3e683a1b304861d6744498f54fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe37a789852cd57917dc752f20722c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b17b8792798da91bfbb96bd86214198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd307e291cede37edf625b79c81e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7840b368939a69f5393e75956425b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db952f40e66df7245c8c95f43815db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e6d854c81679738962398c812f4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03247e3bead2df4ab5485ba31b94fba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbff85162cd27050e9f776a610d80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a9a3e307024d5b1cc6323e0e6fef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1423fbebb7c274a6ce361b2eaf5f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47deb4d7c8d803d673ec72462febef0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6679dd97677f75223c6714f5a4df2ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43715566d545f29bf512cdf90028f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022140a652378815096525b3e63403ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f4d8c51316f5efa31f21b6a81e28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb850cadf81bb1564ed84261fb4fdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba357c6a1037d6f931d56bd1d4a0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34132838bda54c67891a69ba9fa956214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84ec0c0f745f663ea20463c45c5fcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a68ae9cbbb34112ed27a3c768db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a95e80d6a157c0ad69fbaee80bd469217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9585ea5ec3f59a2b09c8d5d635c21e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020dcf2f00cb9a13769ecf770941bb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e32e2f7b561c052a0d80d845674f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9668e0142fa5b85581a06a54b8894221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af6e570b725b3bd6533f15ed37e0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657501168fd9d73e19363fb21880c55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01fbe973b7e1ad159c4ade3a1ab575224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373131dceb00d4c947550a651794fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21266acbccf1585724b5711738c9e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed099b0a6f83f626ecec8059a63408227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77b9cc360a7771731dad3ed256179228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc05217eff4e8e6baddee41a333c76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92696a11aa123ceb479fb17ad44ccbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d00930ea6acc768f80b1405d7470c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342976d936e736238529f7bb02b9d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e1cc51102f3bb2093fad58b52d3cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac061527b869e9d49b12cd975d2b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c5539bacd85eed1e2255b329df83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc19f3404bd0e83f9ae0eaac459367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173cde2c00c1605af315e664972ccc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc29936e08ca60c239efd5fc7dc731b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a225fd315722388f1a248b17aeedf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb927d53e7f57376d41d42a93e5db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93de28d8498783563c7856ed2f1bad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3847831686f9e0d522f91f5b774d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea793cffdb460bf5c6cfc7931167eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16d071466944bd271ce3e70f7a27d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a308405751cd9f9735cda47366930c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cefaddef6905264d4e93d8dceebeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f18d24e6d8680c56c6fd60ab8a118247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a601a936c5e19739b34d773d3b78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f294307a3f467b52353573c5dce963d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b95599d97447a18906f000def0e1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ecdf9c6ee8fe06c91f6fbde7ab45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c68c286dc76b126509c7052225d936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8d7b5834eafa7aec0d4b664c4898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c79f1e8fde86a83acfd18f2611582254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb49a4b5c93c0e58f4f40256316a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216c800fc3efb0c9636a170f431508256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3d8cf1b35938627019fa128a8f13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9058bb48513c66c6e70bd89b88688d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ac4246eb192938189448fcfb5b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44253f5e3eedfa796f6c51e590b8245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0c3b7aac8ef4b2ab033a72319dc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b43d45d99b341eec0c4c4569f6f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af3ce5e279b65d499bb43e5e9dc9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9449becb0469d89e90422135bd436264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec7f1c9efe4a7523beb70c2ab8bc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e19772d28fd50e1f626007ab61b70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85fc8264d16c98208373dc429b59b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e6cfa769021007d00e265a5881e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca443b2250a5b75aef9ef80d7ac51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc207593260d9d30a22dc8253ea24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db749ce8588a8388ef5eea87007c42df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f4e9f790f503deec57dfef11c120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023ce7c65ac448279a6bea1659c838273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4e07d228bb54c544dbcdda1cc4077274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f49410f1d2fa74d462e60618a3d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fee1621f24527357e11fe2eb5e63b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987ddd4982353626d7581594e88c15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547e916d67527d9ff517fd5342f948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbad8766199b552f2cc53408b3a4ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4053c0b31c788f24be4c82c1883c015280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b526058b1c4e94d0b722bef038216b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6cd6c4ad01f21c99bba7bf8098bf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8019753bd2db465a459712a70bed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebd904d5461497d17880489240368284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327eb630cbf8309a4fa016764ca8fd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f4549ad72187745a70334070caad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a98df0abcd226460c7dddbc89e5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e699dda20a71e54679c476e26ee481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d79675afea8419376ceacb1ba6600289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950dfff21356fad240f000a13e04da8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5e9e8db820e0993880526759f03c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e109adb2c116ef1b4e1e326c606b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35806886b3939419178e6a28ee2ee100293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de108d88e9cc0ef3f232ea929abdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26014ed054e7cbd46c2a48edadce3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a6263b9e907cb87d73b8beae51bb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ce322f10db6288058ffda7333e70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d63b760983a1c030ce27dc7e7e57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb865e934801755f62e0d8d9dc8d53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463eb8718efe81f745307e738242b3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad27c53965600a68222429d647f0c95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0532c3cb637b7a6a3c3ba72458c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab94ce7b478b2f64b5f3f17be300b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9a90ec959d7cc954b1e9428b5666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd74196e16ac98c8c3e7536b9fea7db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc9a48855d88447491fec74486f4de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd68cdd271b758d198bd3650a22e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798862da20d19c19c64bbdc49c1c187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fd69c7c6e64d0a728cb118feec64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d8d5f268e311f051b4110e1be9a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790feffef5fd3a17f3054e8a51f06a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9ce440900b634a6e603a2d558b46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297aa639db505a807c203f7f10604b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c49651922b9663c5b7e4de4f891c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0abe09f08f7f521cae090a224753315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e25f4e554ee395f49b19560e9ae56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56635b602f7c428eceb1cc0f2fe06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc6b4989bd4070bc5b7a90c5be25f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76995c2ab15ae5b0ceb3c054031da75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d858ecfa9960ddefbe93431f0a4bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff91cba550119a7237894e0078054a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc667aa31c586d099084213444dcc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022610a9ff75026bec573e3900e380d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40225aef664914a573ae4595ee79700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a9949ba6c23dd855f05e39240d17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483ec941fc1370d3a60899c5b8c9f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b714a9032eb12ac0bf61ee4198a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089326ac95f9530e64429ad4298c2588328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e0fc3eacabd6fd8b20d7aa1c7d8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad357f951a49eccedb74c802aff91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42849f90c39d09077f86efc32bc5fdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694aaecf5c9a48af4f42737159f3d46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6b542dc704f50e191c1dc88024e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d225385407068081ee5c6e4409cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3d645fdf0e075c5ade890d11a0bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2aa37b42a8df5b4fcb9b8923d46f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da2ea14af66666809bf833b93d3f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a35b9c1ba1000daa345d36bc1e4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649df9ecda37c18b13e4c09d6f3cf7fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c40dc7de693b43e629b5a4034cde2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e5da584deeb79be1670f4dc0a7428341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7488f2bdb0ba03155bb7ad7f0a1513e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aebb24f2247e644df1160e695f317343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035491ca28321a733da99d63360da003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a0eb9b0d4fbe2098303ea9abeda9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3810ff21127195768053f5259aec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02185ad9a38ceb57dcb14eebff4ce6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881500cb29b3cdded974f1529a7198c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236f71f6bdb8bc034c22c5f36831ac4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85baf9da7c0c0d857c41d77a629f3cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c6112b884352ebde8aac022cdbc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a58ac23a277b9222a171bd15a92e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99516d37811214c1f28f05a386fc47e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63210adb251908cd658181e962bd61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de7c1ff89dd392c26286501c38146355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511aad0a8ffa27cf8964aa5585d91f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22000b28a6f01144939cb16ab1bac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf58d9503fc525a2066e089960db41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cadf0c7c79723fccf20dc1d3f0de4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ccc746c21009998af3c25fb861c2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518970cddf2fb0cd85f5cd44dda3216361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05501c22256865cdff10edbd027612362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aac95a1933e104e31d7c6264c1fcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff1929ba44ed733d856ad757559228364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59cc5255c9ef8515ee0d454f5fe0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b54d622ceb6b667bbc32e9b5f9719b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f184ad326da18027d8b82b8706de3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994d56ae061c8990b89aa4aea039ae0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78112a40e509db8cc684ea044cf77c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5bba2105f5a3f570024d18d408f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99483ebc865fa6a48f328abbd658af0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fc7b22dcdbedbed060f478c19624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be685a69943b065818ebed2926116f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0cec847540e85197cbcc06f434be4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1cc83b0dc7cee49cd54925577567375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e56e0e56f757260d0f1cedee37551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5c09949c990fe0177049018749f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b75fcf38b82299c1f4d79e5bc2de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ef0cee9aaa3d2f04af72ba73ae46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a257c6e4495bfa6330f537137a28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bab68fc195a465f1cc127668438920381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb33f0a89400f0384f9d79c811b5a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3866253de432389d54d87b6cd4771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f67a26d65e46ae158d7969410a9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad903af2bdbe69a187c0dd2787632866385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad424cb61037bbb80175925cf24751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba124ac947565d3a41f36223e4b680387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a0fc9debef4e5deb2a31950034ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd748c3061d157d98096383e985d33c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f02a5812b2d1901a7350fea484b9a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9d1048953d5f9b3441120989fd23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3203c8210b06f9cb594fac65465c194392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcad45db47dd177efa59f0d2dba97c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309791591ba58c8381e3fad805feaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217000d42399885becc8f7469eefd2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073277c3acb0e8d1d6ed8844cace3480396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500726c7d3c5ecf271d414b855350d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f732568ff5fb7a4b260159dbe2ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1b2f6a6611eeed14984c1146dd393399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa6e92dbae84cf718b6eeff26139d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022c097c1405af3c37f3a90d4f87f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6641b60260bfe579440e0776c374402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a9a43b413701c86ec32aceac58697403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff744569775c5032341ac6caeff3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052038f3d65bb06a07ba8e8b7ba65dae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb6ae5e19a7bbf5b52371d4484c6be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d843869853343a19ac864c42f6c9f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73fa68b2594987d3ca631a6c7f3f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0568f0d6f94ed9b65c3cd7dc313b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096490c5c82ebef3c09255f89edbddaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f77e941a0f088370c782a01f47ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8930365fdf0d3486b37ff11a9d5a4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec7470a8d6d240a2712d22f31cfb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6f74c8d262f2ab14fb3fa2a596b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f5efad0e6bd03f0ba99485382699415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2677d39d7c6ba2d288f5e744223c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d13fdb682fab2bcffe62a8028c6542417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a7a48c977368e5d8e117ec38b1e24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df04d38477ba5ceb99daa0dbd84b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21518361044cee1505a62c868a4f4f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0d068648a5657eaa888492d65b45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854dc684f4f0bbfbb9b0874d0c851f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1801f7e2cf75a1cb0ed102f432893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644afa6df51e804ed86fc0e4b4af5c24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b5b50946b9e8df65c84116565097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2522e7153002cb6189b4957a6a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c2587274669f04caccdff9dc1ba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82c052059fad2e222c9b13d3264c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6e02d709e1ccced4926cb7034e68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45657e126a0de52fffb2c18c98292990430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23213b4bcc8ce2f5f55eb828de9c879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16834e9099098b4cba8fe18b3a53ec1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f05a92d6e8b321e2ca2ed3435dcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138807906c3f4a14965698750ef9b92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394420f0d8abc38dc98d19adb2c90fee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938243137f6e6ff2f3d9afc556a92d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788628905913f7f97f186f556d20e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a5ba40ff8a16b20eee2c78a6f6ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb740099bb3584b3a3219747b5784053439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac371b78f1c741dc686c61c9c55634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d22b139042819599b44762f97c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dd0299db3535eb592c8a3fcc932c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b9818377c2621cc760f413afe97c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af404bd323c38811769948c25f170a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e02c468f94d2bfc161ffe5c9f962f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea680687058bb741ae681c9fd097ba5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f184f79414f28a15991a08fae0828f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a064f4babdbeb9027005a61070929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051b8f246fc4d70eed4a9415f8145b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784cb72eb45d210727cb617cee3e1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f0230cb3690cef1f4e00c76384d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1768d958ee6ea963264e244a059b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19365d6a0d49324620b9bed648ca3d74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3982ece5317292766d5b948a2f2940454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763ca83e62be2caa670eca5174921a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d131e359d7bf303ca320bda8fa1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2645a20a21db76c9454301eadcce2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce9597450b5f2cdfda98abc7f1363458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c376fe2188a73565745114062a23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94f3c7583ef151751ee9fb729735f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177783779be0a37d84972b7069ad54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b6c4970a29eec37c76f05d96b2cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91b5f5ad79117e433bd3c128eedfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f3d4194a29b771ee0f6f82f982e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f985816e9a17f9ff2a2bf58484cac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cb0e35f7141925438e83965af8619466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce0eeb191e90b8b82005055fc51e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971b54e6eb013d35216474127d49c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754dce4da6bee22fb1878c63de3a55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9bb7e04d3913ab3b84d24c67903f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264346a3dd215208469d87cad8fde508471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7945ff6de9d2ac3a8382270e6fa64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61126b59a78554beef677fc71eba46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf528481e0be208f0a67e641a8be0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5da97eafa904061d2b14adfdda4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ec0c803d22f2c62b14ea752b3d1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc59e444a7af2a28f13b40430d3079477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8cdfbd7cbd0ec1e4c18bdb1fb475478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7244a318190068ef281749675e5959479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcdf0c76e9095fa27789bdf04a21e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ccd866474ae9e0a3e79e713977ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856364f88bd3424b0f16c7704fd4199482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca247ae190b6155b07ecff93ef367c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9443610fb35007649ef63ef8f1e435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae9a793b8cca8341e7435eec026d95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38aa0ea35e9e8b0bf0a90c5bd9ce61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f9653f96cb914d21b3c2b11cd29f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984d853de527d6f32f4f540a508b25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e852cd01b75bd26f8c016b9a9e35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eeafc790827859edf89739756d397490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949098e50266105c59392c8833d4782d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752414cb40f78f19c15ebf395baaddbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345b7274d6fadaacd609cee90d4821493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983a2e2d06550d9d7e276557712106e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff837d9d1f692cb1105b0d12a644c7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703bd878747a32ca5ba77f4a9d92abc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ffe0e3544406b6c43e717937cfec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a98f1843ce500c266e5f07f91079498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cf07ae3bb750276ab477a45bf25d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7102ec5ae4df771473e3ce402b3fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37376da624cec4c5f98929ace761544501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938d2f91d623e390f712bb38b3c7a64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b996ef799bfaeb0598a0adb339ec2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85a2caf314f66509d3c9cf5a35843504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1d33b6abe180b4c40d7a7831a823505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d5dabf08cd22c382fe96273c22894506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabd7f461f0b80ae4fd29a62b7efe17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfefbb0e235c7bdb2852f599a6f6085508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6eab2a5e9f5b2d6dbd95ab428a84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35729880b6cccfca7486005024373dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3dc3f438efdb008e9cd7e9d24d99f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a680b1c49cb8d2f9c31a92d1616c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb3ac6d9a30c52667be9840713523513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09ca6ffb0a56853534d2d94e66b6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d0af9e10b48ac10a06b07bb3295a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf514decde65bddb374357768b0bbb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be449be4ada52f23ffafabfd0dfe6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9add4770fe252de79b486964f8ef010518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c929a12fd3207fc30b3faedc2b74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f413579170db4906a12c6d4de9b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1253a22d050893d1091e4c90dc217c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc863a0639bb292e55763aade0eebd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b24beb2184e31985f51137ea95af36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe24868cbd47f2b2b7828b6e62e3fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f50c8f7f4b31371637bcce85f2363525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd03a2d78614861105b6a4109df65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b144eb1ed4c4689241f5b3e947b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ad9ca872c2e4d918491b01103a31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c399b34cf58517462936d8872e0fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6245f4d2a95638193199829f11e65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2104607586a78c09d4710a11a8c66da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202acb634ee286c20a9b8842703169fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a2a2018d4c42a04314ff23aae0bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bcea718a81ea8ddde4a6d37dcec8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78678dc438a60b298d2a47225907f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4941d0b441f5a7cb16d5016c882e92e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3d35f41de1f2e9d3b7932d55b8b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4083a71e02f6bc4c811a69968637d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f70861fd48b057c333cadaa76a460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92a8cef977143650d2a8a03a6d920540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e96c1217fc6dcb15858906392b8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc3c7037420ac62b971426907bbb27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20db73f205847d17917ebc2bb8c73d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46747317c70538977938b657eae3315544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952df762bbfedda41731a4363ecd74a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763554592bcbfb35e1d0618dab51c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f58b61cdfc679704399bbc933c12b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a2e817fbf935d6b2e0a80f854565548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b67ec8b3563ef8098fc36502d954f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffda673319d07522fa3064cd73867a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed30546aa7d653adb31a6ea8d874f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc7fbb63e68205701ec27cfbc921a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f836ad44a193d2e9143e85c4fd1c3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16049dbe9d60edebabb53e67f4f1947b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df2f981cd407d8c49a00816b75339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3332ecdc643e04f41bc519a98e6247556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6444ffd327758f47e3f96efe2bf7118557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4169f807a261781d2cc8abd92af0ea5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b19cb67e1789187a3c0c962d3ebb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daf2592a0347d378de5adcc751eeec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba543eff52c32532aba4056c065f47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3371379ea66467a8aa96b404596885562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2a9bbb5c4dd022a9d0ee6988ba61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55ff6d29bee85c470fb86e3dc97ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d43ee7e28e11384acbb75e337384c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb6953b343fe6e85faefa02297abc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb770a2194c108334b312f54c11c7a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661bd9dbc50f3ad8b9533f2ca5da86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d1a53de841fdb5ede433ae45247b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670a53a67f446c47f2358f024b28b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a8c74b4fe984b122bd6d89725d3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490cdb714e45e64faf87075f2e3b6fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a733db43bc18927ba1959e485149cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8288935368c6ec02ddd7b2ce76951574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2a241c78e69f8a4309c574969c004575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d247850c9e2aef7604d9753dbce3e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d7bd6b14a97ff307bc619e44e6ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f403a7ca80606ed303ddf290bedb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1477e8ed9a5893b7b32d520ed9df818579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab8cff340115e1b59ade24ddc20b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb121f5ebc871c54f17aca674edaca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89603e04cd3049174c2b9937547255582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911edf968b31acbbc00520f442d42fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1761a56c4bf45a406a26b6f63bbb4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76b46072820b534113e2f33ae63c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819545e86d40c6558e0f9f128b8c84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70377aee6f27b524457721b036b78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75662f1b4b33f7efc09d0fd2c543a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e1dd943d643a818dbbe17d8ada29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a056d09669459db02c57bdfce85c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efff4bf26907b5522b303a891ebf60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0679d3c5fb2c813bd462e5b3c84c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277212031aa035019f4f87241efd7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f986525a5d68039c8e5ce956c873e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2d9a693623111be1e0d50a623117595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c24b99c65054accfb15280b7554d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b1b60dd73193d6e9de78fb697f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5b63831307b8e235296b6b1064bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553a29e18edd0cd1d05e9cda1bc350599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668695de894190ffa9295ee87fbe95e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629599cbeac3864e922e97ee81a144ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2eb26b65affcab5b2017c55561ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b65bc52952e7b2dd546cb91a031aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c072ee1ed1783cbed027db242fd091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09b488b2ff1be30f0e1ba22d1bb67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f127b8c19ab447db2914bdfa060e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b983b69727f75cec4f24eeb433918607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf00293cf8c1b496f8b40408f9b96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19403d38b0af768e178c628fb3949e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a2b371341ae3bf8def7e53f04243d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07545133ec70627534eac585e2329cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13d5e9a20632609b7e0c24453d5519612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1bc59f4c94b56f97718783a0e815b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e40b9de142cd8c12987129295b7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9587f6e3bf14668a2114cf95bdaac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a66ced1003b3b328755c351101db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554fb51d540c6a2358a8c61f5fed4a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0fc3aa4179609cdb1ccddba07d33b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007dc254991fb6598e2680f018bc68a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01e6c593182b257a96339057d6b16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dea527cc4e79b93b9a25b4ae1d1c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37e2cc95e21e796239eb0fa4be3d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca717462c91895e4819e141f0af37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039675251a5480c1fe7d8678160b36f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5aed1d4128cbbbf48ce5d0c5f0a64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cae302f3edaadc0c7b95706ff6fff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bcce40a107e46e066f8b0ca0e81a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143add0432260755595449f233472dc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055a4b75a7fd0f5a898965f230043a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc487eb886b1e2dd403bd872f1e3738630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23273b84482f42a028fe67f51ff0eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f26ce903e2ab0c7bc3d81c2269120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a2509af0a2ab96066ce362502fff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa6b4b616680e0be129b2cb463f71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff2d8a9b611cea31aa3e2718e335f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158c1303dba48094a93f46b854fbbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f30da609ec84c1f954db65401ef43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f77ca521cae386c163768715b50b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3c929af8845040aa524869d55ea8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6cd35cf1c66063ed1c45f66167bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5114614e405ab730f6b3bb674e75c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f721279e89f0bb64158bfa63665da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8488404a4a37b3d384dfe7f4e42c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9307657f068acc4b0a85fab9936f68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafca26ef8c423d86e5bdaa6313b341645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae88547caaf3b435491a8e5cd8b62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108d36b39bc105845d3431d11c2c179647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f676b92a7f973ad45d52109323d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f24af7ce68b8c753b2cb1f045661649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826da1e988933663c782eba87c1beb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379e85de317312cdabcb12e28cf365a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1aba9e0ef127a70a1c40c6d856028652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eea501f9dd7ae57c61fdabc6a72d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b782feb6fe437b4a6cd3c90534c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf13790d4f040fe42060374348bfbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44e4d77883409ed0b202594fbf652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832017374e1397475db0aec08f529db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f3b01dfb8fa960c70c2361ebd3f5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737885c07ab25769bf31bf92f77084cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb11f7452df461373743e04f112434660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa6c22e2561ae4301fe1d61ac4c2f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0654517121db21083ca7e0bbb5279d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78c6b65b6b9c7fdd58edab608aadc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef545f1f56805aa334a56af633d0354664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d292e0ef71bf30b4fcbc2021cc3e60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674b50a3838bdcdd5f4e94e20a45c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4009d2fc17924958da05142e957eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1d65f7525d2758ef40c598be992fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f0ae69f7271c382792984cf1a71c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a2391624ab7b676105cc33d55df19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5e7a12a3ef119101d19d9913e2f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca55bf7ea70978a647f6bd1a05369a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976218f97a8ae8caa83142a6b82d77c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3cc33ee858ecbffd344d977b79758674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18dace76d184c37f52e5f912494d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b45bc7e851115be00630ba75202b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8d7564c4e3786fbe268bfc531b261677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b197f3ed54f8b8f735c6004715677678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475480355dfb8a81016a03aedb325ba5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699af433b670cd91e46e1185556fb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632ec7a817110448b4ae9a755727ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa255326bec4e17e6165c87ba7ba55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de632a81faa39cfd3f36c645568f69f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e358e1ba8fcd6bc32ff82c06ca7e1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f118b2fb2723dd9c37e7a40d01061685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec7a1b2ee9cbe7b81e861857ce8c89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a9677f935a98e06ca0d3e8a2a388e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da33a1ea4671a488954251ed24a473688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca99af8e042eb9ddd42e49b566dee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29816af97d35ddf09d1ea40c5726395690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048bed2dce27b278831048f919c39b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc9351e32a9df036644d09496652d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999ccb54c9d607e6e52877a1229817693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b0b1f7600651f51b82965f0414f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4659abab6c90b36b7d879a699f7500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1418f9538d53ddaee3ace2323bdf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b1a25add2db31cdb6e45d009e914f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf4bce6c460accccf40b30ecee09f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb73edf973b3a0b4ffa90932da9ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083897d5eca79aeb9b0053afa4e88ee2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd8b542404d19f89dee5c403cf4f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ae63d72225daa563a311a78fce94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0858778a4ba8d8d5600f414c87173703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4a789a164e3572a69762429e1f039704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8774d681e0335536151b8e0fa259c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00919a2d07e2cca5881ef7baaef3d58a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115681c79053306479bf10adf5441c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d181d260a70bd11af4f59afeaf40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c09c30119350806a25d5756c41ab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2836ffad59bdfae14e79b30cf6a5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75376fd074756143f8230d58e515cb8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d36485dd1864383f2d1497711b51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf6a0aa698fafef8f8a4f44fa1cc5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225ed9a0fa2645c404b32da2d95a536714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4d6394d1104d1bc83aec82434013c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d007ffd3b0616a54fef4457de5704716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394abc1824cc7227b54a29bf72ce45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099dff5bb5d43c2682bd38018c9588718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01ad6f903834a80eb0aa049adcec6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c9e347f8bb411dd45ca1f758e39d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd39bbb611469458f00a0c174811a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b5acc08218f16e6eccff8eb6bb009722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cfda30cc5e943ae81d277913dd64a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c8e5fed3fd0422fa445569b8ac2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528ecd047db2c66fbe2f48a77bf46c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f469525efa986b9409342564eda0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b9ad6464bfa9220d512f60d5e02d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9d0d1f28ff111e336fa56b497fab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af8271bd1288746cd354249db5246729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30a0f87e28521a515a35acff4760e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b13f5c14ea6416aef975cdbc11ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eccb5a4149586c5dce7d4c0edacee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f9f72bbec354f5d55e580d7205dca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8bedf635a32bf7ae1f9436cffd42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156a2c5f9e517afb1c4fdbb9585a69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d60bdf2d57758e013dd516022499fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212889e16aa3a74639770d5f7a67fe83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce1ab2c5159ab2fd2ff79af91ce7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d06477238ff7c4fe208ab7c0a5e7b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7874214cfb403c0ffd742ee007c145740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e92320251a7770fde9230c23ea24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301641b900e74faa9c7162612a87d92d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397148dbd6e71f7bf192a88e7418d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35508a049328d0376ae117cb1fc88d8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ef85bf67df0cc491b269222ffb98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734e9304c9dde134275b2782e81ddb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd0eaa9e4b312d91fe3d87e36640f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da05d26ffb7e68b0d0ee52d2038d92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38094e0a89e42459bf5a5c80bf1de961749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecc93e7b53333cf481bec258aaf65e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0874d11372d4148d63a2bcab79eab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018596e9fbb6f985bfedb51513e2f39f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab8b8efab9147491421def6da693d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18d53e6df1b9a67c87190838a197f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db702fdd08c16b9995ed73d10407cc03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c7210650555793f0ed587d746ad8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e9527af13e39e261fa3610e0f3f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c31889bb5413264be075777f50c2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b4fbcd60b1062f66be0a90badb799759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651c99fe576c0792bf24aa4d061aa2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f28901b232adf70ea6cdf5f913975761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b66fd5d7c2070474cd7d1343e7a51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf3ba37fd0bae62f234cc0db72d62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308051ede07de41f627cf6e58b9c0550764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a708229227d1f06bf54a76e080a22765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ffeae68f23218ed29051cb2e483c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ebcee21f171b461f26904da47d441767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff8e0e9a769de1c32603be45bf8f0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e28d1c79de1d8384ce142d9b225c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d49416fa3ffa1ae2634d45e8070b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd679c42a01523c55ebfcf3730c497d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6409d6de36cb045e4028ae2ebb3c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f13b30fdb7705c74268577cefa8d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d3cb3b4f54e5f1879f2a0a055258774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ff746cbc2eb1425be52ab410abde775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0e1e2ceac8bc4c5cf7b485e9bdeb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869489826b3721190c1180b6a9dee5777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c278b7a438aa4152f9c6dee111f6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264063607006b4608c56d1df44ac482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da940807e6d5fe750a53adf557dedc2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991139005550db85c7212dde6e968b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f582ceb297b8d3956cf23906fbc7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fec4dee9d84a6e9462a5a1e6acff86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e205a4bd3708e123efc7c76c11e4377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a85e7e775e7a2392d66f6d7ac5fd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e971c62b96addfca342afff060fc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a88c0d04597dc5b2ae2850d842d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e97e5167d9b9ed51a5d4540810496811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd25cdeecd18e530073be00c8c7105912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad71cc92de9e843a28bb61a2099c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030955f582cbbfab4fbcb68d32284b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c37383df266b1d9a074c0f31186e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522507186b479538939a2b481d06442c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849478ad0fe128b31440e21fb23b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd8b6cbc1fc45d7bbf106ab386ae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9385ca262a7ee1b3743a82f709691e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81191f684aebab68a7bcde8b5d32bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418aa6e9967481ddd9db42f8d85c0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569cd1a5b56c8033bd0508b3181661d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2f48f2af4aef54ba8940db80369a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182065edf56d69dbf185667332214424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78339360b8fd5d8c3bfaae90faaa3cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f6ff121d5efd2047b0e520f727c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4677bb1e182d6f9275d262050c683d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77502851728667ed3aa39b660227706328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a19d234cd532d07cd50154bf649d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4930fe4a91a26a6391bd6922376ca130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9966a3d05259a203a2d97691080c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3da579fd643d6ceb144f8e2814ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d3519f26a9f24edd3bc6e0c491f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dae434894e9e92db9c0771dad795534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d192c283aa5736f16aee1df7e2fbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674922f3da1a8ed433ded45a10e6425036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea489e76a7f2cc2005785b070fc54d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dcd81715dbcb41897838058f957de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8626b27841deac6b4b352b2056ff1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8a0fd241b25a7a0bd25dd3bb978e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6931772b6d35682739977aaa2d51f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c20a247d5563f98508345bc9a69642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e4c01206d13673a51fb51d963b0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af974b157d542e45145629903f8c4ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba5743d3300e76fca705798cca03245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191764a4b6c982e805762b1fbc3c85746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7f0e012d16cdbd476eb222f0ecc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66336b2d26cd561cae6bd45103eaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ad8d486dae7447472c4cfd8a642149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1c14f5881e97e9cb49379e66485450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5780a77a609d120009eca6db6043451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c905d2ae83e6c4f1fc529b7a39bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c253242237482e947b32fadec098453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6928e9979d1ab7a45f8a416f219e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ebe232f6bbf1268fcab6c57753e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0bc4740d3f7ec52cb1e011527a4e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f102711c507b10b88e00aeaa84dc5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13e8c2bba798520f32aca2e8ffca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af8e50aa11ddfde677b14bbcb473c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940ce536edfa45aa5f44e82ed0f22360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7826b82c4830548b2c12857acb1ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ced61b85427e4e5de93850fc81fda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb6d8af60e1da2e817fd5d865e92163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63fe08b2558d9f161e9240e24040464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efa0cd4be5b85e0123ecc9347ee8ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f67d769053f1f57ec855208cd690f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5df96d625a95edb5be23a24d3ede967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb0fd65a7df785a6662a0bf6cb5ea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec857c7889dcf8e917838f4598217a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd379390cccb53d3ed808d96536c0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e51a2801d9af42503bbdfbb9f25e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab5a6b8d00fbea90fb0bdf290c6ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49add2ce19cc442108f833d17aab6e1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0524e6381522a14a91766af388bdba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe31077548457fc07673d4399d1ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40348c87f96f572ebdd4e75614ccf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a374e137a1e3db795878436c73ee9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f431ae442abc4b57e59834c70ff70878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db91bdbdbc39ff12615b4a10d1118e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774538f5dbfb91e337ff80afd8457fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a125bda76c79d079178626631f04d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d0732ef87f0108b2e68f65c094bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61752ec5386c408d38f334956c3859283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b59f1798a2e7bda1e8cf88465791b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76cd2dd0d124f3123bfed76fac570c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639c3aaa64993d9e340e37753e883b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6b0939cd637867a0d260ffa6b7c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86d5eaf119e39884b188a9299d6a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa67595b782fc0b27c1f641282c9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b233ad3b2b797bd6c9bd2ad72ca77690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877c765132015aa6422a1861519f8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e09b87cb9d90c008d7b7fb292dfd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535400bb5f3b8631077e95f4c9f821393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a577ec13215b54b507d74e41ee5eb6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8277e54c00a89af45381dfa3b4a2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638baaabb40359526fff793a70894796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113ab72633f05777a3ea8133cce1b1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ac7738c5f576322e33e93104567ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf6eac978e36180cd95e391c34dcc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488aecb4ca559fdfeb57b7bfee3188b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896e55d055cf7c7bb5447b534d9b41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebafef17e6ab042b469471cacf7631102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3720815ea0345f31a4d8d59febe96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7675ea0efabfd03fc9ebdffc34ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058681af58215fc725aa61f5d411f3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51439888e02c1bc178bce37d1f5bb21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438074782b3abb311a0a49aababfd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3aac3a31c846ee9ae2ad4ab25fa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04917efe7ed3d5d14248c2fade74ee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2269a70d65baf383edcaabb2b0128c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33390988c6e2d99ea44327153036a8bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0e7ee38a6f6df9f0fe14b4cae2ad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312d8a4033ea15d8805ee48fcedfe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948858336c5111102b91101723e361114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af202b5d3c279e38db9c9be7b8d4f02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bccef335b33b5dd8626d9191093b47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d304c7d4ee74160b619fb6ed08dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdbb06bb06e8f5d011156a8715288e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f782e0321365ad8bf316a89148fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341f5373c0d4dd068e7eaf94ea52be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22090b1bb9a8b1707647189c47a32cf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb84d0c4fab707449760beba95892122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a329c31d48ad58798c4676fb2c47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef388a0df649d450631206206b8ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6766750122c249e9d5251fb1247c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb715f3e3e6f74f03f76c348228590c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5bd95668e8bbe249bec21ddc554f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be06a118093e8b40bab71fe593246b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2bb0dfe90e946edfd5f33024cec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7714334f82c962cb035f465f5afa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92386b851c1c648ecd318ba701d23be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31458e60f7f7981711fda101d5ecabe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf93ae4b2b693f3f26a232a2e7d93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b41a367c43c7453673036bcffddce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15c221d0b5d1a5157f6d814fe1cac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e6e3a8ea4d1e2ec56980d5cd6d3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27418cb2b26f34ebaae97f03a24cc472137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f3e1ad51ea26fca16d6335cb2aca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016aaf9dc6cba917eae2c2c8dbd5def139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006e6d6b338dee9b9c6565a15a03a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a086657c8ffdf52b42888ac1ee03c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090d7ccf8fc48d490666d703732fab8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be033c5ec620e8aa32597d58bcc1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf621981efd16cf097423f68026534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53b3a9d835a63b1261afd9776649e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd19f8ded43fe7f8cd523f097657868146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0fe36e3654d5b84538630d493ea52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9647f8fe9238f36712e6b7bcd6bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca965aedf8b44c4bb38bedc351bb33f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7bd378a47d8f029622ef854753f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674fb980244878084a4b74de4929b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba6e93bb73f915cd56a0a83a43ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa75d8ca9f868eaff541b52e4fd475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8c1057877a75cf4c242922b029df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e8368d59c0b1d6b6e61f03328f032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d320be6ab469facb3c2627628a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e4a767c317e05e98d8a1830b7adc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2e8c6b20b0afc85ddc01f37b850e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a012896c95b395e353ca106d33e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c382f4ae95163cf3536683bdac7d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322eee87e7d73f7db5b506b54b5b7df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8800d508a72672f037671b255b2d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff0e68ae9f10796ff5b442c1a3cd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b9698e66b81731447247c625b830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee61fe17d3a916530abc2919e63a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80c5854e27013672b8dda7eaccf2a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26610aedd87340d0d6b4acdb674076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96265d5424b01532a39bf8c64b36ee73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa7d1c7e6bd4692b68089b885dd30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697fb7f54b8cf5c6a55166957ec0e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d60a90f24a1ca7dea89bb3ab848c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379187931182d0e743ffa9f839ed33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac01be3e1a5b1e1fd2d35c3863f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05fb47e49d72c80e5d57c69c7d8f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dbc450e5f01f0ca7247db92c09061175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05d4d1b71418d2d66a3653d4b5a32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898a068399caf82547082ecf85e0e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ef06df2f0c7fc35eca6e99a383e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db6e4078fa0fd2fdfab232169f90cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac4f11d13f6da2bf8a2673809baa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1db4b0b47184e847cde66cbea6b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9201a8b3d8ed232f58f7d66b21f2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557246ba0752214ef940b35f5c9f6cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29e26a22eef76af6651ea923ad8e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233734b2d5ae49654e837ff67192fc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729adfc139de052267c31c9db04def53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c6afe61f1fbf480bcf3632a82f05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880df9c1ecdbea117091dcbb8006bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b621fbb6c0c06b39b8c98804452963189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8cc0004a95feaf10d2f603b7ae27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63176585da870f6252c128db5329aee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e73551f748f413750a0c21c11e78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01f6838118f408a169a2a9ec42e21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771940185560058713abe6a0ec4d7ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be118dac0156b1c4f5ebe07859fad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea43bbf3c223de96b3b78338c2924d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c7d2729e5690aba6a789baa61eb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37663bc1751ee7f687d5c690c8c612d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6fc97c9728dfd6ea8cd008eb8c2f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccd07fe2cdeff17ec04d1e835b16c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb333f94214689a875f93aef3f1aaa9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce71c25c63061b10fb2e757416641202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2510d36f3f1645f460efcc8fa01815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff029aa680ae095083af14c404438c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a49a85849e4bb470159a85da739645205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aae371541ba61113f5f83fcadf7b62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044350bb74edbdc1a65135683d21785207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26dfa5baf0c196c2d192d02b4086c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6723a0cf32eee3c7a475742754dc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee7dde3380631d39c989c34a34697c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c9c026c64e24d9ed99ec940faccca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e54dd58a4c105daa03cd8b72d85ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ffc55ecc0024589d370e45ab49964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f2fbc53ea567f95994d8ed8cd119214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1e35491d1df76d01c3bd3f1ee4d28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf01bb78bf765417410e397b3cd267216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d46af8b4c1be7030bdac7699592fb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413883c539f8776e254178324ccd5ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c9d57255084854508a14985ceae5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d678a6e6526024aa4699843494840220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3de82766e38ba20fab38abda9cfeaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308276eba7a0ac18f404f50216ade8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f961f2a69e0c90ab8feb1d99866a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916c7922419dc418edb00af44de2fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb61815b21bf35d550318fc1f52c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928c1722256b2c1f26e83c59beb4dd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9d64a0d0667a3b2aedb9c0d74fa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0e6d1b6ad747e27b78d330996d3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02354c24692b133e78ee5d2ed3872a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b217d0f7f9048d2b385bc6d0e43918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b4db7b7019d84722c92e1c737498231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1febe4ce27bc38131b526310be6968232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c380ed8739675195a6bc65b312e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bffa3ebd7b9052f9365d27073f6cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac4aee83e01f4b88be0b7706a4cbd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e012493687e8e59304afbbf32675fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017051167bb1f3c62975bc90960cdcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685d052e8cd811cfe6deb05c02be19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9ad895bb7a54c301ee38b9fd76e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b1fd043156c2916cdd4bbb5cdf38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c647030db74fb8a24ef03f034d435a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5552357f7a21ffda6be2daad702d51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa0724f641a76193ed2d0e61157b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cd15e8eff90e7fab08f84351de44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1517d61263152c0475a502912db99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df55679f784b15de957dd2397029b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591ef6baf3e1b1334b483807c0a69a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edca28b65d26d419cf2c740099f550248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e755a459a3cabf9f3d9eacc602fc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a415c9a71561c3cc60de3d866e5db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754043dfa53b339d9290992324f403ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f62846130affa20ef49f461f6f5ecd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7ee1c999f6bda048b1f2787fbbd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef58c21aece31fd0f8d2f6a7430008254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed905a0cbbadedde90d6d3772a924a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ec1badc359d7216e585f18a5a9e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f24b1da452d8919977676aa09262b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600a24cf0a7384a97ca6b0eb0731e5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5606ba231b120425778ddd66cbe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ac7430b7bcda245d9d1b1b0a5a995260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01324668149eb03ae1ead001a52015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce245ce72f89395edbff5d810a0668262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7591f191af191cfbbd52a69058487263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae4153fcbd97e2a1e5c0ca323c02b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c171e9547d4335b4ba1e4e083678c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adfe7f74067ee240b431955448171f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e5595cd8a278e8360628e79128c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3b1528835fa4c2cdef1204831ad0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ce37aed8ad277647d9b53740eb0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429ae11253633eb88debfc473d535a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24394f6769bbcaa55d2914c7aff3e08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615419bec341a80510d3804649dcd54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cdf81c51bb5e4d110705cefe03f40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86463985850abc94ded7f41fa44f0083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79954a20b8e589182bba0d5b711f49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af2eb6018dbc96ea4183ce9ba9948276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37803f1368fe7b9be987cbde6aecc39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2e2056486cf9249921c280cd8ec6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d55f048d044e64e4254a7fd0206c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889ac20edcb9147462c59f1236018a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e379c2bef49c9b9ca0ec86a054358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899e0efc6f9a30691f8df51b17ad50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758bff25d93154ec7aa35ba25dad16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7836d6275157ee7fb017ea21916a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64120972588e863fb8c6ba25a1b90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02e13f11c3bb7adeac9eb42312813286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad8c4b4b868954a4f5d1cd7dca2f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89acae51fcf47c67d17b05172ca6eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4fad5b63379eab8a9409f8fa34bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381c0fa8b34cc21269199e58258b61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb955458555f80f86c71ee30d868fd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09219138e3ee20eb4ac815c7df000e03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c582ac70739df07414df7cd114d5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7212c287df0949b70dc6b5c77c66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a14410bf297c7d6db287ac479936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d485df7c7930f03ea03318e6eedd24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a509484bb60164904bd54bc29bec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d08b49a4b1497e7af6265e3bd7ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3faf961b7bdc42fcd903827aefa62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669b673e995b1159c445f419196f50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571455a3cc1c53395c1dee4bf8989a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf9059cdfda96e348dede5b857d58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281b0952b617f4f4f0d8348fcdf744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a93825b51d393c348287d4e6938f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce238a804c88273c8dbff4f38f323305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bab8c1549f6751b22902652f7a775d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de02c0a947b344049bdcf64e45323a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a2b2c22fcb9522f9b6f5b54238fb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a4347c363d995dbfbba0e451b5e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf829c7cbce1760983243adbbefb740310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01771248e4da6afaf40822e60f1334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafdd3db5508e413a0c1156d96a717312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062aa7776e7c5c54b63bbed510d1562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c2c1a6c1c3307799a5c51fbe305a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d47008b9e6e1e156fd68a32c2ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ae1c9c0943ec59aac0e1c6fa1eae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6960a335221a3073059132779f7b363317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e29b1808dd05c807ceccbe125ad00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62aee7a6aa848420c4e78ec99c0c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911abff761e7c117d1b794e34da92e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ae404a75ae180c00bfb132b34900321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd37dc62a7b5741b9d040696f05d2f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1cd260cc5522b6d91ef993ef72ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43a4a25bd9a3ef409bd2c430931a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb04761dcd314acd8e232ca59565b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b1f7b072f52a188ac9e386517b564326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a13e33f1b3ae6d6dabd7cb6987c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96cb96c45bd70a3fe209f78006402e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a06ca8dd7efe9434ff2f64cbbf9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd991e0a86fc2f6e07853505fffdac8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cfb63fba9ea1e654a9bf06ed6eccb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383b87b89eaad139ffebba1600c623332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb04c78efc39b9e5982fc18f4db1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8342462229e67bfd015ef9c255a63ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7aaaac37fcc588a2e1691fd472f59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5ce93f3bd3347c78be657d6d14e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67aee2f2e650162caadcb0b7955beb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cbcc5f4859b0c74c00ee36806f3ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde74891d0335e5d6172e58976be408339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ddc859367333c1c44661c8c96f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa84915571113f6300e4db1ecb617341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db7cacb5778dd11419c11ea8c9c768342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484c4916f61f6ac5ca706acc0699e7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d564dfb8bdbd5a8731f8d71c20845b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1724729d9e058e63b87974a7674482345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f7c0ec3db4a82e8cb62de7c47f48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8720df0708f9879ac2cb43ef94c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e718487434a502dc6894e395696e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cfdde1b4e31be202ea5f4d1136b36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1c44f3c2d3cebe65e6527e5077f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9d7367679d3f66db1a08cdde3531351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ea0966a0b4258725195f6ae462cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e455db3f6e845cf752d352ea731ea4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a624d6a0c3fe2a146a19023be6ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd47867d8e79a70dddfd7df4276a96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47433e9553efc69b324bb3ae418009f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e4c397b3fb9d395c8e3f0f44d38e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6400deaa3a7be91e8ec688abe78c3e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abdcd65862784b8141b73b08554d9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85be179dc0aa1b5ee67a854da2a20c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525472d09ad04df86566eb8730dfd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2fc2603f9db02986159cc2ab294ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9f56e0791ef50dcad2d7c1f04fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c32824b310f877b0513fb70d5ded364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f5d1e9c4299dcbe33d3fb790fafd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d36d51c6877a2d1c1cce21e60505366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f91d8f305e433a6897f7581b88455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cfb30fc4c08f45806dda2caa86486368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9476a1cef8a43676fe791e1f8b4a34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d008c2db225ed1e9173498f5ec6b059370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc03b16fa536be650ad0cb7360f37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574ec684074899922ae2d4aa047ab2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9cf5a751798161885fbd9594af0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be4a7a33fdae2db7740575d93e700374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38e6fa4d8c92c008f4e950d7c3ce0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df7d1e01599a0d4cc9d2747190bf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1948f8c67348b45f678de94173bc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789a796b43392711aac046a96cae4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e795456ac8850f0084f29f2c870ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deeb34f0fc25aa6b17eeef9d8ae76b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1cdfe88d3ae8467758b7f984bc68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f94be7263c11eba0e3bd990d268690382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462703966b11bc39cad148f28b71468383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609110f5b41abc12da6a3ef96202dae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b74f3979d1e506e03b03e872ac6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae1d2ca432aa843512f6661b0b82b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861b202f82fcebf0aa4ecab5f781ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeb3a30866883b0c7cb80e9ddedb22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3865baae492f5d92fbd3df703a28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc271fc084819d7960b0a7b54259a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc49757df3d0b91fa70a1db6a315d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249f5c728d47b3fc438b6061baaa56d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8992798a80b2bd1757898061533e8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307ebf9283c9378f99f199735c2f0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ecf9e1402aa48a0ad5c702977dc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27238f476467b40bc4e8eb553511f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df8f50d8e4720597686fa14e1ab6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0230081418b3f01d2307f6d4174580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976e001a95b279e4efe24b16e0e0b82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9acb57b353f3ee16e84d0b7ed0d2d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd9c20c73f18de1dda21a8ab59c78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15e15bc720a6280172ca822ac550f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec73d4a48edf4820380cebd2dc357403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283bca0e18b5c1004d4ccc2477e9d8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeec1df94c1ea23a3f1d2197ae3354a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb24bc8e9258c0e1459d5737f56842c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbc59e1b5c25920fd3fdd08bea45d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54bff6539ed30465970548522e4b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d6b69cb442876f04419a212a6939409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca008f19c824c270610477a8c29851a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c879dbf1467a4547924fde853083411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2897ac194f9467bebeeca5f54241d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5a8b495ab86fb95136a0eb70390aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4756a018c48d9711720d8db9961f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec74a16a9f647597fe59239d4a096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153dab053083840515d5959852ae280416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f6d89385ba46c0bc978cb7602ee1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3577f06ee96199067c704d6558731c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16df94b786ae70ef11c1e4a8d8dc701419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79dac018d24c40d9a9dc170ca2292420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d80e705e86849aefb91ca2624c478421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d9c0fad7311a04c3b14d2efdbaf07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93537e87cf851f20f4e81f9de5dbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09abd6aa056be3899c082bbfee44b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f29df585380b9f7d811f5b277d528425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbfa40efd82c22c99cf153942adc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715def5ebd8f93b9af2895c276a1b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad67c0841ca2b80643fb869e04ead428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300a70a8093581bc3beab98d681229429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ac9f08f2f40be3493d193735ed9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75592536d49191df52260b86577b2594431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e813d17a058d2480faaa5ebcaaa3e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed977ab250596f5cc11283bd02fd6a2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7ae6cfd1533cfd66edb420979368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301f26537fc19485d369cd058b4624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e0d7f72ce9d48e05a978bfae6500436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd522b560f56d7a4bfe5f7ca203c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3654a6fd8121b1c528cd60611cc33b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab58f6be825506e60cb9bcb7df92ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73b40e589c4896386dfec85a131e6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f1157db2b4781d5f7afd206fa7be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c655f512d74f000a247d25e650af5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809d1b0b8637d7a020b61531a377d69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7529a31a68496622ce47fc9d2415444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4e4cac2764eeed82db30330e0329445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1926b60afa05843a06f3086884bd96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733b3bc2c99bee2e2fce232c804158f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab7b08e3d68e1e442f8f29756fd1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670c36af5d600ba6068c474c0f5779449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002cd78d2b55aac10df5e51b0e882e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd68aaac3c5f67ef6fd04bab691ec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b457f4281d5d6b96eb11b41ed032bdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c0eef8af1d5bd4bc31f952c32fdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f549dfa072b6a3c8f371322e39f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae663d775fa63605bc73312eb5ea299455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77ef76daa59d2e59be219b2e0ecae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42983632008f94d638620bfd638a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd2d15dbe8e5d5bd88d29a388cbcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658f8258b6da59c2decfe07ea94214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e6ad9a50be57ab3b44874ad79ee7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ccd64741fb0b7fa0f72a440fcf2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510814d104d48a2a55eb82665b4cd3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e2fade6aa4cdd2323fba109a8297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc7c1ffbb1ae8377208431bddd960464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d3b8b4d74ab83ffac7f9221593ff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be419e8fa00503beb59f1f4afcaef7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d1c23ab93f0888abd78c99907453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2bc49c131fda95ea9328f7dc4faf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a772e4de316e5ad1f1229338196b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af0937f09246c8e998ce377e732946470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4911aeaa8c8de2e9740a9fc17407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bce85c4fcb972ca3465bd0e345814472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff0e911518737fcb050dde338a090e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f9b595f5c29610df0458db7c6ffef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f654854212e3dce30164d2a1ea806475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463131bf6fc664f72848bcde2015a36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abbb9d9f225c81c2e655595d554e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d24bbf963cf36d8396b01744d9231a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d510c39047bdd97ba2ae6ce262d7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bed95164ee2e58e7e4ae2f07f7c08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2777dc3adc607131cdd0429ebc892481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110951a64a85e7a50dd2c094ecc2a74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf49bd74d82d19593a220761e3bb3cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289889e4b0eb3e3703ac1a09036114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50296860bbc9b2a4eb84c84e02c8d2dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f20f96a90fd44fbdc8fa0690a8851486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc73bf9cf6b2c674fb23f69263f744487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d17be8b7c2d06935d268519b28fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075e3b541e507d9a6b4e664329dfcd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40f5b1473a7656f91e25ddef8b49e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2f63d703cd6039c71c301dcd2f44b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e9d2d65c39e08b8b406994535980492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb53b2d70a6a162a7e56b79098c78b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c27a923c4d11537dbdd7ac0771d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6d290f0376566e303e6ef601c9c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768445473ec4685b87535d61c9417906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa231070eea0527f044d2b52a3af3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e219cb677dbde9a1ec28e82a98202498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d49da214fc783aa2bf45f19e076e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d8cd4969096621278ed81ed504574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a69092f81805e519d4faf07123609501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8102b56104f841fbe26b9f72d7298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e52c5e6b6cfbcbf193f8da8513c8c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3aa4b9d1f4556e074d819580f1d87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3006367b794621cea10e2375b8ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403765b470733b63a798ce8052ce5a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee6d679098a3e7b49bd4ec87ca8ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f02b8ffadb8be73408163833e626508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138288326461dbee68382a8ad5a7c28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5fa4b54cd6f7675b7c562f141f844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161200a94043f6d84b7229d501aeff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be2e85446c57b0e8bf846f268606c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d73f07001e4afb318ca1185926a00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7591c589cea8b09a6617811b3945514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d118398f6a7e4c955779e0f8b6f4c6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550989e01c624a9e9e31b63cd3150838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3219bbc0d27d87886b3f62f73837f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839d3775f394a604b5ae664afec753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e397e49d16cce09be05a295ef456519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a75850ba6e232e3b13a0e409fc3f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2c3ab29083be2405644696e1b22dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd60961fdbf1e0f29521cc55bba6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648600def9afeb6d96dd4cb12cc5764523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5416296af6658b6a92c2160ed05d17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c3eafc7b7ea5b9165d015a2b2100525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ab0a5466eef625d32694d65d32b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626f3c120e007e027c821631175f8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f7d0b3b901f8bc41340e16882db4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fd68d8bef12a39a84d86459e5f72b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05ad2f9df8f71cc13732435c05215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb06695beda3db3cf4b7ddad7d0cc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25931d17e6ea85e9bc4fb28e344a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad42fd008a48bca5fadfd40b5fa44b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680c521158eaca9bf9ee6b8f9d4bc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029e722ca0bc5f2c6feefd115ff778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebff24128e16b2190964545e9a0ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa7f489c9faa9376a0466fa0f5c41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f25113bbe981d1979ffee0c238d5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9be0629532a7ff52f4f7032c47c04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bedd5d4ef6f467154a4c81ddef467540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ec5647b64f1738d9d8903e13eef2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6aa6c921e8769f940b6065f823478542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a711454c383c76f688fa94fd57fec3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc22508bc33ffdcf0724a9eb0fda53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37239256551ac31777888265fa529e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e223dcd81e889d981c5bd56ea3ade0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94cd894b88a67f2c254f41d5b8825547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8bd535bff3a8975a63ca179e85f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994712a6dbca7ebb02e8650560090e7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161e07010526ded89c61eaedf18a0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bb844d1fa66db16f3ee9833cfaee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fb614214969c35daf3e8c1aa487b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309da792a5b8ed5e46f48fa291664c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09baf0567de2c5d94fb02e1ac7db99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64e33114539de74b639c8c4d25f91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d5990cc592b6a40edb52ddb39481f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0fdaf09a1e525360d27b334e90d51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052981d33c6f6a545d683544b8e4fb74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320b9c91db5bc2a80507cf3774d7fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0715ad32c3268da308f2cde7559d26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7e2a2c939bd94fa04a28e3f9ca333561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c5df6dc4e5f8edc33a8e2ac892f72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a67d5b5b0e34f841ac5cc3c5033344563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a1893b19f7860eb82e204d57fb2fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401fc27a669bed12588ab3d80756ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b361770d52f70fcbccbe64b0434e47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decdef2e48e6520fd0d4c06f817e73e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8e19bd1526fe7e7b83f0666af3fb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ef1b43b52e4f17ce0967a6b605c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9549b34bc7c473962415833c22af0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6cba363992ee3e2d792b98b9134f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ed21e8cac5187ab2e37b662c3c43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a154d905534314290af41bf1f71a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6fb1ac86add4b6ac573999207b2fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9904dce1c26ee03e3c3fbfc0787b89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c030ef4c0a4652f698fdb5505cb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f945639c2e73d8d68cf2a6d102c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8925bbc4495d87e8587c1864761f87f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea708207cd37fcb4a8a8f717f70a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063da35a4fb7ff30756b2ae4d0e331c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08171fbdcbf9a1239eb9bcae2d51d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d13e163dc6b6e8839809dad7307dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0641a68c8acb22aeab07d0da5e337d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed9ec4b9df69084d44173c908d032584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c883dce2dc5e4b7c9af20dff20a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8dcc0045da49505b7e6461da59c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e7456b992017119daae244089f5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffca15053df2ed6ba5043ec5357a79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a3195731a980a95ae935af508a91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a801c21ff56ed3cdcd336568489e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bea6e4683cd18cd01acd7b83b5c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611debdcd568a7073cb7d95104b281d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035130bdac188857c83f67a5b3b24537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed412d5e73c0a1d9df5c2588b9e98d8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f18182ab172a01ceadefd375918e56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7835dc4f7b2e1a24b73ac243aff03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7e876a8ba8711c38e4d5a8fb61dbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a76d6095e1432187c5e56403262e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41186b80178bcd1dfa55f4a3e75494b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f47b8650efc6c4601b8622bf0cf56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6599969cb7b4b172b5dfdd4e671f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d523f336d317f511dff985394d42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4520b47616a9b62e1a405b22960e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50db60682397706f80338fc07657f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b94e3d7dc20529ff043dbab22de93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c5eb39c2aedf812c14d04cfb2a4cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14b4d0373a41d2f214292081d9a538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e89d3eef8f3b82a32f0688fd0226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa520e88881565f085f3772b49984b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3ed7f749c60794313af497189a51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa859b0c9503377a5bc11d43161d47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730fc823f1173e277455a2dde1c657612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b27b689430180a20e7cfe5f4c3e49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04fcca2eef1d8fe55cbcd58e287f4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f17c3f98c2c6b53392e5c93f46a6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309de94dac107423b4746998199c62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1befd93add9ad97d3ec158b4174dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063cfb67fb9dc79dcbf6d18c958d1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d374541b8644123443239bfe203b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67169b1de0bce57932edfbfb24a09d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb420c4fff9ae0719448e31d5d3dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27ed37d445adcc43fe155ca433ee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f0643e678c01b9acbf43e15e569c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c1518af1435e004ef100b680b9450624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5679477de5d0ad6a4b5dfddae3646625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a2aa8078095a6be795317d40f56e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d589cdb13a52aec03bbd38ccf6d13c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4b4dae6ce76d6b02430246f31a11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25e39fc1e1e019680d75af3c94484629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ad01cd98137cf0790429c94a9d3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b48263ac5c5a611fe0a4effb246ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd306d6677552d494e784bb51f02624632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f47ab77d54f33879dbe14b06f299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69ede5239d336951f4f2f963c5d39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c8d81836fe69cb93629032b66764d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77308348b4b2396abeb968c9ddd5fac0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad7fd49f0a782dbad90969ece94e86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8223345122dd30252a6d82bdcd26319638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e9932e32ea8e16e7579430fc14ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b28ea2cd76aa7ccf8f1af61f2d29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d7dcfef362a5a74bc90400e7ab8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a65fe25df9dc6738cd6bf420a097642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae717fef47eb1f210923761c2b1e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f54f8fc195b8f88a347ea3e5271e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e32352021eea4f67e5f9d0d4c22b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e44b3d19d32b02f8f6d94cf742d6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e939a0568147978ae014f579be2c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfc7cd26189c2ae151205a1e41b8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892962607b565616b0e3a7b1a9643bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140404b5783fd1481dab94ac0278b25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40f9d02ac2c356950d05a0612ed83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909015702e48033f2aafe604f640da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae09f9536f757204fd7662d8f78ca2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ce03487b9dbda9d94bbe463beea8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b81f6f894258f11660cd1881a2e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f553cb5496629c589653a1bb24a20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767997fac722264cf00383ca521279a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8792f199ed2cb939856b090682280658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0413299cf963f9bd2ba0a559e75eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d7bd4f70e341d72c416e3652ad42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b980095283a39d7b0e20ee8b4f324661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4594165f002f99dd4b6883e6f7573662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1d1ad5942262d377c8033a04f46d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a125be5eae726d529db538cf3a74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9f2d954e4246368f94fef3fc011f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240debbe33087101fceb8a31be2574ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e110d65df1be433a11b6df4c4e897667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c93dbd77cfc7a6b83562db8c4537f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a5d90b906fe61dfc92e4f2c90d27a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7511e5257a74fa8cce188be48199670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce705642336f8d58cf8673ecd7251d84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e32441abf87140139e126a6b6fc176672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf29b7310964038a46f7907c8703a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6858533d52a0b55411aaddeb98a3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49df82f43b214d1a5e059051bc2585675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211d720fe2baf4bb2265a8b2ef4afa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13727f7f04632f18e4eb030f73824b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f75d4e884a3340ca94b4419a7530678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d372352d1da649ec92834f4b86032679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded45b298f17721a25ba3caf05efe9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ea316ff49cfe48700bafa9c5e29c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1994ca64e790e8e2ce3b4c03a8a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decbf41fe7a1ba02641195a34fa647683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc1f10461ea1f279b8bffe0d804c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adc0eceb60b0e717640bd46a83668685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92747c3524146eda9bf6ecd155002ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1c631d6d7368b97a6619cb55495b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dbbbb641d9624811eea0850c6a9c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60bc87c6fa8c4ab9c4fc26e34f1872689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f45e7e8ebba3313c08a3f7377ab0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbb0f0a9d17a237eb34ae178c928b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e4e20455482704c355af3d2a43d7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9e9cfee15ae2102dc36191f43866693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d646896d37b244e3478e40e831fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce3652a4eabf427d7d9fd22e9d721695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a69054ce2ef56dfdde652e9438ad03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bcead28574bfb929eefa4e675d510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9d4ce99c72c39ddadc2bf603d27e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a387b1349226d3c407d1c1b8a754699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6515ff76d6a3aba0079e9128cc02e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d052dbf566fcb42a514493986090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3a34724b37eeb3f37508dc6c1ed5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420377eabc341f957bbcc6d86c09b40b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204154e59f1b4e705efe82c70e23208a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3cbd82626d8a978819dbe7ebe8dce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645b7f4386404b810af20e21125265706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7404b4d588e0e8bd375e88bf5b241707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5e27a792cbb8f49bc668c8a936f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe5c4b6bc38c1d633aff6b1b09057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc33cf73f1966b8b1f77b5b317a4af0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df45c787ea3f9cb6dc072350d14cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebda7358bc67e08b8876a4c5eb04d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f69d3d3247d51bf6a9c80a434d72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657696b6d4eb77b0e909b942dd36a5a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255ab6962fc341eba2dc3a2048c13e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779fb94640b848a7663e9acac59c45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae734d8a0cbb57af4547a3fc834d878717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a455ed9c0745b2bb4dece4c170a7326718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3de09a3643d3ac4d4e4dd0c4769d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ede4199286585ba01a3437fe2259b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6458fc042dd343baf554a4d2f8c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47393b872cac445c3926ce8f0687b5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb32ee209e7d47f35f67e095e6aade723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f3df4c2f4292f25ec4ad61052eb4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278267ed7313901381339d8d7d4e832b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f321371c8c9e90158dfa9e682cb3b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd1bbe78f509f097b3a9c3046bd69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982c493ab429afd59e0ab546e702b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf40938f01657ff203b452dc0555bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff89afe85f71f97eddfdbbd88026568730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a1d89cb3821cfd3112f67dbf461c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8de0c0304ee41645f27f2344de75e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc68b981b52a2d98ad7bdbc33b3b45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de83800130b60657eb51d7c48f3448734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292be897507864f816e454503d4201ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6d39d7f5d847d29f4a2390f86b63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c9419d6f802973a31e04e1b4f5d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3301fe4b4b6d10e75c0efdf3cfac5a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3226d580efc707ce72a0df3483b07a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1e026885d7f472de6e5193c5ff01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eeba4f1b4202ca6b9acc96e00b526741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36cff09f4e07bd710d47aee65c506742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be67608ba328b53e3078083fc86147743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753d9c45d0da8c8892175fc0765bd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ef42f16107347caa31d1cc9af4bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec2cfc81453034a89b8370405da6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d0e566234c55e5d8ddfc5db8a3b6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51115b5f5e00b49ec228df56dd1f290748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe371d48f326e0458526cb2a548bcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cdada7da4a829e461b071ad981df1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93b168e4365a45cb353492a179b98e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ffcc32080ee70f3d5109c30b1f850752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0d348722e0abe1b8dbc11f5710e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f332e0de0a4f13373e92f027dcdb61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e12599f7c92caf3dfd57cd845418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7fec44e42c4b83903bfa1813d1a78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d72c78321d3449ea94f3599bc2b94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53a43f03f524d8ed12c310f347b8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2848492a0476383565830d2224f570759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f095610d6e72fa4bfb2c127765f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6ba737ae0e153e0ae0c7d89c8b29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d7854810b728ca5b22b4a05a3ecf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e817e4e3459b7b7a092e4c1fbc3e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b3d072e9aea35a39404047409ae93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073d885b5bad3545fde8a33301416a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2acbec89ac3b93027bf2ba48b42bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe3fb545a815dcc3c32f1c222bc83767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ee416e70c1df0d277a692246c6da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157acab8fa7c428017484751be0211e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7533630ae58a8d914271d3ded0f0c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651ec8b292f7cc26bdf4c6d41cc75cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d3f4cd066731e2b8bd7472846501772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932dea090706153c36621df11e5b7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14f235b64d8e7067a4e388f83d2fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05375ec1e88eab483bd956cf48f8d9a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6973268ebaa393967b7a6bb4279d4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be34dd3835da2392cc0699cddf33a777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>