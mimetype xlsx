--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb3c8db1c2dacc7bad973ff9a1f541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ba3fcee80df2b9adbd40ac64455c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a766c9efdeeccf4a151081da7e74ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ead58abf22b1838b39a4649dffe17a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e48b4084cc455862e11a2d7c27cb085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cf8028c843a93d64ffb9aa4a0faa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682a80d35b5270320be54efc970f8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c45b152d47d9bc1726a140588df98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e90ac5f8b39c93474bbebcec462bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e4ae3d6d08d6e64e3a7abde55a0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64abf2e3c142d812f39e42b8618ac2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723882a84cac20c4e4fac4a60b994e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe16b90dbd9ecece21a930716d0a5b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175f7443f0ed2b9def7209b18a299a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7e8fdffdf647fd5d4abeb63e16e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fb067d57d91d314ed35f8b269f36516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960cd0747c93fb3494e80ffc09f23517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f8c12cb8c2124d6c6eee3357bc90118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87352753652306bb5e17808c339a6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0bf08fa6892465424377521a5f3d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07e05d9f3a149a0d8268a38c9ea64721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d558d9bc37bc1902d114b34ac197f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39dcc19eeac73dfb4f1c6d8c16c86723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97e70c499f23ebedcb6a0c68562ce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e43bdb21af8bf0f337e2e843149f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae09f031c1af79e8e2fa72ff1456426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87523abdc93592dfa612356bd85689c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba3419e25d3153d2a14476500005f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9216b5e400b374f8c09c691487282529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2164e87107b697227b6608999d066a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01779bcbd32c7679cf033c7a4d4ae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308fb2d2aa53ebc4330f2892d87b13832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a7fa3f7dc146bee3d1255ed155b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0c3c6f58b360e238954da6d6bbb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc60e6351812e68b0780179a676c1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743464c2b2a7a15658d2fae93a90dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317fc92f679bcf29b390fc16ee3936237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4226b0791cd988da25ddccf09076238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ed995199e79b20c2b5eb812bf56c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ea7293c1f61421896eb21712f6c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49628cf20a8a5dbd10504282996bc5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670c2bafb0ef9ac7cdf435248b4d1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bddb5265ef14c1a127fcd711f2d5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6183bcb7127f786c1adfeec1e9ee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282e046ae30708ea67049552471fb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239ed1fc90a4e8eca4945496bac00746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37417d79d0b0a875d19efe9f1a2d39647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b2d88b4f762dd009139b27ffb39b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a4228fac5f807cfea7380a72d1e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a373cf1bffb1c023c1eb6b48f815250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03103a77c0a812faf3e9ad3711a59a3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a3224a1553f087d47731fb16421a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a6e05a0d22f2713dec351bea1e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed7fd1a3af5f59ed7c483fd0e4991154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf301d3f3ae8fd52ebbf97a86fa5c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4adefca2440bdcdab4f41c35bb11156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c13e73e423ff93feae854f2d5c59857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edef64a6d46074feab29de56d93e1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d4694d574ed4c945fcb18db42ca659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587134c97d6ae2c67dc867f983ab71660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff6e9cccb08d10ff48a09ac4c11c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c00aab34293e6e8091b5356bf45e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78741b249c4b58a2f80e817350cb73d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e0e4f94c24eaf6ae872d50f2ce5a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9cf38403af640199d3ae010c0a9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656accff1ee873fa5b1ae443719b6aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e2df6874c3d6e946b652dbf9705bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e65cda3147fd97ead7f50f80d001d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea15759bda9a6e54b84392c65620f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73be6c3cfa788d81f4a309de807f54570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463cf0f699e07fba9f5f2ade7c1a1cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7725e3b7b7f1df070a4c84100dcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d495c8dd28eb69d23773cd1dc9b87473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77708a787e33fc9c6e4dd6c10c927c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205550f821639fda77a38e720f214a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd946f9cc63bc90c2daa6920d0ffa8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e4ef725a792559785a23b02243a8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef7df13a11fe7e9516b44beed755bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fba68e03e816f8f73bee0ce3514e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420b2cc41677402113b9036efc786280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c7d2c35209aac7a0e648fe491c60881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54cb26ced6a242ffcebfb2eca3711082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e8637d440a5d627d1423b915115483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e783541504496d98a6530ebbe0842f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7312807644eae9671dd0deb580c4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb43382006e175d8d4874e9d71b9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7159e3b139779c6c1a78d718df58a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92958b3982a8d61136525c9498ecc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1a382534d82c62dceb53faae0712e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bfe3362c0fb0c4451bd4d8083ff4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b50de077d2cb7a91fcd49532e85791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebaa5439610d1e2a7475080debf3d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf3e5e4ee47a09e8d39cc9df74ae0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536888876b8db30ab3f45b449e41375d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8775a6f0d61cdc09e566e271992995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe44aed7129f46705dafc78879cd7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9c4b0cdad330eba0aa51310e34aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea04d917ee2b81b1a71a933beb1e7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e52fba07c463d61acc42873ab81899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa73625e2a6023947a5039247b75da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7599c5887eab4d1f68c69ac975666d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a12cc9dfc985204c2a90d43eeb8d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c78f02a93f0bca64c23a4b4eca91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473ac738cfc0da6ef2ea65b236774c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702913ea6de6b3d2118ddbab4c6c0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfceadeab6e95b03df2339ea8c8abfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a23f9efb373fd9773c7f939ea589f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282875420ce9e29da56ba77befd6b4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739f42fe0ad5e1fd85bf5c83322a84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606120509f9bd00dfa0f5d5eb0ef2b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5123096ca7c518da7acffbfe72e1367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc103329869e1dc18c5314c7275d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d4f6ab1b3ca4b724ce63516a468f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294133ffb9709abe20df3cc565360fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf2fa2d37a11702d0227cf184b3046115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ddf18e6b4f6966948a5fed4a8bf0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c1d9207c2ed40bfa3e361f40e844117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2ccaa50694d529912012933f0214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176b030ac8baf59dfe59ad18b1e186a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82caf3270a920c949702549177feb2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5cb4c760800ea0e5ab59c8889ad8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc81cb519f696c24842cc551a333fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf89e7dbab8cbd4d786399e014b1be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7108556f9a00dec456897c568d49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b76edfdaefa8e7abe6d5b6b5e63df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc6de680aed98b79f1c218333b8f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299d3705086b71de1427b8b14e2d30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f78554c75cd1c3007923b4bb52915b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8a697fde0355523286dab14a805f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109439a6d88bc9ff344672a442e735130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf4cbd368dd73d702c5b6ec86a716131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5d8a34dc46c12c1b206304de8110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e680e6cecbf178f0cc7e372c2901c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd97edbd878a1def3c7b770b453335134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed93b9ca3b0873864d75a32b917985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341d94a47874ac09d15e54ac8fa245136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9949c1e7ed2b6d5f258cf98f1dd9f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d54bec2b49e820554a28485195d3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43a4659ab70e456f9c64a429c8d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3df79737589afddacb9dcac582e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050d47695d3c26ea5f12275b3f64af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56202ce241a246bdb14c2e754d33c55c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ba33414319cdeefc08b21f06f6c17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4841ea8632098f635efafffe9fee68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be8b0de78f8158dbc57a760298494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22256f725414ef9d686ebd75cb6456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886941ba0c37165d56f31dcc86a5f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794cffc956401cefc5e9934fa76d95e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba28a4248a27d21289e36e6fd112f10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e21fc272ec48c7f0e858b2418e7c19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e082f6e8fe8d5b7870dfe621d5d2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61dc9aa15a703b195a20dd41017c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ee3661b5e89a54c87a696f4b7dc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af161a749a4788560b1c8e7e81db7ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169dafc6729465a08376b40fd4398bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f3583d9e3ba52470c96fce7fc698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bab5d6250957f14a9d141d74f5ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fb6f5b48a48e0a3bec881fd1c786158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd9b6201f9311a6a81e4787db498c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a53cfdfa2d9f40dd48ceefbbd7b27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a3149399f7cf7243dd3e40dc23cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b5ade3fd78e18f0647997eb81403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04de0131a483f746e0ae3cf193dfcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407378f6f22a586e766cffbfa3227b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4ab7c8b1f9637894b97e7527ae06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be24d13dfa4b1f70f15b5ceb55dbe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0542016c90aaeef2760f102ea1ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ceedef6946bbb924fb8bad5886872168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ed694c9fc355ce772922b3d1e065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1fa3373691218e9bd0d9f96ca362170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c0c40a54d2f3263e426348841613171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7143dc1edc71d445952cfd37411efb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c4bf33388cf11287a505fd4f49786173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491bacb12242287d8c51b60ed40f7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958619fe8ac88d466288050c902e5121175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4d1f1589ea2adc259559ab772217176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf966cd0ecca8cd7954dc1d2e4d6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1111fb26c0c38f1f315fabcbdf4451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526086d3584243b5e9666724e1fced7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ff692ec1567c9388673d07e1f6956180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18c1d3a90e425bf9338376a0d7d874181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d16dec0c594676cc3aa79c5a02da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71d7b5faf4d5c1b4e2b30857019f2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef4ed544e1016a14715a56d51e8cc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512ef40fe9f255b7cd932e4092921b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345b08e658ffd621d0253bd12e6701e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327054012b86c06b6e69325c4e786176187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1feb8c5fe574192893852113c0f20a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bc14a46657f9cf478d078cc829fd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100de94cf907df078c48a5be796a837190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c901fd74f3357dce718c5ff76e8c1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1f1ab768417c44472c0afe034796192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b123355a40bf8288f25693aeb379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b574bdbda4d9185a8acdb0442fafa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf5eb22a24e53053347cde62429bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85440d3507bd9a4b1b3e4318517b19e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445999962a5c247d85da52b64bb43f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115ef3b988948789649f3ccf223ca8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcf4f596ed2dc6c63d908dceef9fdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd3d88ffeb0c4573f629e10fafe0e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a5b4d41e93e4026edd241fc1bc281201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27602e10bd8d4d5fd3986daaec89e4bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0ff6137a75e4354ffca6e2436cec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9a1fc412db31b50a7fa8091c5855f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67a41507b5a5f7ef3fd51603a3fdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef776526a1c2771ec17c611b7b247c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e972277d42fab9083ccbf0097d1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb9be161280c95344227fcc33287d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a4498f5fdbc432f438f9524de9aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6983431ccce8abb0f78aba8f04ca5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cf0936ba48c12fe6c5e593551643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced538420e21e64b1e7006966b7ee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a221c12c5f6e4a746531f5fa1e525c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d20c30588eb9c42560e90d0b3b5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432bd40c3e4e734e2161da3ba6552d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8c7a18461d9d13ad7f337984e4bfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7b95d2643fe410e3703483b049af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2b92e0bb7548b89ffab9932d0d95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc232b4a5c9285f79e3e9f3f039a89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238105118eff4f76fc003d6bb4755c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6829845edd1e910010ee4e6e5607221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9173987d7e285b9650ba87b2cff88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327decc228f233b6a0ccb51269ba7534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c66a4e03cc481bcd81847714487b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da48332687a53019ec6cbbc1ea2571225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c581481d928444f700b4b0e7cface226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d4929a152f4e8b7c73e6f6e023111227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea1511e5724b20417acf6b0c796cad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dff63d72df304e1b0e2fe12a4a639229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe857d0be09ba844ae4e19565bf7760230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedacf58e662f082afc06513dc3f7d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1641efc86f27a51c36e699e34e0a22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe13d65c22b823dfe4f2eb5f0338b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef8b64d331007de1bb0b6440f8e08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e898ad49418a4fe2979f6363aa7721235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7428127f6dc95f02017078e4097ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085ce7ec2bbc4be326092c57074952237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f70a2ab86015af6285a4437b75cc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac62ed4998fd46a13139e95a69f8698239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2adb416f85b91856961ce497e9f5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dfef4d5c284d6511483842899993e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9449439bd43a05e6560f62538218242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1042e4e482653a8125a741a2ab9767243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624358cf58dba5e16316939d95d2c4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be33158c8559ca8292674917f5338245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345ff3c196b92b58b88c3b52159f31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc213de4b150d26d2d008a3fc4d45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688b909e7039f940766510554c4dc8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6365bca73dffa3141489294a753b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008206d51d2c6f505a5f1179695f4177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314386273b4538057f887edf533d0d66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b09a9abd6e96ce7b499b143792e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84b221516aab22691d1faa0e569f35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a745e568c8f23cc52b5d7b6c1b977c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593efc73a0238f349cd87ddf529002255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35487c78e20ea7d1484c3c3d44f02954256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90522209990eedddcf64138cb79354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db9b94c7c4a75a967fff43c4966450258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af396973b974812ceada0bd08f8f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27318106e27cafae31ee025c02bf964260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07676fb7aafca91ccaa2de3439062261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596d1ed75c5520ad8148760cd828db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63a9550a4b22578de0410c0ae7e52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1678f8ceaa592ebdd4a66c272d0539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9536a407608d88fce669192e8188b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb89703d3e1b2f14495b630000405e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddadef21b0b344b885630fd2aadd778267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d2603343c4b82b0ff34dd401cedb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e07feec41a331f87574f3fb29fb60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507593ee1ee76e570f7edf96d1f78bd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3c9f8de970da5f821f2223a1ae6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f19064982142045a880d0f0a02ac5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7bda5b6495a28012f7bac08d6118b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c65505fc3d18bf8a7ee5e4bc95b07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036d0cea81c6a4e5262b0e2dad22906275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd5fea3f1d15119f264cb880f7f70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3ba92224510d94ecc77a6e32aee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a234239330d6c8013796a40e646278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed289b2c8abe7a509881e46d616485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff020576f10172a12bb87ff4d8e429e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226460e45c2be42f5392606652a21a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb479ef211768922844cd85f2940801c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836df693be6b78af902d7e7d48dab33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70ac885407648d8cb207a6687e3e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35968f9bde86e29dbb72cddfeaaa3bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49ef361cc62220d54c7d896f1530f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b417fafe9641b6ea727ab60eccda3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac1603b67bac546258010560ac379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dbc55a2077fe64dcc859477f30d46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd55e0acfc31ad0c9996b8c6dd3da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8c681e8ef380c4d59e524307ff18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f84adb3bb3542f3485d5e9e19463d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae409d67703f48543952b663292b183293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb9a6ee1be9c274cf5d8ebce6c8b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6a25788f5417148690ccc32550b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a03cf6d148bb927c000e4144783e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f64224413ae15469ad752d1466fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e03f7a948baa9f22220952f36f8567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c12b3d5ffaf99288842bf368b41d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1cc60f8b1dfb42c16d113404d1cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958771668d6afedb5fb75a931cb8a5ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e8ad716033c3e316a878b89d7cb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0af20c72b1ec0d529c3d71bbc7d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd6d2541ddf63331057b9adb29ee8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9e29efd08f8394e478cd70c55c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0889c2fc992b4c330b7fe24ed670a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc91bf9541ecc6631940af51b805da5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8765a41f5cda703721d8ce21eea67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2979c3ea6869b0f7fce4e44b27c84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc653c00e2a981dd935e6ddfcb9d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3966a4cdd98ced11c5c2975da85a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca1829adc60e9bcb78297501b7fca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bdbf4d023aa678755d30bfd3fc05a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613122c38b067f78638186af87d9f9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292dae0c468b0c246a0b3d45ac8b59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c027a2b4f6185583bf2de23a6322926316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2506855f510f9239f9a208010f91b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f28755415cffd8664dcbeca56fcd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a4d6607e21c603588ccd9f45af81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a6cb1ee57e7f5d06149ee9bd9120320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd09a6cbf4fc23e6f83206da9fcb48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698d109ada457ae08a88dbe97f4b83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2886640d8aa3f18b1f6ea0a9f43dfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851adf4bfc743262e96d91e260be0181324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45ad019845ba57d35466a51ff59c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f722684246962576048ab6975766326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51252839a9d33472d300dd0dc469d12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d5e6fd81dedaf9adb0c41f632bcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf71c28b0bafbc3bbf35f315a5fb6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b0cf0674d1cb6cbb474874aeb9ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac66e017ec229690dd6b5dfafffb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1415e68701be3b1d8b09f9872dbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574b0d3c37799f36bb1ea96d5b61894333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a81a185dd460dcdcad54bd3fb0aa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b265ca70c5e4f3220b124c4c4d34e7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849b313415d24d398c8d90511ddedf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826193fc56e20e3e0901e20f45843c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a8c59f0a53571a4f5377b86c9bd46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb45e87511c1edd0d5ef516882de48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20048d78ee58a74cf841a2976679756340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deed4fdae14e45699d983b4858021a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376650c042372e052b2d1503273ac6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521fe0333fc62c5f5b434bcbe34faf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76313722068ada9c2336d94b136b5e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c22db01a06d54aadab62f51878c5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414dca87c7066468468f4771783d2b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ec52ebf11438ecf4f96eed02260d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d9e682456b36fbc7a33fd008ea41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5302588cd82f2e51fb99aeaa5cf5c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06ada5c6fb37e77d95a4e56a68d3c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1744e1f9c70463ef1c01b8ca559e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a21e5ecf743f0af5fedc78fe51f24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa410591a8fdd83d6bbede0a7eb26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725ed53bcb4078c3f9627cadbfb6c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c1b820d8dcc6e45ec1adbb077763355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3ce022cc9ec946e1f1342d63eda4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d1dcc0273853a9d8007ec1cf81569357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6cf651191883551e56630a06f835358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0ed94c796e577e6ef4552b8b03fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e8ec598c51a3186543705e188257360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bfb629e1129872735d7f0f39a1c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44fc2e1188c8114fe2d0e94efcf74d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97749ea2b8dd85830bf0bfc6470259ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf73f4936746c2ae17cd3c49a6e10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10314d7808bc886054b9ae87ad66d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a39837a379c5137349313c8f537d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771988cfefa82536b11daa254ad33c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b3e914c8a354868dbfc6712fa3a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c38d562b8dc95d8859eb3740081b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d8cd2226d3e4a7bbf0a991453341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03395007094287670599f26d3e04bde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff24f7e7647cdc367c4dc4861b44a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adfa70f85a6d1e573be2d3dca2db09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6279d717f5e387022c0dde57f457dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5988fdb91e383952fe38bdd7e25f75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0835eb7d3cb2d4958c995281ae4266376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44b53ff03b9e8784035c5374c066f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4916a48868f95a868e538e53a9fe3a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c6be9ab8ae4253a776fc51262450e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7693c726d29b8812ce6734dd07ddb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc722e0887cdd70a6857f5936104ea0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac45c3c106ddf9d9ff92546462cf9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb4e202d0e10f27e244f0cbe72ea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5804ff07391657efcb1fe5743672384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e28052db4166e8afe3380549dd2e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ebb1b3ca8657bc86114c7012bb9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e0235ccb7a73ab1ff608ed2e7154387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024591ef0799e0a9cc5a0c9e4e148f6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7718c6f9d92c2f3dcb3f74ea3ce59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823eba1abc495cb3bd48ddbafb9b705390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5de61d15534f95fbcecdd7b988457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69834bc567a9ecc38240ca75dbce10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742447a971aae07def0f29e5425b3fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98ef92797e5fb3a0a5562c0596181394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01fcd8aa85d6da26fe8eb698816b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91babd17697b809b760d26062e1d083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9ce0bf118fc31215760e0ffee223f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e962e7d54bc060bdf4939a0d62f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5de5ff3288295c16064126a0ff2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94918037dca8340b7f4277b727a3522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ae263f313482b0fea478ea181ed9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e056f60d742f1a3e128d0909031da61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c304e0b168cdbeb3b01502b3f8d3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72552c4e9c9680ddc514226b8602b4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3081b1c9b07582c0b653e9b4f804e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f1fa0d50c64920c837f1b04adf43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33528ec8abe3c98a6810a848bc9a3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b8155ca46599d79786fa5357314e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6305a40dc1b805513177744f328092409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74516d32e6198edb277bb13b228d185410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c71f669b70b06240369af7c4ab0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fdae81699657e952114eb6683104e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189be304261ab94b32c89aa65747598413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75ac238108351cc92bb1c4c859472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875cd19a10d9e461dc85803b589b26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6440d6c7008b7922d85b52f8fc981416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bdaec26d47bc725d4ecf4e2a357b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4f1307895ea4234eacb934a8eb84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3a02511728ab71bcc040b637c074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ef610ccea4ccbd3da087ca6a3331420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ef17bde474f6c499d38777ee7320421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922aa319550c1cd5a72f8b81fe303c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced299dceccedf38e12c6e255764eb50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded653a3b25b5e991dd533243ee7d31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd773674a0593a120d39cc89989e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ccefea5a62ed44c9dab979e8fb8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b13ff24c00e55086e560f0b30d0300427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d597ee91ffa0a67a283c9c7c07a2f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25944408371360ff280446e03bc06a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57bc57589c3b4d619048084440c15a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2af7b26288ef0702ef1b0679bcb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f820d0a3952d88b50e6cdfaa00402e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb89d4572dd3c58d9f24d6c4dc5fa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32083850314360a3c812ed4a432d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e78f66c73e2a166e9010897169edf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf1b25ddcd504ee2a3cd98876d97b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f79e802d6ce7635b24b468878d1fcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e406d6ae18c3409dfe5d6ea95fdfa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba66e27304cd89897aeff2bb4755b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320966096d07c9c8e191f7353c7e9c94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807d91b831a09548fcf28a5f956c6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572c6babdbdd3e2c4cd670d4013da9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59173aa5ffb043182e2ce2fc31e2fc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15879eca1ef243c65e6838ab0a7d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3edfc29e7a9728e220503a72fce3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149c6b9c4e1c4f09ba06621dbe3f1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79321b2e2cc651c315eadf7fa7819447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042290217e8b5d576a65be78a1f6b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec0a9e7eb5d7b6176a4e45d3bb328449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d3884e5953e9db7c2abae452fed6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb747f4c79d8c4a758abacdb8816e49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282a54f5a76b1897a5a14697d5e2e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db880b2d72b4e0b193a962c47e18ea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888616c0697ae95bdcc45be87413bd7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf3577e4dcb9b3c159a42c794f9654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a3489a400f6dfd4de55eacf0017b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7910a8f7db0504cad8a351ad897e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3dcae954e484120716df6cb81b7b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337269fb7382d33f1e23668693e5f656459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdeda104add728bf227a7e5e9f6d39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e559cf82cb74f26585476be9be31a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff56e1a0ac670d38d63dc865e8db21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d36cea535f76473b8a0190b9047e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdeabeda69d2b2d4642873c427af34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d75eb3e8c29fa85f4bca3f233480465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5658f96713600d276264153d3b87d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e523b3f3b9036324dd70419286d541a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f2cc79058f18bfb3bea27cdb8626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361161f2e5c811ab1edbc5e3b351b3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef2020429ca05feae3ba03be90341d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f2f5f2588003ec24c6e1170719e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002bfd66b405bb966fe86ffacbb223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b664204dcc1d460acd214d7f0ca3454473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd31a3fff8199aadb9b8755d63b952474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d2643f9422841b0d3845c8848ce3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabf2d3727db1df5aabf5be909341c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf00f2acb5c7ff860a3a8b4917fc47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e547a156cad81733c2cd0b2e2e7de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91077b423e9b30de1aa4e46395d11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd7bc05b2bd344859f65e91b648af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5d3296934048797636c5429aa006e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3224e590d99ab642029e4c0c75940a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee0aab7be4f156817d653b73d794b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679e511049a16c02adf3e1990081e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9787bb2e0ea0fd9d15fc8e0f13496485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc698a380c79224a312512b408b1912486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d1911fda2ec116917a5b0e8763ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f81e78239a83b2342185da46805a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386f54f33db5f24188e0b37b12f1ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582390a2162facbb31fe284fe6f25979490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff65ebc00d10279a117c759e0db5fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7ba9c5a8257f1211719644af1422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66817bca9a2cd6609a0003846aa62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ba92edb841369f8fd2814382c66e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218a03ebb573e30425bfde461e2f29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cff4a6f5217dbe014ffb8811c76e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad2ae6943861c03518a2293efbdf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492d3edae21a98a25af3753a746524498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e6b8c967e11069a70db36ec2ce9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8335b0edd0bec5776681366e72fdd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe95c675b37dfe702e21643eac686b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a17657beb90fb9ddcc07ddddc801d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93d94adcb2b624d84408f34eb6849503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07aceb751ba1fdb976fafdb334071e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377e3a47f749c62a99d41e301559bcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b17a42460dbe2cabf08da20701222d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f35298a43370f5cfd381a4d70468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3682601cb9cc4343d2f48971b540c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb65ad720307444035571c7927892509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73d68218d115048e9f61eac1e7e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e51c1d939d5221b52981f56956d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916874096bee1e5d4e41c577a022b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c7346d65c288fc105852b64f1385513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c09eb66333418edd507fdb357bcb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15bf08200cd2af1ff1ab952b1ee38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308427142d5a75f8a660199fd60c89ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e58d86701bbba242bb2d7ab52e550517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eded32f041d6a2473b0e114d5e3f68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceb16de595af0103ee86f3be7520c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd52211f32fd7692c54e07c649a4b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b112377117837ffb27478ffdbba74f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda30c97384319f1c1fc490ef1c9b32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e739f78ac2c776d549c431479866ad8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaededdcf615091ac8728dffa4f6e895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466546fcc812a34e10aabb62aeab3b2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f87ea31545d00ba6b025b2202cab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab9fb08f40244e431db8d68e97ea7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee405a9b8c3cca2c1fb9f3976a1ea77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a460bf13a7e29185d5d38504bb6edd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebf384db7ca79c18f0e8156cf0737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d5ec0d23f0658ae130104b3b9692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b89809d1f4ee9a23bc7dde1ecdab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b041227f50bafd5ceabcf0d0edb86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89930e066d92a98f045459b4b812d11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea335322c6eec9729c257ed89da27cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf15942d95cb7c4c3e9299d09ef36a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37821acaeb1f2f0b94b0e4e311ff794537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467cc508f0128ca1c86b0cc25d2cd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3817e10148084b20680777b0ecf04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25f60cd2182835f501b38c2bc87b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6253845de949260b1e2361ed8fb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561bddb608a50867629b86f8ba8ec62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19178f84916aad151f3b0a53941dcf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358c0036c7169a961e2e9b7ed873c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3305d1f884751b267281ab4b24033545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8d2f930742f60a777c915bf43de7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f099a205e82e7d2e965368d3f8613547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe6bc84bec521fc5668b8e9a3231b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4b313f76e7128997404349b08fbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc44966016ba84078c030b2a930a18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cda22e56929781ac036cc36ae87a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48658fe9c227c16875a58d5a3520b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346826a04299c92103020a424a09f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b98a8a5da15c791b4392e0898535554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e6272e440c1bd00e3ca7120f3855555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25a3d3e7e06c49c8c3994dfc1c7623556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eb78b9a09cfa989b5b22685bdef1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b0171a3a213e1862f5618cf66e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92e9be4e5d1f69328c1e7c7226f43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23691c6a3794497040998ec5d5f8a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02004bb66c83eeec57abc90ca4c5a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8976ace10b0b072bd370e2d200b1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b21118bc5de9d10146d8c80f3c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662893f795219fce740ac4e2d85448564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922dcfe78281fdb1aaea30cc820fee7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6dfb5bab10900716a109764325955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb4830f902aa8960d1c56d5ed39efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b89a988485998ff0472651e935d75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840dc804652edb7c1bc8b797fb6b289569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d95cf8285a7d6224d0a958bee0b92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfaf12ac4f030daea781cf61151557571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade27d97abbedd735ddb1727a659944e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237b63780a2ef3c9d55faf3906ae39e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a29886c9b5d78b5c184ac6d2d0be6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ced1fd5c9af3ba3eb951d855cab0a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f7228c2ef27b52b83af033a97a95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944225514c99c9ad3bac8353551924c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c19b64e0436bb9a698500f177f538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795c9f744d753d04baf6ac36ff8eb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4f4d33e65c29795fb71cf62458bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e4259df17c5afcdcd564f306243c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1878cb612297e422d877ef6b129d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa94e447f7f7fc8da2e7b8018cd9248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b13c0b011157c9563e5939858488b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c9be313b58f4beb6cd4c9c96c26b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28780101f614c229fcd99e7985e4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161470b6d9ab92849144c2262e06d38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4891a55a3ad122bd0708fd9dc988f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9046d43f2a525f929c0d128cf33d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187554c4cfb29c125f4c969012c62f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b39673d2421bc956b6c11174d594591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32893ee3a6f2d90244edae76f86c9fd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1cfa11f5cae33fcb9e88b3042de6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a21bbe04845ef27a66b451f4e55b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0cd8b785279a23639b56a9e66120595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da347a714a9a7960a527c0516bd9e76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117c0b8fe8110725b5dcb274b68ebd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63cc38987381467c187fad64bb4577598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a54e5d785d5cc736b9f8d17b914d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6216c97d3abfa6641349a7d90a556e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ec3f70c6fe16a58660b9fd72b0ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddef8f7bdcc3e0da10c9c65e1c608d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef7a6e3c5d9559b9c23b84432839f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aba02d10f9e56c8a671b26380c80a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45500ba45dec838d7eda6f137ea73e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272bc67987c328c41e22ef9c85702a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2804d6bd76e20967e4250ba28c3f5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05cac44b8f37a7785fed62a290398608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f483274eceb5850c7b621fa2b016c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd07e7335ee5cc83b3e8c4991dc52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1677787e64cfb46abbf4f3607d757611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f9e7a0c4960c38008807049b0eebc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31200b89130c05a81bd765e28544e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb39d0134a117ae1dbb9ab3df418cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f7479b2027127e87ab6557c7eda9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc1a772c9a4caef2923f2a0827626616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0032dbb0421efda0fa2dc49d53031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640789be33126f0d58395ebc6ef6b61d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329396503e4e84daf7d4b8cc01c62c97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d7f1f526072206bd34472074def77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4236da3cf2db3ad92607f763b1397621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a19e6b66c559596a7df235b139d660622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd519c46d83ae0e16e317283fed8682623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800001e9f0a3c91ca157da490755691624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aac845f67e2a23c4247371bdd3e59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be4ba09b47348d8ae2135a485beb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b364402ac21064dc69f90bad7574627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595ac882b8b5c063d15aef26432f97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625ab38bf82b8fd4daf138b3313524629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e034e2be00d7b051c2d391f2e8b8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98581787dc86ab46784e4be5774e3cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ca8b7bbd5fc3326202c3311b0dc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def87697195579d3a12bd2601dc32c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcda11fc921726b5770d17edb7a5cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec2c348fd7efbcfd36d85306e34c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0bb90b7783afc6ade1ae33251aea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dad6cd338f59e21c84c96ff2b28885637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffd0ad94e119849e9f05d20363045638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed064810b28a9251fbc197c67ce57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a9c82327ef8faac0324541253243640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435886acfc8bc194be6d350a0c2848641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a13790f95852366f6b55227ac7d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540bb55be4a7a8e2c3c0383cfecf1ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7be55f073395bbca0f93086f464d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8103194643158d73ffdfbc3cb02bd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f1488d6f06a5ff1916138bf9e01e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f312bb6f01e9fe680af5f66708d068647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7f068f681f0db6cdf26f34acd9b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525fc65971c042433304f8d7d53e78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcbccdd4897710a5e6c19367747f68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de48a4281c77919e46f2b77c3f6a82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829df793cae41a90970492abadb3ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83f84e83c5a76f88d2c01cef749976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57220eeadc3e82757869052940daa188654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118975917dbc048c9f5a775c1605e0bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630553768ac966bfea88dbaa5cea457656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694063f667cedb062dd6979ddb28fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2fc8b8c9b8dcf91829c8c9aa21ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96811dea9a93a85e8612f04a03746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e96e04d5acbd23ea1519955c92e6e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad96d965f83c834d1dd124a5469ed8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573946ac7b3b4722b86448fbd0c4e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b522d438fc1e58590301f0bec3842663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500f776ceef2c3e23fe6a461d11736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd09c978044653e56a2a8747e1b3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfce5eab5a6b9f5e2e2516f5abc1c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44ae409ec9119d252a88583bbc5d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2771e5be5d96c57bc998ca3937f2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d1d67889484fbbf4f0e36ac0a826669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78bd2841c11996ca5b481305e1fc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee56ce66828a7718b342645343d72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d8bd7e6e8f58cfd2259c57afc453672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46eddb0920c283709f50f04f3b69b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f21a1dced92e599aa5b4a6f930051674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef820c15b1bf94b397edc66d8608eb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad99bb89bd5928fb9b5ec7ae3850ead676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d083a4a6a1c0cef9ae71fc6b74d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea30dd6f61cbd7d68de999b5243f286678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698092e699fbce226ffda7ed58853401679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1517f89fbab514d3f8d4e39ee260b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d92a06b658d9454c930a6c6112dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9850dfae6cbaeb33aac1759d514ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaab6d94b8a07cec17b397a09afd06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82421f57c271110fd67e13feadfc39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826b68fbb51be496748694a5ef42f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6da91ddeb0318c140d6469ae9ca9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fde2734aea087007f0cb8fdbb697e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80542bb4b1b7c74179b91b49ef7ca9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8641d8a4294e057e797f9fe0a05d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e329a9f0582721ebf0f691edb621690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f65ff9426bc8966cf838725ac13d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a56dc7b7ee356fe1b5fe396fcbc7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd285c48f2feb24b54c15d22c0ef256693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c662690a323549a56b932951f4f719694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2fdcee5404d2cac1acea2d6516e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5df3e0ce6b4c4e2d30ad89513d74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934b8488e291b149fb9ea850c59300697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d937f2d4b519a69ba12ae022c7d69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a1b79159a99f4433b7e75c2ceab9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ccb8fce0a5b43b4fa6ff24960446700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839301cfd19337e5d945538198860e8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8263251fb3a433d2e4e578b1ea75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ecaed2f8bdb24ea5ac846b420a32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080bad9ee5e6552ab23bbb8c53ecf76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626659993cfa28fb001076fb57f06f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3c96dc3eaff087fee76d2a93923d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946431ee50c9b98cfc8687d2dfc7b5c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da323ddf654726b93badbfdc20932a71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbfcb0316c5f889e82ef73fa393b52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8abd30a2ce25aa6294b3b4745de7ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ff276fe0cf3bba65137d7209f5aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45547a05df47dfd1f15ede6e110a69ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ba1b847131c30a50c6d256703a1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5302ae50289a22daeaff84416777d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6eb0a1ce14977aeae4c5d72fa147e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fbb8cab5758a34f7af507ae8c1a8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1062beef2a2e1176ba311e47d882d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca13c7bf282cfd380eeee81a96293718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0906a73b211b49e1fa852e3d2aacb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e06945573e1e1428d8401d537487720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec6a9bcc8b609eefd2d7432a15d48f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e2445df1ec798ef6496aff80c28a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ade2dcb7b532b2a9c1688e49ccbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c094832ee457dd9dfa12b860087c6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2c7d647872a620530da6367814e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06a1c4f6c282d34ea0a592d9cbec7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bab769067ea7451e37ab6cb13439a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ee81ece0232493a74770fa3731874728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b1fdc405e1524e37f82159f3d9fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52267d2c967dbc90c194609ae11cb445730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b26c84c3a30fb74fb48415fe3431731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ff3fdc8f33c259d8d05315b699aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a6284546ebc553b7edfdc8a2fd76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc483d669d332833bffec7dc57950f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db981ee5b077ad041159d09787f90d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332115e3163016333e1756bdd340c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001315cf456094c91ba0aec89651f44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69b986bd1d1170117128378871c83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a3c31dea4723a658907e89c32266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff764acbb4d1e2a151f03bff11836c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55dd2259c6ffabb5a631834561d2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e431ea6e9276f1954261a9a28e6d7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9e1290d285d124f57038e3aa4636743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc7d53ffe2cfb508edf93816b50af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de64e9c226b91e7b5e894194e6c45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a99e6b236c8d5a919160c278fbb5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924362b84a8f6642b9c0fd06df07436747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc748dc2a837fbe56acf91d5ccd1bc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b314e8faa2be02a24e42dea8b0a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16723c7224e30b2519d1756d7e366750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6df5acba1b3a1d81824ab89d89ae2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c7fe76b28bbdf2ebc125cf05fc37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee8d6ee3b59585bfee4cc23024ad35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0272c8f97423f6949eb89ba520d2cb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352360fa8b1221264634ef2676ac2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0c1114175875ea7f28ea5311e24f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc559ac1f307d157c4734f3d803fd24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0333982b0fcd6d16edea0ef06c7439c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581a76a607fc6789cf15aac4eceecf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f577da342bf0eb57ab1e202ed279760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7ab8ab1a3b001806f1ddac78abf6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00968dcfb65ae634a21283da8af77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed6676dd28872ed4593533704f7e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143c66d8a51457371ed4cbc8d7f6a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a00ac86a46fcd70ba01f0f610fdcd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0f80a39ece354c430a3bd39d3ca8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c23498cb3bcd8bd2c902660e195f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e65199a7c71e0b106bd6d5a20a90768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16fda0cc54a4de7689a47d7eff40e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e1d83885b8716c36a703edbc4d807770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07524856a9bbb6f9f67bb8afe39a839771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6f00008201c0b75391b0a25e576a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580955e75d6925bbe3f02d769d3e77d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b61fe7fd06ac07f473587219d94b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795150c49dd498a7024f29a9a216d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385452e8d7b2c852fb2287cb366d526776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765af47ccfae5730e3ed71cc817161f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fee89dd0bdf83c421538f5f103b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dac3de372e68bf836216c4df8baea779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72f35553d75ac00d10f9d852c51716780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef6ed4b7c1ce8bde3e6989954ced4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253e3d927735031d2142127451291c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dd5ee400531d6edf022acf7e1075783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f2aaaaea4f39dc3ee29c2ac8068b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c2e58c78450206796f2272e7534d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc277c2dcf7dc8c736aca883ac5789786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce79fa1d17d2e73e757e3d6445e5a2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed4a9bf44cb4997f1553f1fcb5b64788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f61b0a5170ad007d721cfee658ef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3749b052bba5f5ac41d015e4ca466a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35977fe66f63d1264f50ec6320f336791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc7c0bbdd99879c1a4ac2b326795f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e3397f2b280105ba4198d967aa2ee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b6265418be2f2a3762b38e074a31794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa9b77b755a052cad8b92b8a03fce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fee2d29ed0705233844b077a2565d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20e805497f7f6800f624b4ef29e890797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4577d59afc99072e57b0c6360c3af4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585d88c4c59a3e0ee3183f76a6d85b2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb0d3917bdc06b9e4e24ddba9e0ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab5b478770975654390ab3133aa98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715556bc2c7a1c76cbbfd62ebc0d2fbe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a232ab70f10dd7ab24a4c210a4f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d0e79c1059d3d2d3e3e39111be3b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79c922c29c33f53689df357f63aecd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ff5e0248a6c0460e0e1e9aecef7e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848f79a9fe633752cdf8c982d07833807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560a56425a436d64dce97c3456bb6d7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a353dac106d647f47c5ab2bf3ff5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc86145f1100d1275b48c05cf65d2e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b983ad747617322766e60961cf24c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a424d1caf7de44022a6737bd9a5a29b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b281684a8b17ec214ddb2a096080813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5ce198259d079ba48a590c930e378814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1f2428beb5e90457c480420c44b00815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a821b688e08af33414f41c4e7e171b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a56875d0ed9d6d3d87834e098264817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ac530e41248e4dfbefdb06430b8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893061df8b11f3b98d1371abf69d6a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f34d3ede130e65377562b200215f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024ca9ad4b080551f27887a3216527821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5493daa83e5c000d41f59190ddd2c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829ea794613449c433de83c62198c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a3cb76623db87dbe6624355392533824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db3e867b1f7ef0b4fc05d1e28dfeec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af88e057209b0682a65d16bc21774f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc565d41ac3f2ec24f63d315a3d35aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb2fc01972c30dbd2e3db78b94797c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c988411ee0eed950fce8b576059f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f10b4f4e07d79fff818f3dd11534830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217dc47c77dbba865847136bca863e5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae4ebf8de7969d71ff0e5eae3608f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd3e001bb71a73a1c80023998ed70833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c5e733e603b1d0d1f29c4af7736ae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f307baff50459543c782efe4e2c271f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73683f2846427adef3b0172d0f0171f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee055a787a63f2f418b8afc331ee9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb3360cde6df560a34ae86d0af747d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e60a05be24ab172e682ea7533779839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee051fa05915f22478536e369f14ad63840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b98cb3386c2e7194656f6fbb6bd3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe996b34d6a38bd9e382b71f84ede39842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c879029fe7ccedbab00fd236bd06f4843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9648e919953417ad7691e26da7351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88cbc5e9f1a35645da8554979eec92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b700b958a24c8551f7b72da9112e39c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2314619c655700dda1bc056beb93bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326ac661551bfaebc71c06e05a877895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f54617c48e1abd165740723ec860736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02135558f5bac460130d850b1d4167f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d3874550c8d0488f5559c5dcea188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c1058b2b9b0209986ec7a49706289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31fe69f4af8d68d6415bf2459141c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa96f0e376df49169155bcf94e7e0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334265cba6b38c919e294a2493f3adc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f7b87953a43616d0685679a86f2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f6c6a5f21952957f657511b6dc0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b28f170711998dba30898adb4a0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79df939c2f0e306d2773cbeb50cc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143850caf4d72dbbc3e556fa8f1ae29f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec8578327feb4fd241114d772a40018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951d7589bbd5e48d65526b9176ba5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a771941a2193eb0d4e52380838fbc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96e8e1ec8ce9f29b06b5c59b3952c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d404c7d52397a6312e29488ac14a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070bb311c08942f3e3bd01241602ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53496f930c27b787ad8a3574d78d8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5f70cb1b0af93bcaa00fb54c826025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7102dbce88aae89f1304d386d9c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde2b0fe969b1ca8afcdafa7aa050127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6292fa13c6b1617a5bd93d0a8e7c6ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f32e909cac4aa8cc042b081c94a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7412abf040a5ef149e4b55c710fbe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dcbc9b00984f22e75253195c3e20d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64d30176a1ee6fb94261a20323e3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5056c5085e9802232769ca9b6fb4c8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973bbf9b357a7adbc078bee18a237f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28c07ba391475bc37ea42f4cb46f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2a0c3ec2e10131d125b47ae7800a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568493bd8e5e80d617120cfecef724a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5cb41ebe2551bcf8f288b0a9604338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a62237e31a35b1e054f6ca5fae04939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442cdfb88d105585059ef3c5045fd4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d0af281bf09433c75c057951bc7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96231e84fea0afa0eb7a21db46a395642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a2cca545d089a7f482e551a5370143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122993186d51706dd4e15b519ec8f6e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402834ec9278cce36c6709d74b6bd2fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548756ff756a96eb0b6b960fcd14c94746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dbad88e5f2ff013e7ee17c81897e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1a03418dc8275a0ded5b305c66f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6932961260c1fc3c69a45e96336749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ce87d72e429faf672ce3b24db03150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbc9e37270fe7ef54ee9c9e2593c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba60f179ea66837e0cbe78166fa0bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a394155e58379bedfd1a9ce8992953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf889aba35ed0001b802143bc9043c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3db6cba590cdc177f75540ede90a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f183257c1f5cc0b9548cfe0073a3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084be7d88edb680f082461123f6ec157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d173b4be5e96cfd98f99338b9f432058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e66c8ce4ab61efccc7aa72c3459559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d213bd1ac15285be54cdc41b285f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaac760169cf65fe5a112e18bd6f9d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86533f5d06a34a3283420d19435a7b5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a5b439256cea286044c8d1471684163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb3d6a967ba886da8e3c98efb315764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d2ca74d601be969977cc2e446d2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668bd3c73430c60933678a34da45a7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53ba1953cbe5d8463415760ac97d0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59ee8ea8b718fb0ab7c8ab5b5a9bb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec59bb7c9546dd894284f6882cabe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd6a60aed4d091108bd568fd4de24e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaae0ca979ed6e98d044773ae7849471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4a3ba00a3c910903c0856270fa0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d008271dd322ff836ed25bbaa97497973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac795c32f149bb4951993689ea0f2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e13bb808027eb4dd817f037fcfef275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4ed000f292cb0f21c980fb8f4e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b3b3aa3a50346c6b81ab554cdeac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa878abb93d68f2f1ad0e0a23765ac878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e993a2a46ee6e13f4b8b25e42b9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb0a508f84cd5606c6e4aea92292d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618d43fe03d4eb71874e657b75cd1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284ee4fe0b74ac1dc118d1e925f6c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18c018edb62550108ca45596cb7bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d00ae0a4c3b6cf9cd3ffa4c5bb61284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ba059b8ecb9feb87b28a1f472f7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289581a8775ffc07094c80eaef3bacf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ece32f66ee57548ea5c3bce459da487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d31bcfd696cd2ea4f40de2e7b25788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8d11d53de6b7f8a3a7ada7cf845589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95e612736159b856189243788c73c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739d5bd5bb954e0808d17c1f5dc2a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb1e7821fb24eb072edca4d9ad15992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538f04605a6c004a46585a1031aee193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879ff003f08a0a8361102f139ee5fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36e6e5aa4b9e34d21ac3dad750625495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f674fa82ef2295786d976a8e000c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f95d4be98e457ff9d6d1620d5bef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895d2257c053e076784f0bce2c2d2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65bb8a81d5976765577f0d3069e51499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7a721eb4b01d9dba427fcd9d9b32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1e5c07f816aac228f44e6cbd0d5f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632efade23634c28214c76a386efa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1efa11f9250e8a48379c58c378ed44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c192e4ef1af9dbe28395afe66d30b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a14577db2aaa4c485ffc5dd73ec6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699cc81fba83a68c91fb77057949c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb3d251ad01283211529e035bb4fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff9bfb38f54203d55907e010dfdbe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3eb68e5ae30c488e5e01b6e8050ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd890798997f2eddf540756e96a0d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7971e72ba975faa6a89c212ea9010111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649805f5f45e8e8574dd04688191908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da0c61247ef582983ae66d1f4b6aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf1f0a8c1edca84b72f0aea41c8ee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6577769ec8daef0669275aad7f8e6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da6dc061acfc76b9751fa685bc2de5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf142130d166d3d80faa103811379117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a93a66ddef31838fb6e36073e59631118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76ed95099470c7edbc6f612b8300a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffa47b492545bbc423d81afbe60d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e077e1f49813d9582030d0b82b0e5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ea38967b3dd3c67c31c461c4a258122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ea613d56d49adcf51b550f7c570c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c1d8c0816031a70105048083aaa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8aaf2a98c336070bf49b867d34768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b596f2aad7e860f166da56a99113503126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b296aef72a42647dc42e519a1d2c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59342b2de7f50847a6cbb44b131a9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66307320ca82678d901d55709210ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126f30a210dc17624c90a901f9e5c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf36e8f87e20b82d1eb0e5d796aef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b554d1954768be13f8452dd82833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6b39c5a269a3081d3545fb76dac7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acaaaec869fc80a2ae7171eeb585ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca1a328ec883eab428b633a3fb772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472f33b419bf7aa1ee7eff4fa94904136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883edd20598fad6a7d4f4905b200430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8a6cf6bd5bc48c46abe9f533c2dfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f1517532e6b3affa96a50870e9ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238f52fc83c27e450d89e7d03a3927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2d534ee733f298f6c5e151425363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26816eb2c27a382e4d6f2530c5405db8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba022beb28bbc4b7e990481865026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1c880b2813fffb2f8dc54be99db4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b298ad2bf7ad2739d2f312d0bfaa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b1e2691e59ebd9496110f9fd69a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb297f27e989546afcbd0b025c2552147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8dd37cb451e6b938298c774cab776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506b1a9e15b608447681c3c3d04195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725dfa8bf48652d1ce21de66bf6f454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b501affb402299339eb6d1efe4d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d9ca7b8de95e74c0541b479c1e082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede434f2ca67c1f1ee9e3b54f7ef4ba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf1d32ab166098727786564ab1561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0b37f5eef3a0a717fc3857d14a53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcaf9ddc9f16c920b62e5c08763940156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078cb0f99976d0563c9b88cb171e73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265fd5ff963604fb1e721317e484ee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6ac3299e0c27941bacce0a2f7def9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7d015b956ffde37f486779f04cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7c44fb2e9124dbad9e5d8314aa82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b1f9f08d6d6baa43a8c8e115ce194162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00df1c8dd88a82393066f7f6a71437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c013167d3692cd917996fc9ffc8fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a8cb59a79d864aaa667a9936187d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b29677e48366d45e3ef2fba255268166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e66da67c3bce2ba00210d4692212167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b287de1c14554f34ee97a7dc9c0a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf9f097ff3be92c5fca4ecdc147cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38615da555b0f3f57f8fc78f48d45d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d0b1a411db00542eb28f6b393798171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61fbb221801031613e2e8ac08ecb02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72875800761bb1bab18a97ddefcc417f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af5004f8e7f318559c7a7af9a619f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc09b40974db85adb903d53f24dc006175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e0dd71a6782955e7a59bf428a2144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eaf435eac39d977a54a74a9689d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830270d7e1b356969e49cdeb670a8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc07d1cb7e78d4f3999af001cf8516179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f5752c5dabf2bf0ed7b36843459d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f246dcf5066c2c429799cc4d8362181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb805a21615b7324170cc066ff9e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd467b84987e58671cd5aed645065183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae909fef9a83c041db0f5c1676be390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78482872ec27c3317c394c9d1466217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c361a85793576c85a13e5b36fbd7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd4b2027ac404a148387c9c680592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696806f1e472187006a926609cc445db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96388cc6615f28d02f5560b47d6c88a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c86e559b31805187f4d8e4f7124c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410fa0e2831411e5638973417e4ef2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9079c811b9c9fad35e0604a9d198192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064002caee186200502f49434ef6a27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74309bfb4eb6f4e25b3718b25f5d30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8d9795a25ca4a5877212f5112214195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4984b9fa8428ecb4e63414ed589b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c82948586399654894cd7e56ac2c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f65ad1591b951d8e23dcd198a008198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a65f99586613b13b8a10d4e10a3ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd82d5e0f406ae27fca4f4c8698c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7fd87ecf864328bde63a44d0e53f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111904d28695308f6707d73ad0f280202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111363cd8a5c766aaf4f60d2a31df41a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c991bea596b9bc3c025914e841422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69123bc6b3e6c86ca10d805f80c736f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5631a4af34322699d4a6d3649ab0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753b9012b31446f5737a3ecc339d27e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2390aa85df3cdb7cde3aec9e8febf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9495735d8f0de40b6e677605d655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f25b94bca596d3d95ef5ea48860a0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431c29642f101bdee0d735577f7952d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bb6742f744900a218836ac01f950212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3d3abe75911da9db90e034203b96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d241b216a3317a6c1668310dee28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b43fec8273037821385d344dd9d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929620662211f1499ec58c8a88f0ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52e23323c27dca6ad8381ed2cf970217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a818ec2d6fdda252de155f196877b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586c911c9ea6b6d5bbafb8e23e1b59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce78d45d011e2f60d5e33e3ccf563220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc7ac416e73451a9a6a8276dfd838221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3652cae90d46d5848e9cf9635b445e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e2736a8cc4dbeb51948737b78c6b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a2a7879291d0152b83504172bac1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2701225c6da208f1f65021c8ce411225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277ecb12533160150c73f1af9cbc0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365f9efc102fad479fa7a696ba6aee8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e478b7c266e98712272d21c13ccac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811ee6f0348860cbcda579277a7dac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203592c8a2a086eeeeae52c1751d86df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb45b4c315a70490d8879641c8a8146231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d16e8783b7a3bdad92c561c22dcf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bd7a9c21c28a6ab5096ecd87804c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee865b17427ef11f52e0eb43fc4db481234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04c4f1c12becdcf5b4765eff0214e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9a0a9b94d0d93fea750b6cbce781236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a5e42caf3d203be7cdb0d31bcd19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a5d900c51452c4d99b85fc5949c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729299880a3af4756b660a673011fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a1017e9ff3356b50fd22b26f56e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243576c852440f1b79f79dacd041f6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51693ef81385cf639abb4ad4157542ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01f1bb6a07b909fb56c67d6513428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8524b3a4dc1fc228e9456701168100244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab47bafe621031cb790e09786d4b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12e324435fd930202922a39188ee1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab6e73a856553424e30fbcd617b9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ffb8344874a87059242df84abd12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8a4b5238d6f131cfdf73fef11fa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4784748ddd6af51e93157e431a9aff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f3f9148a29ab7b72603783947216251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc7c7ecddd6e8748ed67db52caf391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3521f587959ae790826d5bfc256740253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9924acf00ec43ceffc222a5eb6a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71a6f6ad076a6293de038c4de7ab14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7968cfb65774ce02867857b3170cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b76ee5fbdd7922c52c2926173b2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c2608746b69286bb89a19ea1e259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d0a84b55b4aec41162e9b6c3b33a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d6b26f134166dbd456040a57534bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2593be03ac51fdfd4814e4ba21434261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12e2d0d678ceab1a6409a2fb7ee612262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6524c25901cf2eee1af65efdcd31a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75e4c9d241c7d9f3948f21aff9d60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089174faf1b565c9926a8aac2640bbd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790912f20f3cf0fc26b4f678be60c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875943cc371eb1a2ff4f458ec17c73f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce041fa0a5a8dcf7776b34fad2b03e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4cc0972b67f8fe1e87a7badbe1010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ad66d3208b2c73fd0e30f4d7381a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d1fb35963df1e000edd0e3496d351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886f315e43ca60d7812d51d53c2bd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5598b9408fec05c9a193cf923a9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf395be836734177085ab0fd4a236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492ff0f460b1e082c68e60772aea442275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56453128859c80e5c5b92d5b5f575c08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de426cb24bc4b7bee6dcc58b6522e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1e9c7c3da19e4c96601a13530b62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1047f37b634aba4ba4184aabcb2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208120325ac3a4533fca8b5233f16fc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240017ffa08097c6f2ec555fe3e43b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959619d5ff606c95245d728ac17cf6be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba30870156bd39a9c8f00129e8878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d6cf5f1848f323d34bdff6baf0735284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa521f93ad0869a3af00d43ed20547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2881cb52f8a70ab09410326988c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a052d0b32ed43e03c896cdc5a8efe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c984afb4f5b20b78b1028bd74bf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d46c1e8e8fa976b5259659016157d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977285268a7ac95b480b6edc1224af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3545dc4569624ef419e63de2d383d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ac82031948b1b2ddee6ddb9a23b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c32b5cd536da541f7786e3cf130a39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb5056427c8beb642a1af2bc2571d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cca9f9f762972cf07bb42afceff110295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f54f11d38b44c71796536a913f29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963fe1588286e7e39241e2b20c8a2f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1bc95e4b7ea6794fe748ba01697f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddb34895398b4a56fd553df45d8dad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c1d416c5e76a2b978c600154c00af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f618275a09897b8ab94567334243301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d3d5d9fc58530629e74b2dcaf6a93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbee1d6965f98b2660afdac9715c5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224f1369c0224eca8dc4f7743f0b4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f9645e0452892a26b257b1bc325aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585887d329e0dec6fa8a2502dad6b03d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffcd8b30096175fb12ef1dad028699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae7793a3662374a75e8cd1054d5e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36cfc17d5ca913574a13f5ad77b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74d6cfe953fab020f2fee9346aee2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0fc4c8ff685d193be29d9055c560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df7df802aed299a01b8b99243118a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881595b1cdc52f9780453f2ab5a60c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f44727b865f730fbdc7a2e17f6915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa9a1a073153208c56394babec4751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76017a259a3e2a369efc7f7c5c8377a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce196dfc8f3569ee4433328013600e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98552db4e2b2466b3a0fc4bc39623e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ce0598ca36fb6dcf5975c4223b20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f25e738343b09f911d110af67a1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecce042cbef42dd016305405febc17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1733906a6cc07ed8cff497603def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a3a3e5557467a0badd644289e28e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b23cd4874708c8f95974a01552410e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464a26134c9a8ebb783703eebcf3a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d31f12c5a37f3297d4a581dcee55e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ea0a2c12cad3311903ba60d312b11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db0d56b05a90a757f651eb5b01700328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbb3a433692621948490929b30b49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39315ed9777d42d7033b4e1cc51c5fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfe98adb72304c15383aa594bd9bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627034cd93440df234b19308d1dca18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e39f8082f2443786f0fcfa43c8871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2d1f6204ba6115ff15fb650b9438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce78465c14376eb5c9b818d94bc93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c59f6a1cdf07fba41afecf2757e41d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e306408eb3b7dd49925683a990c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645aeabcfe7e6bda33d085d15a1d863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481143eea0685e1721609a305a94cb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f7fc04822cd86113b7059e5a328a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1211334a00c6ca17d04096b56049eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8eb44b3a905afff5b677fa856b3af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c659709a4edec8c41e5fc35e2f4e7c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4909e42edcd9c4db19db75b56f5b2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee64f4f701b23ece2e4b6da71147ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af0990a097b027f33391f604f8974346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88324fe97fe56bd17832c10188496f76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ffb295ca876e81952ebf2e5df2d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac2137171163603edacafdc488de2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2dab6efb6c2b4478cdd34fb963d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d586e5003e3f02c7d9db9b144dfa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163ab2fa2aa01846536a93b9d6094d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5f806a897ba4502ba876f2516213f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2786d25e03ed04cdd9c1fcee487a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7963540f5ed342dd55ad7defe270d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d507066ea329a5d6a53902d87643356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78d4b02640756eca8f74d8045ae1b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38534048fd9386e8c3cf7129edea21bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50713addf3c8e4232f8058e4d40c25b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45050e4506f3ee956933e0ce6af0c307360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206b0a9fce75d16b36bb884904f4aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae289fc20bb35949b55b740e0c43a84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d648d682da1ec26a4dfa9de41515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271cb389e405e6854866145a2c5a6b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f8f6909981694ab075fb19b86abb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eefc2330ac73b8e60e92a48c648a16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfcfb8b7d05cd03cefc7cfa9b1607e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6bdef348b9538f7cf8e509126fd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040936fa491f5c53a9e936c1a20c6fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dbc9e8e2002b3ff87c6ceb45652ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b6420cc0ab673caa0623904cdb06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b9b32054bd43102c34332aadf88a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219edee6e939bba30fbd8d366d83ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f678bf664ff9ec6527d8f834149e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b681d14ae6052b7d190d952fa72eb0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2909fc0e4296ec43202d2443c105c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1c5f885d76fa25cf79e86858fe26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a8591509a16f4150dc5fe377c68eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c1ebd340c17576b878625cf6f567379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7e8fd3a26b55a780a4c9a42c89a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49fcaf6bbb2541fb7c90a175647058381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48fefd237a26ae68b4cc66871f85b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec919b5a45533641b2b0781ea71e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d08948ae4556f2451a3b01f3ac1be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f12b9ce9a83fbb1c0e364a263f9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b8a7b4e37181ba397abae6535f6f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c2fb5741c4cf013bcacbbe9e7fa31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cb74660e5f932722d949f5f7fe3f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3d53be2a7f4f8772371cc924f701389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce82dc4b568655844d87a223c8128ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109beeeeb7126970560e44a717cc18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707872b7b421a0dafb561aae2c83ffc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e560e79ea33150b390b2025e9788e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57778bf4fd1b36b4224e34e565cf3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32a0994becff510020b5b1d7fff2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90587abcc9d381149a92a7a8b8e2fe76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073b836f3719c13a8301ff7891452f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f861b746e731d601867808d2b2b3f62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d4519d2c24ed70da7b7664ac07dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb4b69156c70cfe584a4c6b7e5d993400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46d238ba43994f8298f5baa943af0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1afd96c106c5364e690fe305dac3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2853132d06e36b94a4338bdbd649403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdc1839c7f1780e020b1ab1db65efc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef6ea57ded96f452b968df0f2588c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f9f5e79fb3e37dcf852a0cb1d198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900686ff274f8257a083cc1f6796dfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d40963c9cf6b530c77ea0e179939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043df76ddf1854cf78e1eaf3befcb2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00fac8f376b8def30f63b221ed3a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d97e591f07af36057d76c608d72d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2fd1a0f3a18e17c634683fa9c2489412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e18f0410b944d7b984000249ed1b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ddce25b97d1c49c0281d6260773ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aa94b921759a4252a4b7242a6693a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a928e34d6e12a786e8338124d150416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0d4d4a227b5d22b0309253dfa714417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57c4edf23dfaf60542a3fb37af482418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501353f5ea732d80a0940d41cf48c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16fdf116d778657c33ff317166980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee9d912ae214fe05d1a08033b4a4a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad1d170fec21b24237fb5609fee520422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9461d2a38a95792ce7e1872ab3e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73448c3de1f95f0ddf63c58837bed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910e49d16c5de10b5d1ebd267b53a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e75e5552db03afe3d0226a2160601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c588e3f8e5ab343bda6e04abcfda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da033579178137dc17d7ffca738160d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e7aed930e77948fd2950c1d3c373429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae7deebfff939b8b713ac36658620f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089c75b4754445f3fc7df2f38e3964431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a44d0df2532d372b8f094976c6d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96534069d408193c4c11bb801cccdd64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff433e19e1079a7fa3df16e970ddff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207aecf471dc18239d246778424f8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e74d77dad5c0ba8b69c761ea319f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff7fa6400f8d7607282a82b42483f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e22d501915cfafe09f3f228a8d00f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a542d692dc68143dd007318e2e33259439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aaf5655efd9187fad2479b80400f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d67953fe620a4b7360a23caa34c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e773412c70c46c3037e003da192c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346687341fff8aa3b21a8d4e8c917fa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1284ec2d00c495ad414656d8d515652444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff08414740778f21926a6d205e848445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43bde541c240557616e6feda5b8e4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4964b1811fb2e32cdbcef99039c15c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b843c41c51da4c8783cb5a19b9d3b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac4338379a13accf557cad8bd4b48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b0a8f765278ec2505e67c2173ad7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906511a71911bbfcefed3d8f972cf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198e82cf723172762b997f24ebf2ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6b9f494608a8e44d41c7575dd34a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14622ee70dde02a59e67523c494eb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afa0f0270a587c450b9eb4eb237d89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13d8616b92c830a3783fc2f5a4d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e25401b0e007403ca968fb099e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598766a744e6551dcdcbd120be86380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251039a30a2e95c0e210829dcd6c4b0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a462ab1846822a23d43962babb3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727cbe36ad084a90536ded5a54716a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b11440a8347136af1a0acd8134fa78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18589194abf6483945a1ef75ab4b80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cf775a00d432499b6121a334b77c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a9f197dc2d4415817be4377c4898465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0080e87413dc78230b8834f95e654466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19685e02a10688ff3a78f33480198f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad6b4a10dc99eee753270a950ecdb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705fd22c7feb787dee3a30e71fe769469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dfbce11ee07663ddf91f7faa0e1ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65a278b8818e161fb7872b21eeec5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195602f33bef78f320cbce22defbe0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30595e97c8328d62dcad1f0cf2139473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096ab5a01cf6cb4a0f3047bd64cfa2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaa99b759a41c60732b53906460dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca7f7a83863f629b29d434a4d340a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b3bd5cfcd87ee584eab18ed3abb14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d30eff9c070db9f6f4b136f8115d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7cc090f9d60fbcd457f69ebe7372479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fb72f20061082dd20a64656ee09b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2bdc35c79e93706046401da2efb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd80613e731e71631b214eb3547d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c18853020a8c93a96b59eade611fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b026366e029e483ea1a83d7a136d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf10cde02248487b0a9f2e7959493e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04046c3ed3884f412b01f0a70301c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd813c05086dfae3609578f11081b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abea024fb94bb4bfa5bef7bc8b563488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ba44b606d6209a3766f39c9195cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913f1a14a470ed064e78c2db51fbcb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382135662b613d01f5059df9d65edf77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f13c867a3195446534d38ee1addfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a31cdb2a15fadfb86b5f691d4e2b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c2c4b3e8d8185a2e50d15e566809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9eeac5793779ba3e38e05ac77ab0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb21791a679ccc8c01b11cfce970c8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4bb34fd5f5bf066cce2c89d60678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d050428ff85ba973f4bfa0133ed1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab442012efb582a31cffd5ffc5d2ddbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f197e2c4177ca3b16b685b032e470500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156f4e550d84175e575db30432e8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1b497458f367a670de02d160cbfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c9375aa821e718d1f24ba546d188503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c6b4f1103feb47ccbd6a8f17b4ef3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47ff44eb53318189b5faa80b4e783505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7aca4eec80675a62ba27c37909dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03125af0ba63e1744ae2cd443ef8c3d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca6202b6e6066cd1cae02537f53a6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f54e7e308750caa79dc432695219509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32fda5d4eda573e21b2f6a860fadd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3365325a502373ed8d4dcdaccdd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39749657d23741e8a148b7d44906169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f167edf625f5e274f1a88fec89e831513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00668923ba29991091f15c32d197e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532e2e326f78126dbd2b9092ae5d18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b494b2ecb9dfc49f5241db3f157b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1ce17557fd53a6350044982de72e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f0a51575ca6727d4f263feca0531518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21b0ce61362e2d9b56049e3155da0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3d076f4f058653c6056c8026e86b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bcb1f82501eb2875bbe612bf9c275521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73ebb9f5e35f47c8d0d1ba98449e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c62d87b1d1a67a9c28ebb34ce650523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc852aa7ed10f8d070cf840c48773c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3d52e54d497c2cbf46700a8dc85b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911e59f7e39c1c407c84e0c25e11f0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00264aeb2d40dc6adf7aad582cd99a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec6818eb2a710b81092d41f3700d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2086aca1429d9ec1aa2e015dc80e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451919bd305b6caa412709a41d599f57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f246d0ee45d4f18a58f15a57f4edbfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c79d97a271ca9c32d2ec260971e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1c5af38ac7cf4506f3bd8cc713fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627121aabe067712ccb3fc82d2deb42a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb559017a49410c069ca95348e34e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1bcbbda8ca607ab3f20cfcfc57b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c9f830be78a5e34d161c12c868097537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987891effa7abe25367217d3d7794ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea014dc24f20fb8fe316a2ec4ec130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423e8c4da3938e5259983e6d553a3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b54ec11352aa18052a1d06466d6bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad231e62fb5ea787887ebbc52f139542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50e727666fddb89cf88807b41e1d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b77d1f525c6dbd588c8ac17ca9b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86bf8c9fef7f7dcf32405d7ff6d39f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4901a599bcf94607134c8282e70ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6652c2fb2506885c6b49583f43478547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb153c405d94c37e6268a694f8e7cdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e551893b704897db9be22c0c1a1403549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ca82a90d7da637887043db551ca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391ea3f9a109ac692ba8ab3a68cbd50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad400bb32d49ea0f4adab2931539cd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f95f30ad3469772ee204b7964223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f261340e848b3cc6b181da89412a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380efd6a933bf5ebc9f29421e62bd6af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f98b11170031a4d2f68793301a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774442ed642ffdcc5371cdea635fb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71b1867470066e16917b7a640d4c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a333532bba34c24ba094c3bba0bf27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba3d5c148003eab2a2119ed3b8d7e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03190cfaabd75e79f6a55387ca5e4082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2fcd3e279120e8e19984af5929bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe31358acd42449e758dfa68c0013563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cef067ce9f8e5502c0364315cb465564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed3af411f7139356ea24947951bac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf100b0d9ea38902dffa1624c03ef3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb3f2d43bf38f8b787d8ed1fff1647567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5e94ff2c5f46f3b4f579481b5d117568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e76b13ca9ac9e9384703796f8b3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b19f1590a830ccf23642eff80e46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f53fa096580ac0901198b2bda7a15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980961a489c2eae07a80a0c73e9365572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d1a7d687e1febff97eda2eab47aa4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd980f5feffb6b66347938d2aa7756f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d57ce6f09e32c4c63f3c3fc9b603575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de292faaab55219bbf3d254906e4e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813680e9381c74b4cc1e0ba8361f83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68400f2a4f8900234dfd2083b2e148578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b9b1ec60b27b162b70070149cb708579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3983b39a2e38bacd719079626d0fa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da729cbe62c50d80d0450d7730969581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187554f4282cc0985f43227e8101d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadecdc3c0c21dec0c75b7a2b1e77f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c25102fb15ec320a94c27a83b8e2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6da1964e74bef9af0b7c34cfe25f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674ca07167e0f01cd6ba877257dbdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e585fb2f820152557674b88a4534587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af173f0758322008af32ffa82b1acc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88411e1092725f04b95e389f2355279589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c89b65ed0d4144fe0225b0c251449590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e1367a119049a6020862856c02b43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732136c12bf9f1ba21e4600e628824f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d0e2a23eb3876af1d2a527978153593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a641057082e1990ae33d569e84e0608594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069de59648f8828fd19004e357cae1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526f6891f81d95a6a1a83fe6375512596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512bfe1494858cde7dba597f17635f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b310d8896090d309d94c0bb08dc196598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48440b1c70ae704bdbe5eab3acf452599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a31339a2db86ad178f76d3928778c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9293dec3a6633816fc5296391dee7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390433bf7925af77476414e7e40725a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670655732a582a02d933f811c4e09f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cde082a29575318035ada951d1a31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a69a01b965a57148f145e0d188799605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae63203621bcf61df8deb6d13aea80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592afedf2269c3d5858bfd3834012da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a55a5887a67edd41204be42b60c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4782cbe0fc81a418b4f80ea57bd365d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e3a22fd54900990d9d9379dd660e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcdc6649802e607bf59f281b9ea0f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5752b05c935619cb597ce5b07b0631612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd90b8aca84d609bd8d2bd9411bd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b765b55bd6fe179862cdb1d44a256614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662841d3469de522d0c5fec24137df09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b116186aa0cb9df71261fdd3706d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248b3fb5270849b691de328f7fbe1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa0988b9fbfc33368f6acaab8cdea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c782dc1b75e52360ae4b42d4e77747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c609493ccea6f2fc6bc43a87539cff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03108b101d4843d768e6a1f5514a055a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691725707ba65ee46091abb16c653f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdacaed2716c88d6a327ea96489e121623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299c761405ced03f78293439fcea515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbefd8541b2cfdaf59029c436be6cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef65688d7e0c52b5a0f07f572eb0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e434588afdf3b045107403950f4c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4978e33b39c4e6cc60bfcf190078628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c629939a127cdaab81f881dc0457629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0caf9e2a9be0e2ac475a9bd6c462f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2eb580a04e40f646c6a7dbe0fc351631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb94f226759a86b712ce2b058d4a6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eed73a6daccd1179f32182e75796b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368993d56b27d75fe484d3063ae802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74f6118d52b75b94cfb9645a6a05b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb48fb8f430a855b2a7623d263f14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122c3f5b3bb069bff578b05433b359637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6549a5ca503c85607947f35f10ed17c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c82a6ee9509724f436979e9ad10714639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9e95ecff07c44fef603b11df4b8c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575ed06dbbbb8ba8f6db19a66bd32b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca6ce0922fcd817f5f66cead28c91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c564bc00736669c1f26743b373f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953ee9dc8d72d83a9e7503e4b145288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ce24c7d54995635dc4182d9c80f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b82a07e56b7eb867c924c2c691ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e22c3e09d040249b00d9bb7b6f5c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638042a6a8b450a09ef41af31ce7ae01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252e16ca465e478f7494572cf2e82a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a0ac83d73fe355fb66be8dd9504b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b30fc1da174348f6bee706fd761252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6fe3cb3f2750a97a4c3482e0ac636652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af25a1c3a5dcd5ef004cc5ec66dac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beec76319d9b573366a14bf3447cfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dd45c26f4afee10e88700b09fde00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d04ce84938e688b2cde07333f44a7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb710af6fa3930ccd49129a5713ae10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e111766b4165208a4880922fab30c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3e507631ef9c7a9b70681941fb422659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f00c117d43b29a002268fe02b084e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e01fd5295d56cdbed3ec598be1a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714b16f32e3c4c446bead64a83ee1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162567cebb78a9b2e06d44575423b16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d4ae4084d6d1095a64186b96fdd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b18b62d0b371270547294a1aa580665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3d3fda4646e0f31844068d1f7e85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80e86dda2cf35a3a5c43c0993fea2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4949c0d346a7b18e5d6b42d34511c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6ad32eb3f21a175f457a191a44104669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71404256fc3bcbe91e7b23b47ee0b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260bc6e884e03a2fe424d46088ecd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc28a5cd7db0667144c1dd7c04473672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9241c3c7ee7443088484caeccf26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bacfd5aa5b7cec8917ee7b832ae8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb76b822696bac4bd2a244ed279fb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c8f1ce2eca5579bbfbbe1548aa98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acdbb93babb28fdebd56c0a618e80d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea442448278188c525138a2549c59d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abbdc413f91f7d5578f1696327eb97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44d9d97dd95c61a190c6e1cf08486680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c60d5fbdbefd2f6b8aea9f52ce78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a66880e17c14e52b9560ba7b7327682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84a510cc5043247dc030c1cf4fded683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997807844be249bc750abd1550c0f17a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b98ceee959422d4cbf5e9d90ceab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d589cfb93805b6860a548f873e98e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763f6e856d281de11b65872f7b0d2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029cc9723ce2483a47f8a32af625c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651353f06c3bf55885d2d9d8a57b24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b1171054bb4793639c7bbf643ceb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebcd16394bd6f38639a294d66b25ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f49f14da069d22c2647a84d8b3e21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa75306104475fcc48f5ad0a86dc6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff5d2bf52fa83bc8a999450c07ff3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb86a421a632707ad7aeedbfb13ee9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda8f52ac458b16418316e7a849c25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b9cb6fe8222f21551b974f6fcb7dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324f2925c333d5b22d436720a99e216698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f673ef168ad7e4ae62b76957d672d08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3226845c3369494cf3a9c40763910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56654287e58056c98606ed7cdffcec9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a20ea7a9393090cdf09735983a71e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab88e98f2624e9885c62db8c3aa38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d896e55e94931f9d29c9f3d2ea4b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1866f55ba9f960064e1f9cb91ca65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715166b5e441b6c15c6e8fa90d45b6b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08414b04fb053d1744ab07f2f018ecb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11831fd81810f548fd9d273808fa32ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f98cd5113411be6b7848e009aedf63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d3acb16e0c41987fba89b52fac82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feab9f3106b711ad47ada477ff372b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6df3f27ff99906e2783faddcc662e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d02a1036d6cf54a201db7c27de9c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1578334b9699bd247e903d076c8d1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9877ebddfd1838dfae57180a61455715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b129061c792f8b573efdaf68c2e900716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd2eab6d49e06074a718d179b44c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bfd970dc9b11fae7abefcac3b2136718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b82c7404f98c625a7eed7247a407e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff1fc54520e33bb86e027312ba26b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d82e42aae6597c0fe78934373cd7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f2766c0043cc3818e0ddb8b19490722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f33957a7044971ba6888e5c68dc7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794f1bd849d96703a03cbf1a0fc8a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b9d9b6405237abd80962874fa116f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f9c7c7ca5e8f296505cf35f37753726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f1416e1c02db54c91dbaacdaa408e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39d1e9c6655fc2a343ff2816abf3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a93203da22e5166cde0f51376359729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae8f777123e7ef675170d2d00f8241730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbaebc796fe303a3c81190a8ab5b44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1435e64d9326c6e16097b0e202e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae9cff3f5b3147d3192146f6329795733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa4c720f3aad220c76423c6a0c6b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ba28d909212343862cb80de8d2ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020faf2590c498c80cd2565ed4b06ceb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b6d64534fd9ee0a711c2e1753d0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b828dca3cfc35e713fe076804b218b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611ec3c787f772f61df1cbd8d9e7fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea22ec4dd8c07049b9331df4b22ffe8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39567c575edac64efadc8e8577f80144741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba656d8b6f2a955eee280d08ba02f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209125c472285320d18974a758545dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df118a2a23b77424002e0734131b534744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797a5185995db81f3608edc310c10d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6f6d8039b919a7cf5db79a83ddf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342011fc7ae854099378d5aff3d07f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe01635c84163de4e32b2c4a966351b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da242e42bba98fa70791038a6ec78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5219f56e11eef9e42772adba7462d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550c8dbef26b9c243264ada80c3835751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483ca86ea9b2ccbbb9e4e18a9328df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ec46eaef2a264c70bd4a8a87c23f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b740d49f3bb6dc3fa62acd4af28f54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75f56d7f9981cf29f3726a18784dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35192bbb91ec69d2a221a6d50d01e0d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b150462f4a373a43842100c38c7858a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300961f121cfa184bce5530941550ad1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55af2aa76c9061bf4079922d59a03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bb9f4cc04b9a24a25e2192926fa8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9a166b9ae31cddb9cd8cdc4f4584761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a58657bf679c94fdbd3bf3abd163762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53a527f324575d495a8b69ba29ec56763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03c1c78c3a211936bcc009c35026b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d8ced66119f68b70e2e40c77c9d41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291214f2f1e74e53e1120d4d99684f37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e97b04d0233c8a71a4cb51b19a04767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f02d084f663f50c7221adba4d128768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe73eea795fe4c9450a8aedb3772b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05329f1e48e47c8edf35f0faedf3b681770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539fea746e807c7c5f398930d88c32771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77beaf1668fb32d62b409d7a26a4897772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e0b4bbab47404e7df35ac112588b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e0967f974bac9892f78a71056c90774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177741e1cbeb59de5dfa4f8aa0610ae1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c20c8216fd67a2e3850e51b7138e91776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19c2a34a8d2ccad4d73b5f0dfafcc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3946da8a9b2a27705e07392a7080778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bcd60532e2bce91b35e1beeaf7b81779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6f2426e4b8c06c86f900b4ec3583780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d1224862893b533f2a56f3513c58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d34023acfd447fe6fa4d064ee38b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9b03e8061f0fcd2cd42b7323580f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b295405ab21e652121e760522bfc80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a64e86bdb4293d75eace734a067a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d84f023291ca523266804b814962d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade62a72b932c3d74eede44f4186d8e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110dd9c9b3aaee889afcad8dfc586d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b522d05efa1cd33ea26b2ddafc8e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb8f10883c3ebfaab55bcd67ad818d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df598ff83e24150043d33bba76ca05791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c0425a05f47a760f2b6a00351ee4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838e58213878204cf29f2276b6aba8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b955850fea6a4e767f6a192c750353794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe59b634590b9de11a509a045c57cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f60dc000b202c6706b954d5f100ce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572283eb53ad1c14115b4bd77367dbac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1505738476bd90ec5623b8ab890c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a025f5699c25f00e147b1bc003aa3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3059c93189c300dc4e82ffab9c47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72219d2bf09be6f1be74d6b3436af3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a30a175709cc096d94d3edac2063802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503fb820e13f95e4f26a8b672efc483803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e25f0d7c5d3035d5314a473298c56804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008b807e4b79ec3b2da9421761846b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3cd0fdb96a54be85e43b827cf88d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567919e1097b81e761cc5828606ba9d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec6db784fbc52d24c5348e62caedc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c756c54482c17f067812b0a4427fec6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265719b257462dd1b909d0726c8d477810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18d8f231e0a6e75dbde89e7a2f46e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575547a4e7a379ad6de4d0014ce4ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71126a40d25fc466d69c2774a6c724813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576045e0cde9388c9f4bfd9414576a7c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ed4eda753712104bcb3cfb3a6c5f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5669f19193e0fcdd96ef7ac933df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd001fe45746726233214d59e0ab60d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90748b2879811e748fc2e48ffa39737f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525caf17eb9bf1a3ab9d485235a1807819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d990803972c389c9ef6ac86f5f60820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56316bcae6e2b931340f4deb86bb184a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f6fc8d007466f40fc50b97f72526822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd71a279ba613a138c6031c0e3548823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae930ab7d7d63c569157f28e621e3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dea137fd8c408b114d926662c02f3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b7b4218b0c4bbcae008f433d078f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feadcd920a6f6186a72337460bb1ed5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec72fcd33ced3680389d240e8f91b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495da37d2b72a0029619548d15aad84a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8cfbe4a09541e454f42f93154680830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a10ff0fe192cb2b9e0595b95eec03831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd5dea81138d42b44bf1a88536599832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab4621baa7c2002f583442fe19533833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd819fcea494ad7666f6335c14da264834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d951fa086cd1cd4dd5e135df023fa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993613f34ce4aeecdf02376c4eb97991836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084b95a057a1de8d541c4675c0934d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835782cb02880e8b248c2579195f200838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be981d71db1729487e0d23abce98be839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c532225cb167aecbebf930da5ce4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3fdcc43a0c4d92ee8c507ef6184bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1a00415e6d92a993b7f33d88161d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49810e7daafeb2df3db5261eb8fb06843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>